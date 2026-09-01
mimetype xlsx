--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Economía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:51</t>
+    <t>01/09/2026 13:28</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -514,273 +514,564 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>La economía, las necesidades, los bienes y la escasez. El contenido económico de las relaciones sociales. Pobreza y escasez. La modelización como herramienta para entender las interacciones económicas.</t>
   </si>
   <si>
-    <t>cuperables. El análisis marginal. Los incentivos y las expectativas. Teoría de juegos. La eficiencia. Riesgo e incertidumbre.</t>
+    <t>El proceso de toma de decisiones económicas. La racionalidad. El coste de oportunidad. Los costes irrecuperables. El análisis marginal. Los incentivos y las expectativas. Teoría de juegos. La eficiencia. Riesgo e incertidumbre.</t>
   </si>
   <si>
     <t>La organización económica y los sistemas económicos; valoración y comparación.</t>
   </si>
   <si>
-    <t>ciones. Funciones del dinero y formas del dinero. Riesgo y beneficio. El papel de los bancos en la economía. Funcionamiento de los productos financieros como préstamos, hipotecas y sus sustitutos. Los seguros.</t>
+    <t>Planificación y gestión de las decisiones financieras: la inversión, el ahorro y el consumo. Dinero y transacciones. Funciones del dinero y formas del dinero. Riesgo y beneficio. El papel de los bancos en la economía. Funcionamiento de los productos financieros como préstamos, hipotecas y sus sustitutos. Los seguros.</t>
   </si>
   <si>
     <t>Teoría de juegos. El dilema del prisionero. Juegos repetidos y equilibrios cooperativos.</t>
   </si>
   <si>
     <t>Economía del comportamiento. Desviaciones de la racionalidad económica. Decisiones económicas y ética. Experimentos o ensayos económicos.</t>
   </si>
   <si>
     <t>Métodos para el análisis de la realidad económica: el método científico, la modelización y experimentos o ensayos económicos.</t>
   </si>
   <si>
     <t>Intercambio y mercado. Tipos y funcionamiento de los mercados. Representación gráfica.</t>
   </si>
   <si>
     <t>La elasticidad. Los fallos de mercado. El análisis coste-beneficio.</t>
   </si>
   <si>
     <t>La macroeconomía. Los agentes económicos y el flujo circular de la renta. La demanda agregada, la oferta agregada y su funcionamiento.</t>
   </si>
   <si>
     <t>Crecimiento económico y desarrollo. Los factores del crecimiento. La distribución de la renta: relación entre eficiencia y equidad. Indicadores del desarrollo social. Bienestar y calidad de vida.</t>
   </si>
   <si>
     <t>Economía laboral. El funcionamiento y las tendencias de los mercados de trabajo y el impacto de los costes de despido. Tipos de desempleo. Efectos y medida correctoras. La brecha salarial.</t>
   </si>
   <si>
-    <t>mercio. La Unión Europea y monetaria.</t>
+    <t>El comercio internacional, los procesos de integración económica y sus efectos. Proteccionismo y libre comercio. La Unión Europea y monetaria.</t>
   </si>
   <si>
     <t>El sistema financiero, su funcionamiento y sus efectos. Evolución del panorama financiero. El dinero. Tipología del dinero y su proceso de creación.</t>
   </si>
   <si>
-    <t>ca y sus efectos.</t>
+    <t>Economía positiva y economía normativa. La intervención del Estado y su justificación. La política económica y sus efectos.</t>
   </si>
   <si>
     <t>La política fiscal. El estado del bienestar y su financiación. El principio de solidaridad y los impuestos. El déficit público, la deuda pública y sus efectos. La economía sumergida.</t>
   </si>
   <si>
-    <t>rías explicativas. Efecto de las políticas monetarias sobre la inflación, el crecimiento y el bienestar.</t>
+    <t>La política monetaria y la estabilidad de precios. Funcionamiento del mercado monetario. La inflación: teorías explicativas. Efecto de las políticas monetarias sobre la inflación, el crecimiento y el bienestar.</t>
   </si>
   <si>
     <t>La globalización: factores explicativos, oportunidades y riesgos. La convergencia económica entre países y la reducción de las desigualdades.</t>
   </si>
   <si>
     <t>La nueva economía y la revolución digital. La economía colaborativa. La economía circular. El impacto de la revolución digital sobre el empleo y la distribución de la renta. La adaptación de la población activa ante los retos de la revolución digital.</t>
   </si>
   <si>
     <t>El futuro del estado del bienestar. Sostenibilidad de las pensiones. Los flujos migratorios y sus implicaciones socioeconómicas.</t>
   </si>
   <si>
     <t>Teorías sobre el decrecimiento económico.</t>
   </si>
   <si>
     <t>Los objetivos de desarrollo sostenible (ODS) y los retos económicos actuales. Estudio de casos.</t>
   </si>
   <si>
     <t>La escasez y el tratamiento del problema económico.</t>
   </si>
   <si>
     <t>La escasez y sus implicaciones. El coste de oportunidad. La escasez y la eficiencia. La paradoja del valor, el valor de uso y el valor de cambio de los bienes.</t>
   </si>
   <si>
     <t>La escasez y el funcionamiento del mercado. Los precios como mecanismo de asignación de recursos al transmitir información. Sistemas de asignación de recursos.</t>
   </si>
   <si>
     <t>Los fallos del mercado y la intervención del sector público. Fallos del sector público y sus implicaciones.</t>
   </si>
   <si>
     <t>El flujo circular de la renta. Oferta y demanda agregada. Análisis de las interrelaciones (conexiones) que existen entre los diversos elementos (agregados) de la realidad económica.</t>
   </si>
   <si>
     <t>El entorno financiero. Dinero y transacciones. Planificación y gestión de las finanzas personales: riesgo y beneficio.</t>
   </si>
   <si>
     <t>Economía y otras disciplinas.</t>
   </si>
   <si>
     <t>La economía como ciencia social. Principales problemas para el análisis económico: la complejidad de la realidad y la incorporación de supuestos simplificadores. La dificultad para establecer leyes generales que no sean de carácter probabilístico. La modelización matemática como herramienta para el análisis económico.</t>
   </si>
   <si>
     <t>El análisis económico y el individualismo metodológico. Otras alternativas de análisis de la realidad social. Perspectiva sociológica: el grupo social como unidad de análisis económico.</t>
   </si>
   <si>
     <t>Los individuos y el comportamiento racional. Fallos de la racionalidad: la racionalidad limitada. La economía del comportamiento, la psicología económica y la teoría de la decisión.</t>
   </si>
   <si>
-    <t>cia versus equidad desde un punto de vista ético. El bienestar social y la calidad de vida desde una perspec</t>
-[...2 lines deleted...]
-    <t>tiva sociológica. El bienestar en la psicología positiva. La economía de la felicidad y la paradoja de Easterlin.</t>
+    <t>Los agentes económicos y la maximización de su utilidad: filosofía y economía: el utilitarismo y la felicidad. Utilitarismo como teoría ética frente a otras posturas. La maximización del bienestar social y el debate eficiencia versus equidad desde un punto de vista ético. El bienestar social y la calidad de vida desde una perspectiva sociológica. El bienestar en la psicología positiva. La economía de la felicidad y la paradoja de Easterlin.</t>
   </si>
   <si>
     <t>Economía y ecología: cambio climático, desarrollo sostenible y economía circular.</t>
   </si>
   <si>
-    <t>cional y la inteligencia ejecutiva.</t>
+    <t>La persona emprendedora e intraemprendedora. Competencias, cualidades y hábitos. La inteligencia emocional y la inteligencia ejecutiva.</t>
   </si>
   <si>
     <t>El espíritu emprendedor: búsqueda de necesidades y oportunidades. Entrenamiento de la creatividad y proactividad.</t>
   </si>
   <si>
     <t>Creencias sobre emprendimiento. El miedo para emprender: la gestión del error como una oportunidad para aprender.</t>
   </si>
   <si>
     <t>Competencias sociales. Tipos y aplicación. La gestión de grupos y la teoría de las relaciones humanas.</t>
   </si>
   <si>
     <t>Misión y visión de la persona emprendedora. Creación y puesta en marcha de su proyecto emprendedor. Protección de la idea, del producto y de la marca.</t>
   </si>
   <si>
     <t>Autoevaluación de la persona emprendedora. Herramientas.</t>
   </si>
   <si>
     <t>La revolución tecnológica. El poder de la tecnología. Los modelos de negocio.</t>
   </si>
   <si>
     <t>Mercado y clientes. Marketing digital. Nuevos modelos de negocio.</t>
   </si>
   <si>
     <t>Cultura empresarial y gestión del talento. El liderazgo. El papel de las mujeres en la actividad empresarial.</t>
   </si>
   <si>
     <t>El lugar de trabajo. La empresa del futuro. Tendencias.</t>
   </si>
   <si>
     <t>Estrategia y gestión de la empresa. Transformación digital. Innovación. Sostenibilidad.</t>
   </si>
   <si>
     <t>Análisis de casos: análisis interno y externo. DAFO. Estrategia.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un organizador gráfico interactivo que relacione el problema de la escasez con los sectores económicos y los sistemas.
+• Proporcionar un podcast breve de un economista real explicando cómo la escasez afecta a la toma de decisiones en una empresa.
+• Incluir un texto con apoyos visuales (diagramas de flujo) que muestre el proceso de decisión en diferentes sistemas económicos.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• El alumnado puede elaborar un vídeo corto (3 minutos) explicando cómo la escasez afecta a un sector elegido libremente.
+• Permitir la creación de un mapa conceptual digital que compare las soluciones de al menos dos sistemas económicos frente a un mismo problema de escasez.
+• Facultar la realización de un debate grabado en grupo sobre las ventajas e inconvenientes de los sistemas económicos para resolver la escasez.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Comenzar con un problema de escasez cotidiano (ej. tiempo vs. tareas) y pedir que propongan soluciones, conectando con su realidad.
+• Ofrecer opciones sobre qué sector analizar (primario, secundario, terciario) para la valoración de la repercusión de decisiones económicas.
+• Utilizar un juego de simulación corto en el que gestionen recursos escasos en distintos sistemas económicos y observen resultados.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa conceptual interactivo donde se relacionen oferta, demanda, equilibrio y fallos de mercado (externalidades, bienes públicos, etc.) con enlaces a ejemplos reales.
+• Facilitar vídeos breves (3-5 min) explicando cada fallo de mercado con casos actuales (contaminación, monopolios), acompañados de transcripción y subtítulos.
+• Incluir una simulación en línea (por ejemplo, de un mercado de subastas) donde se pueda modificar variables y observar efectos en tiempo real en el precio y cantidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un informe escrito, una infografía o un vídeo corto explicando un fallo de mercado concreto y sus consecuencias en la toma de decisiones económicas.
+• Proponer la creación de un debate estructurado (oral o mediante foro) donde cada estudiante defienda una postura sobre cómo corregir un fallo de mercado (por ejemplo, impuesto pigouviano vs. regulación).
+• Ofrecer la opción de modelizar gráficamente (con papel milimetrado o software) el efecto de un impuesto sobre el equilibrio de mercado, explicando el resultado en un audio de 2 minutos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear un reto semanal: cada estudiante trae una noticia de actualidad sobre un fallo de mercado y explica cómo afecta a su entorno cercano (precios, empleo, impuestos).
+• Ofrecer opciones de profundización: elegir entre analizar externalidades negativas (contaminación), bienes públicos (sanidad) o información asimétrica (seguros), según su interés personal.
+• Diseñar un juego de rol económico donde cada alumno asuma un agente (consumidor, empresa, regulador) y deba tomar decisiones ante un fallo de mercado simulado, compitiendo por el mejor resultado social.</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación: ofrecer el contenido sobre el flujo circular de la renta en formatos diversos (visual, auditivo, textual) para facilitar la comprensión de las interacciones entre agentes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Simulación interactiva del flujo circular (ej. software Econland) que permita modificar variables (inversión, impuestos) y observe cambios en tiempo real en el bienestar.
+• Galería de infografías animadas que representen el flujo en diferentes contextos históricos (crisis 2008, posguerra) con énfasis en costes y beneficios sociales.
+• Mapa conceptual jerárquico con nodos expandibles para cada agente (hogares, empresas, estado, sector exterior) que incluya ejemplos concretos de sus decisiones y efectos sobre el desarrollo.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión: ofrecer opciones para que el alumnado demuestre su comprensión del papel de los agentes y su valoración crítica del desarrollo económico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un vídeo breve (3 min) explicando cómo un cambio en el consumo de las familias afecta al flujo y al bienestar, usando datos reales de la economía española.
+• Redactar un informe de asesoría para un ayuntamiento: proponer medidas para redistribuir la renta y mejorar el bienestar, justificando los efectos sobre cada agente.
+• Diseñar un juego de rol donde cada estudiante represente un agente (banco central, sindicato, multinacional) y deba negociar decisiones que impacten el flujo, justificando sus acciones.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación: fomentar el interés y la persistencia mediante opciones significativas, conexión con la realidad y desafío ajustable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer a elegir entre analizar el flujo desde la perspectiva de un agente concreto: hogar, empresa o gobierno, investigando su papel real en la economía local.
+• Debatir la pregunta: '¿El modelo de flujo circular explica adecuadamente la desigualdad en España?', usando noticias de actualidad sobre brecha salarial o pobreza.
+• Plantear un reto por equipos: diseñar una política económica (inversión en educación, subida del SMI) y predecir su impacto en el flujo y el bienestar, compitiendo por la propuesta más sólida.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación de la información y los contenidos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un simulador interactivo de política monetaria (ej. simulador del BCE) donde los estudiantes modifiquen tipos de interés y observen efectos en inflación y empleo.
+• Presentar la evolución del sistema financiero mediante una línea del tiempo interactiva con imágenes de medios de pago históricos y actuales (trueque, monedas, tarjetas, criptomonedas).
+• Proporcionar fichas descriptivas de productos financieros (cuentas, préstamos, fondos) en distintos formatos: texto, audio con resumen y tabla comparativa.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y representación de lo aprendido.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Crear un 'plan financiero personal' para un supuesto de vida (alumno/a de 16 años, trabajador/a de 30, jubilado/a de 65) eligiendo entre ahorro, inversión y seguros, y presentarlo en formato póster o presentación oral.
+• Realizar un debate grabado sobre los pros y contras de una subida de tipos de interés por el BCE, argumentando con datos reales y consecuencias para familias y empresas.
+• Elaborar un informe escrito o infografía que compare dos pólizas de seguro (hogar, coche, salud) analizando coberturas, exclusiones y coste-beneficio.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y motivación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la opción de analizar un extracto bancario real (anonimizado) de un mes de la familia del alumno/a para decidir dónde recortar gastos y aumentar ahorro, conectando con su vida cotidiana.
+• Plantear un juego de rol en el que cada estudiante adopte un perfil financiero (inversor conservador, arriesgado, etc.) y deba tomar decisiones de inversión en un mercado simulado con noticias reales de economía.
+• Permitir la elección del producto financiero a investigar (cuenta nómina, tarjeta, hipoteca, etc.) y presentar sus conclusiones al grupo como 'asesor financiero' para un caso concreto.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar infografías interactivas y gráficos dinámicos que muestren flujos comerciales globales y la evolución del PIB digital.
+• Incluir entrevistas grabadas a economistas y responsables de políticas que expliquen los retos de la globalización y la sostenibilidad.
+• Presentar casos de estudio en formato texto y video resumen sobre iniciativas de economía circular y comercio justo.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples medios de expresión y acción</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar un póster digital con propuestas concretas de iniciativas económicas sostenibles para el entorno local.
+• Crear un vídeo-cápsula de 3-5 minutos analizando el impacto de la revolución digital en un sector específico y proponiendo medidas de equidad.
+• Redactar un informe de política económica dirigido a un ayuntamiento ficticio, detallando acciones para fomentar la justicia frente a la globalización.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples medios de motivación e implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir elegir entre analizar el impacto de la globalización en un país desarrollado o en vías de desarrollo, vinculándolo a sus conocimientos previos.
+• Diseñar una simulación donde el alumnado asuma el rol de asesores económicos y deba proponer un plan para alcanzar el ODS 8 en una economía digital, con niveles de complejidad ajustables.
+• Organizar un debate gamificado en el que los equipos defiendan o critiquen el papel de las grandes tecnológicas en la justicia global, con la opción de cambiar de postura.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer los casos de estudio actuales (inflación, desempleo, desigualdad) en formato textual, videográfico e infográfico, con glosario de términos clave.
+• Utilizar simulaciones interactivas de oferta y demanda con parámetros ajustables para visualizar efectos de cambios en el mercado.
+• Presentar datos económicos reales (EPA, IPC) con gráficos dinámicos y versiones simplificadas para facilitar la interpretación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija entre elaborar un informe escrito, un pódcast o un vídeo análisis sobre un problema económico actual.
+• Proporcionar plantillas estructuradas de análisis económico (causas, consecuencias, soluciones) que puedan completar de forma individual o colaborativa.
+• Facilitar la creación de un modelo simplificado de mercado (por ejemplo, con fichas o en plataforma digital) para simular decisiones y exponer resultados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vincular los casos de estudio con situaciones financieras cotidianas del alumnado (presupuesto personal, ahorro, consumo) para aumentar la relevancia.
+• Ofrecer opción de investigar sobre problemas económicos locales o globales (p. ej., precio de la vivienda, crisis climática) que les afecten directamente.
+• Diseñar un reto progresivo: analizar un caso sencillo, luego proponer una solución sostenible evaluando su viabilidad, con niveles de ayuda ajustables.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>STEM1, CCL2, CC3</t>
+  </si>
+  <si>
+    <t>CPSAA5, CE1, CCEC1</t>
+  </si>
+  <si>
+    <t>La CE valora el problema de la escasez y la repercusión en sectores, lo que implica STEM1 (razonamiento económico) y CCL2 (comprensión de textos económicos). Comparar soluciones alternativas requiere CC3 (reflexión ética). Secundarios: CPSAA5 (planificación), CE1 (iniciativa), CCEC1 (análisis crítico).</t>
+  </si>
+  <si>
+    <t>STEM1, CCL3, CC2</t>
+  </si>
+  <si>
+    <t>CPSAA1, CE2, CD1</t>
+  </si>
+  <si>
+    <t>Reconocer y comprender el mercado y sus fallos exige STEM1 (modelización) y CCL3 (interpretación de información). Analizar la repercusión en el entorno implica CC2 (conciencia ciudadana). Secundarios: CPSAA1 (autogestión), CE2 (evaluación de riesgos), CD1 (búsqueda de información).</t>
+  </si>
+  <si>
+    <t>CC4, CCL2, CPSAA3</t>
+  </si>
+  <si>
+    <t>STEM3, CE1, CCEC2</t>
+  </si>
+  <si>
+    <t>Distinguir y valorar agentes económicos y el flujo circular requiere CC4 (comprensión del sistema económico) y CCL2 (explicación de procesos). Reconocer interacciones con sentido crítico implica CPSAA3 (reflexión ética en grupo). Secundarios: STEM3 (datos), CE1 (iniciativa), CCEC2 (expresión creativa).</t>
+  </si>
+  <si>
+    <t>STEM1, CE2, CD2</t>
+  </si>
+  <si>
+    <t>CCL5, CPSAA4, CC1</t>
+  </si>
+  <si>
+    <t>Conocer el sistema financiero y la política monetaria implica STEM1 (razonamiento cuantitativo). Valorar efectos sobre la economía real requiere CE2 (evaluación de decisiones financieras) y CD2 (análisis de datos digitales). Secundarios: CCL5 (producción de informes), CPSAA4 (gestión de recursos), CC1 (compromiso cívico).</t>
+  </si>
+  <si>
+    <t>CC3, STEM5, CE1</t>
+  </si>
+  <si>
+    <t>CPSAA5, CD4, CCEC3</t>
+  </si>
+  <si>
+    <t>Identificar retos de globalización y revolución digital exige CC3 (reflexión ética global) y STEM5 (sostenibilidad). Proponer iniciativas implica CE1 (iniciativa emprendedora). Secundarios: CPSAA5 (planificación), CD4 (creación de contenido digital), CCEC3 (apreciación cultural).</t>
+  </si>
+  <si>
+    <t>STEM1, CPSAA2, CD1</t>
+  </si>
+  <si>
+    <t>CCL3, CC2, CE3</t>
+  </si>
+  <si>
+    <t>Analizar problemas económicos mediante estudio de casos e investigación requiere STEM1 (método científico) y CPSAA2 (autonomía). Uso de herramientas digitales implica CD1 (búsqueda y gestión de información). Secundarios: CCL3 (seguimiento de instrucciones), CC2 (participación social), CE3 (gestión de proyectos).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1-2 horas</t>
+  </si>
+  <si>
+    <t>Consulta el Real Decreto 243/2022 y el decreto autonómico de Bachillerato. Identifica los elementos curriculares de Economía: competencias específicas (6), criterios de evaluación (14), saberes básicos (24) y bloques (5). Asegúrate de tener la versión oficial de tu CCAA.</t>
+  </si>
+  <si>
+    <t>Crea una tabla resumen con la correspondencia entre competencias específicas, criterios y saberes; te servirá de guía rápida todo el curso.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Enumera las 6 competencias específicas y los 14 criterios de evaluación tal como aparecen en el decreto. Numéralos y agrupa los criterios por cada competencia. Esto te permitirá visualizar el mapa de evaluación.</t>
+  </si>
+  <si>
+    <t>Usa colores por bloques de saberes para identificar rápidamente a qué contenido se refiere cada criterio.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Selecciona los criterios de evaluación que vas a trabajar en cada trimestre. Decide qué instrumentos vas a usar (rúbricas, exámenes, proyectos, cuaderno de clase). Procura que cada criterio se evalúe al menos una vez.</t>
+  </si>
+  <si>
+    <t>No uses más de 4 instrumentos por trimestre para no saturar al alumnado ni a ti mismo. Un producto final de SDA puede cubrir varios criterios.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Reparte los 24 saberes básicos en 3 trimestres de forma equilibrada. Ten en cuenta la progresión lógica: microeconomía, macroeconomía, economía internacional y temas transversales. Evita concentrar muchos saberes en un solo trimestre.</t>
+  </si>
+  <si>
+    <t>Agrupa los saberes por bloques y distribuye cada bloque completo en un trimestre; así mantienes coherencia. No dejes bloques enteros para el final.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>2-3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. Define un producto final (informe, presentación, debate) y los instrumentos de evaluación. La SDA debe ser el eje del trimestre.</t>
+  </si>
+  <si>
+    <t>Cada SDA debe evaluar al menos 2 criterios de evaluación y tener un producto tangible. Por ejemplo, en el primer trimestre: 'Elaborar un plan de ahorro personal'.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Reúnete con el departamento para acordar el peso de cada criterio de evaluación e instrumento en la calificación final. Recuerda que la suma de todos los criterios debe ser 100% y que cada competencia específica se califica a partir de sus criterios asociados.</t>
+  </si>
+  <si>
+    <t>Pondera los criterios de forma similar entre trimestres para evitar descompensaciones. Si un criterio se evalúa varias veces, usa la media.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Incluye en la programación las medidas de refuerzo para alumnos con dificultades, adaptaciones curriculares si procede, y el plan de recuperación para quienes no superen la evaluación. Define pruebas globales o actividades de recuperación por criterios no superados.</t>
+  </si>
+  <si>
+    <t>Diseña una prueba de recuperación global que evalúe únicamente los criterios no superados, no todo el temario. Así evitas desmotivación.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Comprender la realidad económica actual, analizando la repercusión de las decisiones adoptadas en el ámbito económico, valorando los procesos de integración económica y establecien</t>
   </si>
   <si>
     <t>Conocer cómo se produce el desarrollo económico, el bienestar social y la reducción de la pobreza valorando, con sentido crítico, el papel de los distintos agentes económicos que i</t>
   </si>
   <si>
     <t>Comprender la organización de los agentes económicos en el flujo de la renta estableciendo relaciones entre ellos y determinando su repercusión en el desarrollo económico y bienest</t>
   </si>
@@ -1601,196 +1892,446 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>228</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>279</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>229</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>230</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>232</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>311</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>233</v>
+        <v>312</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>234</v>
+        <v>313</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>235</v>
+        <v>314</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>236</v>
+        <v>315</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>237</v>
+        <v>316</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>238</v>
+        <v>317</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>2.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>65</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>2.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
@@ -1810,845 +2351,845 @@
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>2.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>239</v>
+        <v>318</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>2.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>240</v>
+        <v>319</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>2.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>241</v>
+        <v>320</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>2.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>242</v>
+        <v>321</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>2.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>243</v>
+        <v>322</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>2.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>244</v>
+        <v>323</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>2.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>245</v>
+        <v>324</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>2.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>246</v>
+        <v>325</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>2.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>2.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>247</v>
+        <v>326</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>2.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>248</v>
+        <v>327</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>2.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>249</v>
+        <v>328</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>2.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>250</v>
+        <v>329</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>2.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>251</v>
+        <v>330</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>2.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>98</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>242</v>
+        <v>321</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>2.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>252</v>
+        <v>331</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>2.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>253</v>
+        <v>332</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>2.0</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>254</v>
+        <v>333</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>2.0</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>255</v>
+        <v>334</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>2.0</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>256</v>
+        <v>335</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>2.0</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>110</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>257</v>
+        <v>336</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>2.0</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>258</v>
+        <v>337</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>2.0</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>259</v>
+        <v>338</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>2.0</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>260</v>
+        <v>339</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>2.0</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
         <v>118</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>261</v>
+        <v>340</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>2.0</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>262</v>
+        <v>341</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>2.0</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
         <v>122</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>263</v>
+        <v>342</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>2.0</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>125</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>2.0</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
         <v>126</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>264</v>
+        <v>343</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>2.0</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
         <v>128</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>258</v>
+        <v>337</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>2.0</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5" t="s">
         <v>130</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>265</v>
+        <v>344</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>2.0</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5" t="s">
         <v>132</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>266</v>
+        <v>345</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <v>2.0</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5" t="s">
         <v>134</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>267</v>
+        <v>346</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
         <v>2.0</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>268</v>
+        <v>347</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
         <v>2.0</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>269</v>
+        <v>348</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
         <v>2.0</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>270</v>
+        <v>349</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
         <v>2.0</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>139</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
         <v>2.0</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
         <v>2.0</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>271</v>
+        <v>350</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
         <v>2.0</v>
       </c>
       <c r="F45" s="5"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>272</v>
+        <v>351</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="7">
         <v>2.0</v>
       </c>
       <c r="F46" s="5"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>143</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="7">
         <v>2.0</v>
       </c>
       <c r="F47" s="5"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>144</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="7">
         <v>2.0</v>
       </c>
       <c r="F48" s="5"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>273</v>
+        <v>352</v>
       </c>
       <c r="D49" s="7"/>
       <c r="E49" s="7">
         <v>2.0</v>
       </c>
       <c r="F49" s="5"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>146</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7">
         <v>2.0</v>
       </c>
       <c r="F50" s="5"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>147</v>
       </c>
       <c r="D51" s="7"/>
       <c r="E51" s="7">
         <v>2.0</v>
       </c>
       <c r="F51" s="5"/>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>274</v>
+        <v>353</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7">
         <v>2.0</v>
       </c>
       <c r="F52" s="5"/>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5" t="s">
-        <v>275</v>
+        <v>354</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7">
         <f>SUM(E3:E52)</f>
         <v>100</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>276</v>
+        <v>355</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BB31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54">
       <c r="A1" s="6" t="s">
-        <v>277</v>
+        <v>356</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>278</v>
+        <v>357</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>74</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>76</v>
       </c>
@@ -2757,59 +3298,59 @@
       <c r="AS1" s="6" t="s">
         <v>72</v>
       </c>
       <c r="AT1" s="6" t="s">
         <v>82</v>
       </c>
       <c r="AU1" s="6" t="s">
         <v>84</v>
       </c>
       <c r="AV1" s="6" t="s">
         <v>86</v>
       </c>
       <c r="AW1" s="6" t="s">
         <v>88</v>
       </c>
       <c r="AX1" s="6" t="s">
         <v>90</v>
       </c>
       <c r="AY1" s="6" t="s">
         <v>92</v>
       </c>
       <c r="AZ1" s="6" t="s">
         <v>94</v>
       </c>
       <c r="BA1" s="6" t="s">
-        <v>279</v>
+        <v>358</v>
       </c>
       <c r="BB1" s="6" t="s">
-        <v>237</v>
+        <v>316</v>
       </c>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="5" t="s">
-        <v>280</v>
+        <v>359</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -2826,51 +3367,51 @@
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5"/>
       <c r="BA2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AZ2),"")</f>
         <v/>
       </c>
       <c r="BB2" s="5"/>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" s="5" t="s">
-        <v>281</v>
+        <v>360</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -2887,51 +3428,51 @@
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5"/>
       <c r="AT3" s="5"/>
       <c r="AU3" s="5"/>
       <c r="AV3" s="5"/>
       <c r="AW3" s="5"/>
       <c r="AX3" s="5"/>
       <c r="AY3" s="5"/>
       <c r="AZ3" s="5"/>
       <c r="BA3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AZ3),"")</f>
         <v/>
       </c>
       <c r="BB3" s="5"/>
     </row>
     <row r="4" spans="1:54">
       <c r="A4" s="5" t="s">
-        <v>282</v>
+        <v>361</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -2948,51 +3489,51 @@
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="5"/>
       <c r="AT4" s="5"/>
       <c r="AU4" s="5"/>
       <c r="AV4" s="5"/>
       <c r="AW4" s="5"/>
       <c r="AX4" s="5"/>
       <c r="AY4" s="5"/>
       <c r="AZ4" s="5"/>
       <c r="BA4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AZ4),"")</f>
         <v/>
       </c>
       <c r="BB4" s="5"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" s="5" t="s">
-        <v>283</v>
+        <v>362</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -3009,51 +3550,51 @@
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5"/>
       <c r="AT5" s="5"/>
       <c r="AU5" s="5"/>
       <c r="AV5" s="5"/>
       <c r="AW5" s="5"/>
       <c r="AX5" s="5"/>
       <c r="AY5" s="5"/>
       <c r="AZ5" s="5"/>
       <c r="BA5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AZ5),"")</f>
         <v/>
       </c>
       <c r="BB5" s="5"/>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" s="5" t="s">
-        <v>284</v>
+        <v>363</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -3070,51 +3611,51 @@
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AZ6),"")</f>
         <v/>
       </c>
       <c r="BB6" s="5"/>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" s="5" t="s">
-        <v>285</v>
+        <v>364</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -3131,51 +3672,51 @@
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AZ7),"")</f>
         <v/>
       </c>
       <c r="BB7" s="5"/>
     </row>
     <row r="8" spans="1:54">
       <c r="A8" s="5" t="s">
-        <v>286</v>
+        <v>365</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -3192,51 +3733,51 @@
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5"/>
       <c r="AT8" s="5"/>
       <c r="AU8" s="5"/>
       <c r="AV8" s="5"/>
       <c r="AW8" s="5"/>
       <c r="AX8" s="5"/>
       <c r="AY8" s="5"/>
       <c r="AZ8" s="5"/>
       <c r="BA8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AZ8),"")</f>
         <v/>
       </c>
       <c r="BB8" s="5"/>
     </row>
     <row r="9" spans="1:54">
       <c r="A9" s="5" t="s">
-        <v>287</v>
+        <v>366</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -3253,51 +3794,51 @@
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5"/>
       <c r="AT9" s="5"/>
       <c r="AU9" s="5"/>
       <c r="AV9" s="5"/>
       <c r="AW9" s="5"/>
       <c r="AX9" s="5"/>
       <c r="AY9" s="5"/>
       <c r="AZ9" s="5"/>
       <c r="BA9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AZ9),"")</f>
         <v/>
       </c>
       <c r="BB9" s="5"/>
     </row>
     <row r="10" spans="1:54">
       <c r="A10" s="5" t="s">
-        <v>288</v>
+        <v>367</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -3314,51 +3855,51 @@
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
       <c r="AS10" s="5"/>
       <c r="AT10" s="5"/>
       <c r="AU10" s="5"/>
       <c r="AV10" s="5"/>
       <c r="AW10" s="5"/>
       <c r="AX10" s="5"/>
       <c r="AY10" s="5"/>
       <c r="AZ10" s="5"/>
       <c r="BA10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AZ10),"")</f>
         <v/>
       </c>
       <c r="BB10" s="5"/>
     </row>
     <row r="11" spans="1:54">
       <c r="A11" s="5" t="s">
-        <v>289</v>
+        <v>368</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -3375,51 +3916,51 @@
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5"/>
       <c r="AT11" s="5"/>
       <c r="AU11" s="5"/>
       <c r="AV11" s="5"/>
       <c r="AW11" s="5"/>
       <c r="AX11" s="5"/>
       <c r="AY11" s="5"/>
       <c r="AZ11" s="5"/>
       <c r="BA11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AZ11),"")</f>
         <v/>
       </c>
       <c r="BB11" s="5"/>
     </row>
     <row r="12" spans="1:54">
       <c r="A12" s="5" t="s">
-        <v>290</v>
+        <v>369</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -3436,51 +3977,51 @@
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5"/>
       <c r="AT12" s="5"/>
       <c r="AU12" s="5"/>
       <c r="AV12" s="5"/>
       <c r="AW12" s="5"/>
       <c r="AX12" s="5"/>
       <c r="AY12" s="5"/>
       <c r="AZ12" s="5"/>
       <c r="BA12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AZ12),"")</f>
         <v/>
       </c>
       <c r="BB12" s="5"/>
     </row>
     <row r="13" spans="1:54">
       <c r="A13" s="5" t="s">
-        <v>291</v>
+        <v>370</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -3497,51 +4038,51 @@
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5"/>
       <c r="AT13" s="5"/>
       <c r="AU13" s="5"/>
       <c r="AV13" s="5"/>
       <c r="AW13" s="5"/>
       <c r="AX13" s="5"/>
       <c r="AY13" s="5"/>
       <c r="AZ13" s="5"/>
       <c r="BA13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AZ13),"")</f>
         <v/>
       </c>
       <c r="BB13" s="5"/>
     </row>
     <row r="14" spans="1:54">
       <c r="A14" s="5" t="s">
-        <v>292</v>
+        <v>371</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -3558,51 +4099,51 @@
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
       <c r="AS14" s="5"/>
       <c r="AT14" s="5"/>
       <c r="AU14" s="5"/>
       <c r="AV14" s="5"/>
       <c r="AW14" s="5"/>
       <c r="AX14" s="5"/>
       <c r="AY14" s="5"/>
       <c r="AZ14" s="5"/>
       <c r="BA14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AZ14),"")</f>
         <v/>
       </c>
       <c r="BB14" s="5"/>
     </row>
     <row r="15" spans="1:54">
       <c r="A15" s="5" t="s">
-        <v>293</v>
+        <v>372</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -3619,51 +4160,51 @@
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AS15" s="5"/>
       <c r="AT15" s="5"/>
       <c r="AU15" s="5"/>
       <c r="AV15" s="5"/>
       <c r="AW15" s="5"/>
       <c r="AX15" s="5"/>
       <c r="AY15" s="5"/>
       <c r="AZ15" s="5"/>
       <c r="BA15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AZ15),"")</f>
         <v/>
       </c>
       <c r="BB15" s="5"/>
     </row>
     <row r="16" spans="1:54">
       <c r="A16" s="5" t="s">
-        <v>294</v>
+        <v>373</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -3680,51 +4221,51 @@
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5"/>
       <c r="AT16" s="5"/>
       <c r="AU16" s="5"/>
       <c r="AV16" s="5"/>
       <c r="AW16" s="5"/>
       <c r="AX16" s="5"/>
       <c r="AY16" s="5"/>
       <c r="AZ16" s="5"/>
       <c r="BA16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AZ16),"")</f>
         <v/>
       </c>
       <c r="BB16" s="5"/>
     </row>
     <row r="17" spans="1:54">
       <c r="A17" s="5" t="s">
-        <v>295</v>
+        <v>374</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -3741,51 +4282,51 @@
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AS17" s="5"/>
       <c r="AT17" s="5"/>
       <c r="AU17" s="5"/>
       <c r="AV17" s="5"/>
       <c r="AW17" s="5"/>
       <c r="AX17" s="5"/>
       <c r="AY17" s="5"/>
       <c r="AZ17" s="5"/>
       <c r="BA17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AZ17),"")</f>
         <v/>
       </c>
       <c r="BB17" s="5"/>
     </row>
     <row r="18" spans="1:54">
       <c r="A18" s="5" t="s">
-        <v>296</v>
+        <v>375</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -3802,51 +4343,51 @@
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AS18" s="5"/>
       <c r="AT18" s="5"/>
       <c r="AU18" s="5"/>
       <c r="AV18" s="5"/>
       <c r="AW18" s="5"/>
       <c r="AX18" s="5"/>
       <c r="AY18" s="5"/>
       <c r="AZ18" s="5"/>
       <c r="BA18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AZ18),"")</f>
         <v/>
       </c>
       <c r="BB18" s="5"/>
     </row>
     <row r="19" spans="1:54">
       <c r="A19" s="5" t="s">
-        <v>297</v>
+        <v>376</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -3863,51 +4404,51 @@
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5"/>
       <c r="AT19" s="5"/>
       <c r="AU19" s="5"/>
       <c r="AV19" s="5"/>
       <c r="AW19" s="5"/>
       <c r="AX19" s="5"/>
       <c r="AY19" s="5"/>
       <c r="AZ19" s="5"/>
       <c r="BA19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AZ19),"")</f>
         <v/>
       </c>
       <c r="BB19" s="5"/>
     </row>
     <row r="20" spans="1:54">
       <c r="A20" s="5" t="s">
-        <v>298</v>
+        <v>377</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -3924,51 +4465,51 @@
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AS20" s="5"/>
       <c r="AT20" s="5"/>
       <c r="AU20" s="5"/>
       <c r="AV20" s="5"/>
       <c r="AW20" s="5"/>
       <c r="AX20" s="5"/>
       <c r="AY20" s="5"/>
       <c r="AZ20" s="5"/>
       <c r="BA20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AZ20),"")</f>
         <v/>
       </c>
       <c r="BB20" s="5"/>
     </row>
     <row r="21" spans="1:54">
       <c r="A21" s="5" t="s">
-        <v>299</v>
+        <v>378</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -3985,51 +4526,51 @@
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5"/>
       <c r="AT21" s="5"/>
       <c r="AU21" s="5"/>
       <c r="AV21" s="5"/>
       <c r="AW21" s="5"/>
       <c r="AX21" s="5"/>
       <c r="AY21" s="5"/>
       <c r="AZ21" s="5"/>
       <c r="BA21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AZ21),"")</f>
         <v/>
       </c>
       <c r="BB21" s="5"/>
     </row>
     <row r="22" spans="1:54">
       <c r="A22" s="5" t="s">
-        <v>300</v>
+        <v>379</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -4046,51 +4587,51 @@
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AS22" s="5"/>
       <c r="AT22" s="5"/>
       <c r="AU22" s="5"/>
       <c r="AV22" s="5"/>
       <c r="AW22" s="5"/>
       <c r="AX22" s="5"/>
       <c r="AY22" s="5"/>
       <c r="AZ22" s="5"/>
       <c r="BA22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AZ22),"")</f>
         <v/>
       </c>
       <c r="BB22" s="5"/>
     </row>
     <row r="23" spans="1:54">
       <c r="A23" s="5" t="s">
-        <v>301</v>
+        <v>380</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -4107,51 +4648,51 @@
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AS23" s="5"/>
       <c r="AT23" s="5"/>
       <c r="AU23" s="5"/>
       <c r="AV23" s="5"/>
       <c r="AW23" s="5"/>
       <c r="AX23" s="5"/>
       <c r="AY23" s="5"/>
       <c r="AZ23" s="5"/>
       <c r="BA23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AZ23),"")</f>
         <v/>
       </c>
       <c r="BB23" s="5"/>
     </row>
     <row r="24" spans="1:54">
       <c r="A24" s="5" t="s">
-        <v>302</v>
+        <v>381</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -4168,51 +4709,51 @@
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5"/>
       <c r="AT24" s="5"/>
       <c r="AU24" s="5"/>
       <c r="AV24" s="5"/>
       <c r="AW24" s="5"/>
       <c r="AX24" s="5"/>
       <c r="AY24" s="5"/>
       <c r="AZ24" s="5"/>
       <c r="BA24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AZ24),"")</f>
         <v/>
       </c>
       <c r="BB24" s="5"/>
     </row>
     <row r="25" spans="1:54">
       <c r="A25" s="5" t="s">
-        <v>303</v>
+        <v>382</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -4229,51 +4770,51 @@
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5"/>
       <c r="AT25" s="5"/>
       <c r="AU25" s="5"/>
       <c r="AV25" s="5"/>
       <c r="AW25" s="5"/>
       <c r="AX25" s="5"/>
       <c r="AY25" s="5"/>
       <c r="AZ25" s="5"/>
       <c r="BA25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AZ25),"")</f>
         <v/>
       </c>
       <c r="BB25" s="5"/>
     </row>
     <row r="26" spans="1:54">
       <c r="A26" s="5" t="s">
-        <v>304</v>
+        <v>383</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -4290,51 +4831,51 @@
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5"/>
       <c r="AT26" s="5"/>
       <c r="AU26" s="5"/>
       <c r="AV26" s="5"/>
       <c r="AW26" s="5"/>
       <c r="AX26" s="5"/>
       <c r="AY26" s="5"/>
       <c r="AZ26" s="5"/>
       <c r="BA26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AZ26),"")</f>
         <v/>
       </c>
       <c r="BB26" s="5"/>
     </row>
     <row r="27" spans="1:54">
       <c r="A27" s="5" t="s">
-        <v>305</v>
+        <v>384</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -4351,51 +4892,51 @@
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5"/>
       <c r="AT27" s="5"/>
       <c r="AU27" s="5"/>
       <c r="AV27" s="5"/>
       <c r="AW27" s="5"/>
       <c r="AX27" s="5"/>
       <c r="AY27" s="5"/>
       <c r="AZ27" s="5"/>
       <c r="BA27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AZ27),"")</f>
         <v/>
       </c>
       <c r="BB27" s="5"/>
     </row>
     <row r="28" spans="1:54">
       <c r="A28" s="5" t="s">
-        <v>306</v>
+        <v>385</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -4412,51 +4953,51 @@
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5"/>
       <c r="AT28" s="5"/>
       <c r="AU28" s="5"/>
       <c r="AV28" s="5"/>
       <c r="AW28" s="5"/>
       <c r="AX28" s="5"/>
       <c r="AY28" s="5"/>
       <c r="AZ28" s="5"/>
       <c r="BA28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AZ28),"")</f>
         <v/>
       </c>
       <c r="BB28" s="5"/>
     </row>
     <row r="29" spans="1:54">
       <c r="A29" s="5" t="s">
-        <v>307</v>
+        <v>386</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -4473,51 +5014,51 @@
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5"/>
       <c r="AT29" s="5"/>
       <c r="AU29" s="5"/>
       <c r="AV29" s="5"/>
       <c r="AW29" s="5"/>
       <c r="AX29" s="5"/>
       <c r="AY29" s="5"/>
       <c r="AZ29" s="5"/>
       <c r="BA29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AZ29),"")</f>
         <v/>
       </c>
       <c r="BB29" s="5"/>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="5" t="s">
-        <v>308</v>
+        <v>387</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -4534,51 +5075,51 @@
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5"/>
       <c r="AT30" s="5"/>
       <c r="AU30" s="5"/>
       <c r="AV30" s="5"/>
       <c r="AW30" s="5"/>
       <c r="AX30" s="5"/>
       <c r="AY30" s="5"/>
       <c r="AZ30" s="5"/>
       <c r="BA30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AZ30),"")</f>
         <v/>
       </c>
       <c r="BB30" s="5"/>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="5" t="s">
-        <v>309</v>
+        <v>388</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -10708,55 +11249,55 @@
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
       <c r="K51" s="7">
         <v>2.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I49"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I49"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>150</v>
       </c>
@@ -11430,487 +11971,702 @@
         <v>47</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C36" s="5">
         <v>13</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C37" s="5">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>191</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C38" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C39" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>193</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C40" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C41" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>195</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C42" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C43" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>197</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C44" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>198</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C45" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C46" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>200</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C47" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>201</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C48" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>202</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
-    </row>
-[...17 lines deleted...]
-      <c r="I49" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B2" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="C2" s="6" t="s">
         <v>206</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="D2" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>208</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>210</v>
-      </c>
-[...43 lines deleted...]
-        <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D4" s="5" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="2" spans="1:1">
-      <c r="A2" t="s">
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B5" s="5" t="s">
         <v>226</v>
       </c>
+      <c r="C5" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>257</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>