--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Economía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:21</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Economía Social en 1.º ESO, por lo que aplica el currículo estatal del RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Economía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Aragón mantiene íntegro el currículo del Real Decreto 217/2022 para la materia de Economía Social en 1.º ESO.</t>
   </si>
@@ -582,266 +582,263 @@
 1.4: Investigar sobre aplicaciones y herramientas de la administracion electronica.
 2.1: Interpretar el significado de estado de bienestar relacionandolo con servicios publicos cotidianos.
 2.2: Identificar los ingresos y gastos del Estado.
 2.3: Reconocer la importancia del sistema publico de Seguridad Social describiendo su funcionamiento.
 2.4: Analizar los impuestos basicos.
 10.1: Aplicar tecnicas de gestion de manera colaborativa buscando la efectividad.
 10.2: Planificar y organizar el trabajo para ejecutarlo tomando decisiones en su area.
 10.3: Presentar los resultados obtenidos utilizando formatos digitales e interpretando datos.
 10.4: Internalizar los aprendizajes y reflexionar sobre la adquisicion de competencias.</t>
   </si>
   <si>
     <t>CE.ES.1: Entender la organizacion politica del pais y los organismos internacionales.
 CE.ES.2: Comprender el estado de bienestar y analizar las fuentes de ingresos y gastos del Estado.
 CE.ES.10: Disenar un proyecto solidario que genere valor en el entorno.</t>
   </si>
   <si>
     <t>Evaluacion del proyecto cooperativo (plan de empresa social), defensa oral de los resultados y rubrica de coevaluacion sobre el trabajo en equipo y liderazgo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Controla tu dinero, consume con sentido</t>
+    <t>Consumo con cabeza, comercio con corazón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creamos una guía digital para adolescentes sobre gestión del dinero y consumo responsable</t>
+    <t>Vídeo colaborativo para impulsar el comercio local aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En Aragón, el consumo digital y las finanzas personales son temas relevantes para el alumnado de 1º ESO. Muchos reciben dinero para gastos semanales, pero carecen de herramientas para gestionarlo y evitar fraudes. Esta SDA aprovecha su interés por las redes sociales y los dispositivos móviles para crear un recurso útil para ellos mismos y sus compañeros.</t>
+    <t>El comercio minorista de nuestro barrio o pueblo lucha contra la competencia de las grandes superficies y el comercio online. El Ayuntamiento busca campañas de sensibilización que lleguen a jóvenes y familias. Nuestra clase puede mostrar el valor social y económico de las tiendas de proximidad y los productos aragoneses con denominación de origen.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y publicar un recurso digital (blog, podcast o vídeo) que ayude a otros adolescentes a entender el origen y funciones del dinero, a reconocer fenómenos monetarios básicos como la inflación, y a adoptar un consumo responsable identificando derechos y estafas comunes.</t>
+    <t>Diseñar y producir un vídeo divulgativo (3-5 minutos) que explique por qué es importante consumir de forma responsable y apoyar el comercio local, usando ejemplos reales de Aragón, y presentarlo a la Asociación de Comerciantes del municipio.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Artículo divulgativo sobre la historia del dinero
-[...4 lines deleted...]
-• Herramientas digitales: Canva, Anchor, iMovie o similar</t>
+• Ordenadores con conexión a internet
+• Móviles o cámaras para grabación
+• Software de edición de vídeo (OpenShot, Clipchamp, o editor de móvil)
+• Fichas de investigación y plantillas de guion
+• Material informativo sobre denominaciones de origen aragonesas (páginas web oficiales, folletos)
+• Datos estadísticos del comercio local (pueden obtenerse del Ayuntamiento o del INE)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación de contenido), competencia social y cívica (consumo responsable, derechos), sentido de iniciativa (emprendimiento social).</t>
+    <t>Educación del consumidor, iniciativa emprendedora, competencia digital, comunicación lingüística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿cómo podemos ayudar a otros jóvenes a manejar su dinero y consumir de forma responsable? Lluvia de ideas sobre dificultades cotidianas. Visualización de un vídeo sobre estafas a adolescentes. Se forman grupos y se elige el formato digital (blog, podcast o vídeo).</t>
-[...2 lines deleted...]
-    <t>Participación en el diálogo inicial y elección del formato.</t>
+    <t>Se presenta el encargo de la asociación de comerciantes: necesitan un vídeo para jóvenes que promueva el comercio local y el consumo responsable. Se visionan ejemplos de anuncios y se debate: ¿qué nos hace comprar? Se forman equipos y se lanza la pregunta guía. Cada equipo escribe ideas iniciales sobre lo que ya saben y lo que necesitan investigar.</t>
+  </si>
+  <si>
+    <t>Notas iniciales del grupo con preguntas y primeras hipótesis.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de trabajo individual y en grupo, respuestas a preguntas guía.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El alumnado investiga: consumo responsable, derechos del consumidor, sectores económicos del entorno, denominaciones de origen aragonesas. Usan internet, folletos, entrevistas a comerciantes (virtuales o presenciales). Se ofrecen materiales de apoyo: fichas, vídeos cortos, mapas de comercio local. Cada equipo elabora un dossier con los conceptos clave.</t>
+  </si>
+  <si>
+    <t>Dossier individual o grupal con resúmenes y esquemas.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los grupos planifican el contenido de su producto digital: guión, estructura, recursos visuales. Se asigna cada contenido a un miembro. Búsqueda de información adicional (ej. precios reales, casos de estafas). Tutoría del profesor para asegurar precisión.</t>
-[...2 lines deleted...]
-    <t>Esquema o guión preliminar, rúbrica de planificación.</t>
+    <t>Los equipos planifican el vídeo: definen el mensaje, el guion, el storyboard y reparten roles (guionista, cámara, presentador, editor). Recopilan datos numéricos sobre el comercio local (número de tiendas, empleo generado, etc.) y deciden qué sellos de calidad incluir. Elaboran un cronograma.</t>
+  </si>
+  <si>
+    <t>Guion y storyboard detallados, plan de trabajo con plazos.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Producto digital finalizado (blog, podcast o vídeo).</t>
+    <t>Los equipos graban el vídeo (pueden usar móviles) y lo editan incluyendo gráficos, infografías o entrevistas. Se aseguran de que el contenido responde a la pregunta guía. Al finalizar, realizan una proyección interna para recibir feedback del profesor y de otros equipos.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado en formato digital.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visualización/audición de los productos de otros grupos. Coevaluación con rúbrica. Autoevaluación individual sobre el proceso y aprendizaje. Discusión final sobre cómo aplicar lo aprendido en la vida diaria.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, hoja de autoevaluación.</t>
+    <t>Se proyectan los vídeos al grupo (o a la audiencia real si es posible). Cada equipo realiza una autoevaluación y coevaluación mediante una rúbrica compartida. Reflexionan por escrito sobre qué han aprendido y cómo han trabajado en equipo. El profesor asigna el nivel de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (autoevaluación y coevaluación) y reflexión escrita.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Conecta tu pueblo con los ODS</t>
-[...8 lines deleted...]
-    <t>Investigar con datos un problema social del entorno local, relacionarlo con los ODS y diseñar una propuesta de proyecto solidario viable que mejore la comunidad.</t>
+    <t>Cartografía el pulso de tu comercio local</t>
+  </si>
+  <si>
+    <t>Investigación sobre el valor social y económico del comercio de barrio</t>
+  </si>
+  <si>
+    <t>El barrio o localidad ve cómo pequeños comercios cierran frente a grandes superficies. La asociación de comerciantes necesita un informe basado en datos reales para diseñar una campaña de sensibilización.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una investigación con datos primarios (encuestas a comercios y clientes) que permita evaluar el valor social del comercio local, identificar los hábitos de consumo del vecindario y proponer mejoras para fomentar un consumo más responsable.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos estadísticos del Ayuntamiento (INE, padrón, censo comercial)
-[...37 lines deleted...]
-    <t>Rúbrica de evaluación final (docente y audiencia), autoevaluación individual (escala Likert + preguntas abiertas).</t>
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo (Excel o Google Sheets)
+• Video explicativo sobre denominaciones de origen aragonesas
+• Conexión a internet para investigación
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para el consumo responsable y desarrollo de la competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de comerciantes. El alumnado debate sobre el comercio local, formula preguntas de investigación y diseña los instrumentos de recogida de datos (encuesta a comercios y a clientes).</t>
+  </si>
+  <si>
+    <t>Preguntas de investigación y borrador de la encuesta.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: consumo responsable, derechos del consumidor, valor social del comercio local, denominaciones de origen aragonesas y cómo analizar datos con gráficos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de derechos y sellos de calidad.</t>
+  </si>
+  <si>
+    <t>El alumnado sale (o realiza virtualmente) las encuestas a comercios y clientes del barrio. Posteriormente introducen los datos en una hoja de cálculo y los analizan con gráficos.</t>
+  </si>
+  <si>
+    <t>Datos brutos de la encuesta y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe escrito (introducción, metodología, resultados, conclusiones y recomendaciones) y preparan una presentación digital para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Informe final y presentación.</t>
+  </si>
+  <si>
+    <t>Presentan el informe a un representante de la asociación de comerciantes (o simulado). Coevaluación entre equipos y autoevaluación mediante rúbrica. Cada alumno escribe una reflexión personal.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión personal.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Creamos una exposición artística sobre el comercio justo y los ODS</t>
-[...8 lines deleted...]
-    <t>Diseñar y montar una exposición artística colaborativa que sensibilice sobre el impacto del consumo local y el comercio justo, vinculándolo con los ODS, dirigida a la comunidad educativa.</t>
+    <t>Arte que transforma: Diseña un proyecto de impacto comunitario</t>
+  </si>
+  <si>
+    <t>Economía Social en acción</t>
+  </si>
+  <si>
+    <t>El instituto quiere fortalecer su vínculo con el barrio y fomentar la participación ciudadana. El alumnado actúa como agente de cambio social.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo de proyecto solidario que incluya una producción artística (mural, instalación o campaña visual) y un plan de ejecución viable, destinado a una entidad local real.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cartulinas, pinturas, pinceles, rotuladores
-[...36 lines deleted...]
-    <t>Diarios de aprendizaje, rúbricas de coevaluación cumplimentadas, fotos del evento.</t>
+• Papel continuo
+• Pinturas y material reciclado
+• Cámara o móvil
+• Ordenadores con software de presentación
+• Fichas de trabajo y rúbricas
+• Ejemplos de proyectos solidarios</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía global, emprendimiento social y expresión artística</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: ¿cómo generar un proyecto solidario con impacto artístico en el barrio? Se activan conocimientos previos sobre economía social y ODS. El alumnado, en equipos, elabora un mapa de problemas locales vinculados a ODS.</t>
+  </si>
+  <si>
+    <t>Lista de problemas locales con ODS</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos clave: economía social, cooperativismo, consumo responsable y técnicas de investigación de comercio local. Cada equipo investiga el entorno (comercios, asociaciones) y elabora una ficha de saberes. Se presentan ejemplos de proyectos artísticos con impacto social.</t>
+  </si>
+  <si>
+    <t>Ficha de saberes sobre economía social y comercio local</t>
+  </si>
+  <si>
+    <t>Cada equipo elige un problema concreto y diseña su proyecto solidario: define objetivos, actividades, recursos, presupuesto, cronograma y asigna roles. Elaboran el plan detallado del proyecto.</t>
+  </si>
+  <si>
+    <t>Plan de proyecto detallado con roles y presupuesto</t>
+  </si>
+  <si>
+    <t>Creación de la producción artística (mural, cartelería, maqueta, vídeo) y preparación de la presentación digital para la audiencia real. Se ensaya la defensa del proyecto.</t>
+  </si>
+  <si>
+    <t>Prototipo artístico terminado y presentación digital</t>
+  </si>
+  <si>
+    <t>Exposición de los proyectos ante el representante de la asociación/concejalía. Coevaluación entre equipos y autoevaluación individual. Se asignan niveles de logro a cada criterio mediante rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbrica de autoevaluación y reflexión escrita</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1697,280 +1694,280 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>241</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>244</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>247</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>250</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>253</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>256</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>259</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>173</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>268</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>3.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
@@ -2065,51 +2062,51 @@
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.4</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
         <v>3.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>3.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <v>3.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
@@ -2129,51 +2126,51 @@
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>3.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="9">
         <v>3.33</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>3.33</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
@@ -2353,51 +2350,51 @@
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>9.2</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D28" s="9"/>
       <c r="E28" s="9">
         <v>3.33</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>10.1</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D29" s="9"/>
       <c r="E29" s="9">
         <v>3.33</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>10.2</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D30" s="9"/>
       <c r="E30" s="9">
         <v>3.33</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
@@ -2411,115 +2408,115 @@
       </c>
       <c r="D31" s="9"/>
       <c r="E31" s="9">
         <v>3.33</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>10.4</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D32" s="9"/>
       <c r="E32" s="9">
         <v>3.33</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9">
         <f>SUM(E3:E32)</f>
         <v>99.89999999999996</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AH31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>2.1</v>
       </c>
       <c r="H1" s="8">
         <v>2.2</v>
       </c>
       <c r="I1" s="8">
         <v>2.3</v>
       </c>
       <c r="J1" s="8">
         <v>2.4</v>
       </c>
@@ -2568,1248 +2565,1248 @@
       <c r="Y1" s="8">
         <v>8.2</v>
       </c>
       <c r="Z1" s="8">
         <v>8.3</v>
       </c>
       <c r="AA1" s="8">
         <v>9.1</v>
       </c>
       <c r="AB1" s="8">
         <v>9.2</v>
       </c>
       <c r="AC1" s="8">
         <v>10.1</v>
       </c>
       <c r="AD1" s="8">
         <v>10.2</v>
       </c>
       <c r="AE1" s="8">
         <v>10.3</v>
       </c>
       <c r="AF1" s="8">
         <v>10.4</v>
       </c>
       <c r="AG1" s="8" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="AH1" s="8" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AF2),"")</f>
         <v/>
       </c>
       <c r="AH2" s="7"/>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AF3),"")</f>
         <v/>
       </c>
       <c r="AH3" s="7"/>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AF4),"")</f>
         <v/>
       </c>
       <c r="AH4" s="7"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AF5),"")</f>
         <v/>
       </c>
       <c r="AH5" s="7"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" s="7" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AF6),"")</f>
         <v/>
       </c>
       <c r="AH6" s="7"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AF7),"")</f>
         <v/>
       </c>
       <c r="AH7" s="7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AF8),"")</f>
         <v/>
       </c>
       <c r="AH8" s="7"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AF9),"")</f>
         <v/>
       </c>
       <c r="AH9" s="7"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AF10),"")</f>
         <v/>
       </c>
       <c r="AH10" s="7"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AF11),"")</f>
         <v/>
       </c>
       <c r="AH11" s="7"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AF12),"")</f>
         <v/>
       </c>
       <c r="AH12" s="7"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AF13),"")</f>
         <v/>
       </c>
       <c r="AH13" s="7"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" s="7" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AF14),"")</f>
         <v/>
       </c>
       <c r="AH14" s="7"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AF15),"")</f>
         <v/>
       </c>
       <c r="AH15" s="7"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AF16),"")</f>
         <v/>
       </c>
       <c r="AH16" s="7"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" s="7" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AF17),"")</f>
         <v/>
       </c>
       <c r="AH17" s="7"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AF18),"")</f>
         <v/>
       </c>
       <c r="AH18" s="7"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="7" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AF19),"")</f>
         <v/>
       </c>
       <c r="AH19" s="7"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AF20),"")</f>
         <v/>
       </c>
       <c r="AH20" s="7"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AF21),"")</f>
         <v/>
       </c>
       <c r="AH21" s="7"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="7" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AF22),"")</f>
         <v/>
       </c>
       <c r="AH22" s="7"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AF23),"")</f>
         <v/>
       </c>
       <c r="AH23" s="7"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AF24),"")</f>
         <v/>
       </c>
       <c r="AH24" s="7"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AF25),"")</f>
         <v/>
       </c>
       <c r="AH25" s="7"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AF26),"")</f>
         <v/>
       </c>
       <c r="AH26" s="7"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AF27),"")</f>
         <v/>
       </c>
       <c r="AH27" s="7"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AF28),"")</f>
         <v/>
       </c>
       <c r="AH28" s="7"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AF29),"")</f>
         <v/>
       </c>
       <c r="AH29" s="7"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" s="7" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AF30),"")</f>
         <v/>
       </c>
       <c r="AH30" s="7"/>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -8336,461 +8333,461 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>190</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>193</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>167</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>169</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>171</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>173</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>179</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>167</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>169</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>171</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>175</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>179</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>