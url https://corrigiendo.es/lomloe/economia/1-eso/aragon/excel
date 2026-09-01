--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:21</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Economía Social en 1.º ESO, por lo que aplica el currículo estatal del RD 217/2022 sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Economía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Aragón mantiene íntegro el currículo del Real Decreto 217/2022 para la materia de Economía Social en 1.º ESO.</t>
   </si>