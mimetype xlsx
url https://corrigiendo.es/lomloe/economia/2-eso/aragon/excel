--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>El decreto autonómico no está publicado, por lo que se aplica el currículo estatal del RD 217/2022 (ESO).</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Economía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal sin añadidos ni modificaciones autonómicos.</t>
   </si>
@@ -582,267 +582,264 @@
 8.2: Investigar sobre el comercio local y evaluar su valor social.
 8.3: Examinar las marcas de identidad propias como denominaciones de origen.
 9.1: Distinguir facturas de diferentes sectores.
 9.2: Identificar la estructura de un contrato y sus cláusulas.
 10.1: Aplicar técnicas de gestión de manera colaborativa.
 10.2: Planificar y organizar el trabajo para ejecutarlo.
 10.3: Presentar los resultados obtenidos utilizando formatos digitales.
 10.4: Integrar los aprendizajes a lo largo del proceso y reflexionar sobre la adquisición de competencias.</t>
   </si>
   <si>
     <t>CE.ES.7: Interiorizar el consumo responsable valorando repercusiones sociales.
 CE.ES.8: Analizar las implicaciones sociales del comercio local.
 CE.ES.9: Identificar los trámites básicos sobre consumo y reclamaciones.
 CE.ES.10: Diseñar un proyecto solidario que genere valor en el entorno.</t>
   </si>
   <si>
     <t>Proyecto final de cooperativa, simulacro de reclamación de consumo y mapa de sectores económicos del entorno aragonés.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Crea tu guía digital de comercio local</t>
+    <t>Revitaliza tu barrio: consumo responsable y comercio local</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Promoviendo el consumo responsable y los ODS desde Aragón</t>
+    <t>Un blog para actuar, no solo informar</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 2º ESO del IES de un barrio de Zaragoza observa cómo pequeños comercios locales cierran y se pregunta cómo pueden contribuir al desarrollo económico local y sostenible. La asignatura de Economía Social es el marco ideal para comprender el impacto de sus decisiones de consumo y la importancia del comercio de proximidad.</t>
+    <t>El barrio pierde comercios tradicionales mientras crece el consumo online. El alumnado investiga el impacto social y ambiental de sus decisiones de compra y propone alternativas que beneficien al entorno cercano.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos diseñar una página web que informe y motive a la comunidad a consumir de forma responsable, apoyando el comercio local de nuestro barrio y vinculándolo con los Objetivos de Desarrollo Sostenible?</t>
+    <t>Crear un blog colaborativo que analice la situación del comercio local, proponga hábitos de consumo responsable y muestre el valor social de las tiendas de barrio, dirigido a las familias y a la asociación de comerciantes.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a Internet
-[...5 lines deleted...]
-• Rúbricas de evaluación y coevaluación</t>
+• Dispositivos con conexión a internet
+• Plataforma para blog (Wix, Blogger)
+• Grabadora de audio/vídeo (móvil)
+• Plantilla de entrevista
+• Rúbricas de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para el consumo responsable y la ciudadanía global (ODS). Competencia digital (creación de contenidos, comunicación). Emprendimiento social (diseño de proyecto colaborativo). Expresión oral y escrita (entrevistas, decálogo).</t>
+    <t>Educación para el consumo, educación ambiental (ODS), competencia digital y emprendimiento social.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante imágenes de comercios locales cerrados y noticias sobre la pérdida de tejido comercial en el barrio. Lluvia de ideas sobre causas y posibles acciones. Se formula la pregunta guía y se forman equipos cooperativos. Cada equipo elige un ámbito (alimentación, moda, artesanía, etc.). Se asigna el producto final: una web colaborativa.</t>
-[...2 lines deleted...]
-    <t>Ideas anotadas en el cuaderno de equipo y compromiso inicial firmado.</t>
+    <t>Presentación del reto mediante un vídeo motivador sobre el cierre de comercios en el casco histórico. Debate inicial: ¿qué compramos, dónde y por qué? Se formula la pregunta guía. Se organizan equipos heterogéneos de 4-5 alumnos y se asigna un primer rol (investigador, redactor, diseñador, comunicador). Cada equipo elige un comercio local concreto para investigar.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales recogidas en un mural colaborativo digital (padlet).</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: a) ODS y su relación con el comercio local; b) Sectores económicos y principales actividades en Aragón; c) Herramientas digitales para crear web (Google Sites, Canva para infografías). Cada equipo investiga un aspecto concreto (ODS, sectores, sellos de calidad) usando recursos proporcionados y elabora fichas resumen.</t>
-[...2 lines deleted...]
-    <t>Fichas colaborativas (documento compartido) y cuestionario individual de comprensión.</t>
+    <t>Sesión 1: Taller sobre ODS (8 y 12) y consumo responsable. Lectura de un artículo sobre derechos del consumidor. Ejercicio: relacionar cada ODS con acciones de consumo. Sesión 2: Estudio de los sectores económicos de Aragón (primario, secundario, terciario) con ejemplos locales. Mapa conceptual grupal. Inicio de una guía personal de consumo responsable.</t>
+  </si>
+  <si>
+    <t>Mapa conceptual de sectores y guía inicial de consumo responsable.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Salida de campo (o virtual mediante Google Maps) para observar comercios del barrio. Entrevistan a dos comerciantes (pautas previas). Recogen datos sobre productos, empleo, origen, sellos de calidad. De vuelta, analizan la información y seleccionan los que aparecerán en la web. Relacionan cada comercio con un ODS.</t>
-[...2 lines deleted...]
-    <t>Guion de entrevista cumplimentado, fotos o videos, tabla de relación comercio-ODS.</t>
+    <t>Sesión 1: Trabajo de campo virtual o presencial: los equipos investigan su comercio asignado (historia, productos, clientela, dificultades) mediante una breve entrevista (grabada en audio o vídeo) y toman notas sobre el valor social. Sesión 2: Análisis de los datos: identifican un problema concreto (falta de relevo, competencia digital, etc.) y esbozan una solución sostenible relacionada con ODS.</t>
+  </si>
+  <si>
+    <t>Entrevista grabada y esquema de problema-solución.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Cada equipo elabora su sección de la web (mapa interactivo con Google My Maps, fichas de comercios, consejos, decálogo). Graban pequeños vídeos testimoniales. Todo se integra en una web común. Se realiza una coevaluación entre equipos para revisar contenido y diseño. Última sesión: presentación a la clase simulando que se la muestran a los comerciantes.</t>
-[...2 lines deleted...]
-    <t>Web publicada (al menos de forma interna), rúbrica de coevaluación cumplimentada.</t>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Sesión 1: Planificación del blog: estructura (inicio, entradas por equipo, conclusiones). Cada equipo redacta una entrada principal (análisis del comercio, problema, solución y consejos de consumo). Sesión 2: Maquetación del blog con plataforma gratuita (Wix, Blogger, WordPress). Incluyen infografías y el vídeo/audio de la entrevista. Sesión 3: Revisión entre pares, corrección de estilo y preparación de la presentación oral del blog a la audiencia.</t>
+  </si>
+  <si>
+    <t>Blog completo y funcional (URL o captura).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada alumno completa un diario de aprendizaje reflexionando sobre qué ha aprendido, cómo ha contribuido al equipo y cómo aplicará el consumo responsable en su vida. Se realiza una autoevaluación y se comparan con los criterios de evaluación. Puesta en común: ¿qué impacto podría tener nuestra web? Se recogen propuestas de mejora.</t>
-[...2 lines deleted...]
-    <t>Diario de aprendizaje y autoevaluación.</t>
+    <t>Presentación del blog a la audiencia real (asociación de comerciantes y familias invitadas) en una sesión abierta. Cada equipo expone su entrada principal (3 minutos). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual y reflexión sobre el aprendizaje (diana de autoevaluación). Asignación de niveles de logro 1-4 a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Consumes local o global? Datos para decidir</t>
-[...8 lines deleted...]
-    <t>¿Es el consumo local en Aragón más sostenible que el consumo global? El alumnado deberá recopilar y analizar datos económicos y sociales del entorno para elaborar un informe con recomendaciones dirigidas al ayuntamiento.</t>
+    <t>Mide el impacto de tu cooperativa vecina</t>
+  </si>
+  <si>
+    <t>Investigación con datos primarios sobre economía social en Aragón</t>
+  </si>
+  <si>
+    <t>El municipio celebra la Semana de la Economía Social y el ayuntamiento necesita datos reales para visibilizar su aportación. El alumnado actuará como equipo investigador.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una investigación de campo (encuestas, entrevistas, observación) a una entidad de economía social local, analizar los datos obtenidos y elaborar un informe digital con propuestas de mejora para presentar al ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos del IAEST (Instituto Aragonés de Estadística) sobre comercio local
-[...40 lines deleted...]
-    <t>Rúbrica de coevaluación; reflexión escrita individual.</t>
+• Tablets/ordenadores con conexión a internet
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo (Excel, Sheets)
+• Herramientas de presentación (Canva, Genially, PowerPoint)
+• Vídeo corto sobre economía social en Aragón
+• Teléfono para contactar con entidades</t>
+  </si>
+  <si>
+    <t>Educación en valores (economía social, solidaridad, participación ciudadana) y competencia digital (tratamiento de datos, creación de contenido).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento. El alumnado visualiza un vídeo breve sobre economía social en Aragón (ej. cooperativas de Zaragoza) y en equipos formula preguntas iniciales sobre el impacto de estas entidades. Se acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales registradas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres sobre: 1) Qué es la economía social (cooperativas, asociaciones), 2) ODS y problemas locales, 3) Cómo diseñar una encuesta/entrevista y 4) Nociones básicas de análisis de datos. Cada equipo elige la entidad a investigar y prepara los instrumentos de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Borrador del instrumento de recogida (encuesta o guion de entrevista) y ejercicios de interpretación de datos.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: los equipos contactan con la entidad (presencial o virtualmente), aplican la encuesta/entrevista y recogen datos. Posteriormente, en el aula, organizan y representan los datos (tablas, gráficos) con hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Instrumentos cumplimentados y hoja de datos con gráficos.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran el informe digital (en Genially, Canva o similar) que incluya: presentación de la entidad, metodología, análisis de datos, valoración del impacto social (ODS) y propuestas de mejora. Preparan una exposición de 5 minutos para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Informe digital completo y guion de la exposición.</t>
+  </si>
+  <si>
+    <t>Presentación del informe al ayuntamiento (o representante invitado). Coevaluación entre equipos mediante rúbrica. Cada alumno completa una reflexión individual sobre su aprendizaje (criterio 10.4) y se asignan niveles de logro 1-4.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y reflexión individual escrita.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Nuestro mural cooperativo: arte que transforma</t>
-[...8 lines deleted...]
-    <t>¿Podemos organizar una cooperativa escolar que diseñe, gestione y presente un proyecto de mural comunitario que sea viable, sostenible y genere valor social en nuestro barrio?</t>
+    <t>Diseña una ruta sostenible para tu barrio</t>
+  </si>
+  <si>
+    <t>Mapa artístico y audioguía del comercio local</t>
+  </si>
+  <si>
+    <t>El comercio local de la localidad necesita mayor visibilidad entre el alumnado y las familias. El ayuntamiento y la asociación de comerciantes buscan iniciativas para revitalizarlo de forma sostenible.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo de ruta turística sostenible por el comercio local del barrio, representada en un mapa ilustrado y acompañada de una audioguía (podcast) que explique el valor social y ambiental de cada comercio.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Fotos del solar real del barrio de Las Fuentes (Zaragoza)
-[...36 lines deleted...]
-    <t>Memoria definitiva del proyecto, rúbrica cumplimentada, diario de reflexión personal.</t>
+• Ejemplos de rutas aragonesas (folletos, webs)
+• Fichas de investigación guiadas
+• Herramientas TIC: Canva, Audacity, Google Maps
+• Material de dibujo (rotuladores, papel continuo) o tabletas gráficas</t>
+  </si>
+  <si>
+    <t>Educación para el consumo responsable, competencia digital y emprendimiento social.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento y la asociación de comerciantes. Se visualizan ejemplos de rutas turísticas aragonesas (Somontano, Teruel). Se lanza la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con primeras ideas y preguntas.</t>
+  </si>
+  <si>
+    <t>Talleres sobre ODS, comercio local y sostenibilidad. Aprendizaje de técnicas de entrevista y diseño de mapas. El alumnado investiga comercios de su barrio mediante fuentes digitales y entrevistas simuladas.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación de un comercio (nombre, productos, valor social).</t>
+  </si>
+  <si>
+    <t>Salida al barrio para entrevistar a comerciantes reales (previa autorización) o videollamada. Identificación de problemas y propuestas de mejora. Elaboración del plan de trabajo de cada equipo.</t>
+  </si>
+  <si>
+    <t>Entrevista grabada o transcrita, plan de trabajo con cronograma.</t>
+  </si>
+  <si>
+    <t>Creación del mapa ilustrado (digital con Canva o dibujado y escaneado) y grabación del podcast (con Audacity o similar). Ensayo de la presentación.</t>
+  </si>
+  <si>
+    <t>Mapa final y archivo de audio.</t>
+  </si>
+  <si>
+    <t>Presentación de los prototipos a la asociación de comerciantes y al ayuntamiento (en vivo o por vídeo). Coevaluación con rúbrica y autoevaluación individual.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -8337,233 +8334,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>190</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>167</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>169</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>171</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>173</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>178</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>179</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>167</v>
@@ -8656,82 +8653,82 @@
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>225</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>209</v>
+        <v>186</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>229</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>231</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>232</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>