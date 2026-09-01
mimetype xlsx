--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>El decreto autonómico no está publicado, por lo que se aplica el currículo estatal del RD 217/2022 (ESO).</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Economía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegro el currículo estatal sin añadidos ni modificaciones autonómicos.</t>
   </si>