--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:20</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha desarrollado decreto propio; aplica el currículo estatal del RD 217/2022 para Economía Social en 3º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Economía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo estatal sin modificaciones.</t>
   </si>
@@ -582,266 +582,266 @@
 8.2: Investigar sobre el comercio local y evaluar su valor social.
 8.3: Examinar las marcas de identidad propias como pueden ser las denominaciones de origen y otros sellos de calidad.
 9.1: Distinguir facturas de diferentes sectores.
 9.2: Analizar la estructura de un contrato y sus cláusulas.
 10.1: Aplicar técnicas de gestión de manera colaborativa, buscando la efectividad de sus actos y con criterios éticos.
 10.2: Planificar y organizar el trabajo para ejecutarlo. Toma las decisiones en su área de acción y colabora con el grupo.
 10.3: Presentar los resultados obtenidos utilizando formatos digitales interpretando gráficos y datos concretos.
 10.4: Internalizar los aprendizajes a lo largo del proceso de esta materia y reflexionar sobre la adquisición de las competencias.</t>
   </si>
   <si>
     <t>CE.ES.7
 CE.ES.8
 CE.ES.9
 CE.ES.10</t>
   </si>
   <si>
     <t>Rúbrica de proyecto cooperativo, simulación de reclamación de consumo y análisis de contratos reales.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Actúa por un Consumo Responsable</t>
+    <t>Consume con cabeza, apoya tu tierra</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseñamos una campaña digital para promover la economía social en nuestro entorno aragonés</t>
+    <t>Campaña digital de consumo responsable de productos aragoneses</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En Aragón, el comercio local y las cooperativas agroalimentarias son pilares económicos. Sin embargo, el alumnado de 3º ESO a menudo desconoce el impacto de sus decisiones de consumo. Esta SDA los sitúa como agentes de cambio, utilizando herramientas digitales para concienciar sobre consumo responsable y proyectos solidarios.</t>
+    <t>El centro educativo quiere promover hábitos de consumo responsable entre las familias. Se detecta que muchos productos consumidos en casa vienen de fuera, mientras que Aragón cuenta con una rica oferta local (DOP, artesanía, comercio de proximidad) que desconocemos. El alumnado investigará y creará una campaña digital para concienciar a la comunidad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos diseñar una campaña digital (vídeo y blog) que fomente el consumo responsable y visibilice iniciativas de economía social en nuestro municipio aragonés?</t>
+    <t>Diseñar y producir una campaña digital (blog o vídeo) que informe a las familias sobre cómo consumir de forma responsable, destacando los beneficios de elegir productos locales aragoneses y los derechos del consumidor.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con conexión a internet (tablets/ordenadores)
-[...3 lines deleted...]
-• Rúbrica de evaluación (digital) y plantillas de planificación de proyectos</t>
+• Dispositivos con acceso a internet
+• Herramientas digitales (Canva, Blogger, YouTube, etc.)
+• Fichas de derechos del consumidor
+• Guía de DOP aragonesas (web oficial)
+• Plantilla de planificación de proyecto</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para el desarrollo sostenible (ODS), competencia digital (creación y publicación de contenido), emprendimiento social, trabajo en equipo y habilidades comunicativas.</t>
+    <t>Educación del consumidor, emprendimiento social, competencia digital y trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un dilema: '¿Qué compras apoyan la economía de tu barrio?'. Lluvia de ideas sobre qué es economía social y ejemplos locales (cooperativas, mercados). Visionado de un ejemplo de campaña digital. Formación de equipos y asignación de roles.</t>
-[...2 lines deleted...]
-    <t>Participación en debate, ideas iniciales en pizarra digital, diario de equipo.</t>
+    <t>Se presenta el reto: crear una campaña digital para que las familias consuman de forma responsable y apoyen la economía local aragonesa. Se visiona un anuncio publicitario y se debate qué significa consumir responsablemente. Se formula la pregunta guía y los equipos esbozan hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con ideas iniciales y preguntas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: 1) ODS y su relación con la economía social (análisis de metas). 2) Consumo responsable: publicidad engañosa, derechos del consumidor (HOAC), estafas comunes. 3) Modelos de economía social (cooperativas, asociaciones) con ejemplos aragoneses. Se utilizan materiales interactivos y se completa un mapa conceptual colaborativo.</t>
-[...2 lines deleted...]
-    <t>Mapa conceptual, cuestionario Kahoot, apuntes de taller.</t>
+    <t>Se trabajan los saberes sobre consumo responsable: derechos del consumidor, instituciones de protección (OMIC, FACUA), estafas comunes y cómo denunciarlas. Se presentan ejemplos de DOP aragonesas y su importancia. El alumnado completa una ficha con derechos y estafas.</t>
+  </si>
+  <si>
+    <t>Ficha cumplimentada con derechos y estafas.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Cada equipo elige un problema social cercano (ej. falta de visibilidad de productos locales, desperdicio alimentario) y diseña un proyecto solidario o de economía social que lo aborde. Planifican las acciones, reparten tareas (guionista, editor, diseñador) y elaboran un guion para el vídeo y un esquema para el blog. Se realiza una tutoría entre pares para mejorar ideas.</t>
-[...2 lines deleted...]
-    <t>Plan de proyecto (cronograma, roles), guion del vídeo, borrador del blog.</t>
+    <t>Los equipos investigan un comercio local o un producto con DOP de su municipio (ej. Jamón de Teruel, aceite del Bajo Aragón, vino de Cariñena, etc.). Recogen información a través de encuestas a familias, visita virtual o entrevista a un comerciante. Analizan el valor social y económico, identifican sellos de calidad y evalúan su consumo actual.</t>
+  </si>
+  <si>
+    <t>Informe de investigación con datos y gráficos.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Creación del vídeo (grabación con móvil, edición con software libre) y publicación de la entrada de blog (plataforma educativa o blog abierto). Se ensaya la presentación y se preparan preguntas para la audiencia. Se difunde el enlace al blog y se invita a la comunidad a comentar.</t>
-[...2 lines deleted...]
-    <t>Vídeo final, entrada de blog publicada, pruebas de edición.</t>
+    <t>Los equipos diseñan y elaboran su producto digital (blog o vídeo). Incluyen: consejos para consumir responsablemente, los derechos del consumidor, la importancia del comercio local y un llamado a la acción. Se revisan y editan entre iguales antes de la publicación.</t>
+  </si>
+  <si>
+    <t>Producto digital final (blog o vídeo) y plan de trabajo del equipo.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Exposición de los vídeos en clase, coevaluación mediante rúbrica, y reflexión individual: '¿Cómo ha cambiado mi forma de ver el consumo?'. Se analizan los comentarios del blog y se extraen conclusiones. Cumplimentación de un diario de aprendizaje. Entrega de dossiers de equipo.</t>
-[...2 lines deleted...]
-    <t>Rúbrica cumplimentada por pares, diario de aprendizaje, autoevaluación.</t>
+    <t>Los equipos presentan su producto a la audiencia real (enviando enlace al AMPA o proyectando vídeo en clase con representantes). Coevaluación entre equipos y autoevaluación individual mediante diana. El docente asigna niveles de logro a cada criterio usando las rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Dónde compras, impactas? Datos para un consumo local</t>
-[...8 lines deleted...]
-    <t>Investigar mediante datos cuantitativos y cualitativos si el comercio local genera más beneficios sociales que las grandes superficies en un barrio o pueblo aragonés, y elaborar un informe visual con propuestas para fomentarlo.</t>
+    <t>Mide el alma de tu barrio</t>
+  </si>
+  <si>
+    <t>Investigación sobre el valor social del comercio local y propuesta de acción solidaria</t>
+  </si>
+  <si>
+    <t>El comercio local en los pueblos y barrios de Aragón enfrenta desafíos como la competencia de grandes superficies y la despoblación. El alumnado investigará la realidad de su propio entorno para proponer acciones de apoyo basadas en datos.</t>
+  </si>
+  <si>
+    <t>Realizar una investigación social con datos primarios sobre la percepción y valor del comercio local en la comunidad, y diseñar una propuesta solidaria (ej. campaña de sensibilización, mercado de trueque, promoción de productos con D.O.) que contribuya a su revitalización.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, reflexión individual escrita.</t>
+• Plantilla de encuesta (Google Forms o papel)
+• Hoja de cálculo (Excel/Sheets) para análisis de datos
+• Muestrario de sellos de calidad aragoneses (D.O. Jamón de Teruel, Aceite del Bajo Aragón, Ternera de Aragón, etc.)
+• Material audiovisual sobre ODS y comercio justo
+• Guía para diseño de póster digital (Canva, Genially)</t>
+  </si>
+  <si>
+    <t>Educación para el consumo responsable, emprendimiento social y competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta la situación: el comercio local necesita apoyo. Se visionan imágenes de comercios cerrados y se leen testimonios de comerciantes. Se formula la pregunta guía y se acota el problema a investigar en el entorno del centro. Se forman equipos y cada uno elige un sector (alimentación, textil, farmacia, etc.) o un área geográfica.</t>
+  </si>
+  <si>
+    <t>Notas iniciales en cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres teórico-prácticos: (a) ODS y su relación con el comercio local, (b) Marcas de identidad aragonesas (D.O., sellos de calidad), (c) Cómo diseñar una encuesta y una entrevista, (d) Tratamiento básico de datos (tablas, gráficos). El alumnado elabora el borrador de la encuesta.</t>
+  </si>
+  <si>
+    <t>Encuesta diseñada y validada por el docente.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: aplicación de encuestas a vecinos y entrevistas a comerciantes (puede hacerse dentro del centro o en el barrio con permiso). Sesiones posteriores: volcado de datos, elaboración de tablas y gráficos en hoja de cálculo, análisis de resultados. Cada equipo extrae conclusiones sobre el valor social percibido y la presencia de sellos de calidad.</t>
+  </si>
+  <si>
+    <t>Base de datos con respuestas, gráficos generados.</t>
+  </si>
+  <si>
+    <t>Los equipos redactan el informe de investigación (estructura: introducción, metodología, resultados, conclusiones) y diseñan la propuesta de proyecto solidario en formato digital (póster interactivo, infografía o vídeo breve). Se prepara la presentación para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Informe y producto digital terminados.</t>
+  </si>
+  <si>
+    <t>Presentación de los resultados y propuestas a un representante de la asociación de comerciantes (o simulación). Coevaluación entre equipos usando rúbrica. El alumnado completa una diana de autoevaluación sobre su aprendizaje y la adquisición de competencias.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Creamos Murales con Impacto</t>
-[...8 lines deleted...]
-    <t>Diseñar y ejecutar un mural colaborativo que promueva el comercio local y el consumo responsable, documentando el proceso y difundiendo el mensaje a la comunidad.</t>
+    <t>Crea tu semilla solidaria</t>
+  </si>
+  <si>
+    <t>Diseño de un proyecto de economía social para el Aragón rural</t>
+  </si>
+  <si>
+    <t>El alumnado vive en un entorno rural aragonés que sufre despoblación y falta de servicios. El Ayuntamiento ha lanzado un concurso de ideas para iniciativas de economía social que fijen población y generen empleo. Los grupos deben presentar un prototipo de proyecto viable.</t>
+  </si>
+  <si>
+    <t>Diseñar un proyecto de economía social (cooperativa, asociación, tienda solidaria, etc.) que aborde un problema concreto del entorno, elaborar un prototipo del plan de negocio social y una campaña de sensibilización para presentarlo al Ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pinturas, pinceles, paneles de madera o lienzo grande
-[...37 lines deleted...]
-    <t>Rúbricas de autoevaluación, coevaluación grupal y acta del debate.</t>
+• Plantilla de mapa de problemas y ODS
+• Ficha de investigación del comercio local
+• Plantilla de modelo canvas social
+• Hoja de cálculo para presupuesto
+• Ejemplos de cooperativas aragonesas (documentación o vídeos)
+• Rúbrica de evaluación y diana de autoevaluación
+• Material artístico: cartulinas, rotuladores, cámara de vídeo o software de edición</t>
+  </si>
+  <si>
+    <t>Educación emprendedora, educación para el desarrollo sostenible y educación cívica.</t>
+  </si>
+  <si>
+    <t>Se presenta el concurso del Ayuntamiento. El alumnado, en equipos, realiza un mapa de problemas del entorno (falta de tiendas, despoblación, etc.) y los vincula a ODS. Se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Mapa de problemas con ODS (fase 1 evidencia para criterio 3.2).</t>
+  </si>
+  <si>
+    <t>Se trabajan saberes: qué es economía social, tipos de entidades (cooperativas, asociaciones), cómo funcionan, trámites básicos. Además, se investiga el comercio local real del entorno (entrevistas a tenderos, datos).</t>
+  </si>
+  <si>
+    <t>Ficha de investigación del comercio local (fase 2 evidencia para criterio 8.2) y apuntes sobre economía social.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña su proyecto de economía social: definen el problema que resuelven, los objetivos, el modelo de negocio social (canvas), asignan roles, planifican tareas y elaboran un presupuesto básico. Se aplican técnicas de gestión colaborativa.</t>
+  </si>
+  <si>
+    <t>Plan de trabajo del equipo (cronograma, roles) y prototipo del canvas (fase 3 evidencia para criterios 10.1 y 10.2).</t>
+  </si>
+  <si>
+    <t>Elaboran el prototipo final: presentación digital (por ejemplo, PowerPoint) que incluya el plan de negocio social, y una producción artística (póster o vídeo corto) para la campaña de sensibilización. Preparan la defensa oral.</t>
+  </si>
+  <si>
+    <t>Presentación digital y obra artística (fase 4 evidencia para criterio 10.3).</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su proyecto al Concejal y a la asociación (o simulacro). Coevaluación y autoevaluación mediante diana y rúbrica. Reflexión individual sobre lo aprendido (portfolio).</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada, diana de autoevaluación y reflexión escrita (fase 5 evidencia para criterio 10.4).</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -8336,51 +8336,51 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>191</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>193</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>194</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>196</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>197</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>198</v>
       </c>
     </row>
@@ -8504,51 +8504,51 @@
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>193</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>196</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>214</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>215</v>
       </c>
     </row>
@@ -8638,51 +8638,51 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>223</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>225</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>227</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>228</v>
       </c>
     </row>