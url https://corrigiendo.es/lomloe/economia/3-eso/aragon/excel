--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha desarrollado decreto propio; aplica el currículo estatal del RD 217/2022 para Economía Social en 3º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Economía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo estatal sin modificaciones.</t>
   </si>