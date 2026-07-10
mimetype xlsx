--- v0 (2026-05-19)
+++ v1 (2026-07-10)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="373">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Economía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:36</t>
+    <t>10/07/2026 20:20</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Aragón no ha publicado decreto propio para Economía Social en 4º ESO, aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Aragón vs BOE — Economía</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Sí. No hay diferencias con la base estatal.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación debe ceñirse estrictamente al currículo del RD 217/2022, sin añadidos autonómicos.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -577,75 +601,487 @@
   <si>
     <t>Feedback específico y práctica focalizada.</t>
   </si>
   <si>
     <t>Adecuado</t>
   </si>
   <si>
     <t>Cumple el criterio con autonomía razonable.</t>
   </si>
   <si>
     <t>Consolidación y transferencia.</t>
   </si>
   <si>
     <t>Excelente</t>
   </si>
   <si>
     <t>Domina, justifica, transfiere.</t>
   </si>
   <si>
     <t>Ampliación o mentoría entre iguales.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Ciudadanía, Estado y Sostenibilidad Global</t>
+  </si>
+  <si>
+    <t>Situación de Aprendizaje 'Auditoría Ciudadana': El alumnado analiza los presupuestos de su municipio bajo la lente de los ODS y propone mejoras en la gestión de servicios públicos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• A.1. Instituciones públicas y su relación con la ciudadanía: organización del Estado y herramientas de participación.
+• A.2. Estado de bienestar y educación tributaria: Seguridad Social, impuestos básicos y políticas de redistribución.
+• A.3. Objetivos de Desarrollo Sostenible (ODS): implicación social y reflexión ética sobre los retos globales.</t>
+  </si>
+  <si>
+    <t>1.1: Analizar la organización territorial y política del país.
+1.2: Valorar la necesidad de normas de convivencia pactadas.
+1.3: Identificar los cauces de participación ciudadana.
+1.4: Investigar sobre herramientas de la administración electrónica.
+2.1: Relacionar el significado de estado de bienestar con servicios públicos.
+2.2: Identificar los ingresos y gastos del Estado.
+2.3: Reconocer el funcionamiento del sistema público de Seguridad Social.
+2.4: Analizar los impuestos básicos.
+3.1: Analizar los Objetivos de Desarrollo Sostenible y su importancia futura.
+3.2: Identificar problemas cercanos y proponer soluciones sostenibles.</t>
+  </si>
+  <si>
+    <t>CE.ES.1
+CE.ES.2
+CE.ES.3</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Observación sistemática de debates, análisis de casos prácticos sobre fiscalidad y rúbrica de investigación sobre administración electrónica.</t>
+  </si>
+  <si>
+    <t>Finanzas Éticas y Gestión de la Economía Personal</t>
+  </si>
+  <si>
+    <t>Situación de Aprendizaje 'Mi Primer Plan de Vida': Simulación financiera donde el alumnado debe gestionar un presupuesto mensual enfrentándose a imprevistos y eligiendo productos bancarios éticos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• B.1. Dinero y transacciones monetarias: funciones del dinero, inflación, deflación y tipos de interés.
+• B.2. Banca ética y productos financieros: préstamos, hipotecas, inversión y binomio riesgo-rentabilidad.
+• B.3. Presupuesto personal: gestión de ingresos, gastos fijos/variables, ahorro y control del endeudamiento.</t>
+  </si>
+  <si>
+    <t>4.1: Identificar el origen del dinero y sus funciones.
+4.2: Describir fenómenos monetarios básicos y su repercusión.
+5.1: Identificar cuentas, tarjetas y nuevos modelos de banca.
+5.2: Valorar el riesgo y rentabilidad de productos financieros.
+5.3: Reconocer la necesidad de examinar productos financieros con detenimiento.
+6.1: Elaborar un plan financiero personalizado con herramientas digitales.
+6.2: Planificar el ahorro y la gestión financiera a largo plazo.
+6.3: Analizar ventajas e inconvenientes del endeudamiento.</t>
+  </si>
+  <si>
+    <t>CE.ES.4
+CE.ES.5
+CE.ES.6</t>
+  </si>
+  <si>
+    <t>Pruebas de desempeño con hojas de cálculo, resolución de problemas sobre tipos de interés y diario de reflexión sobre banca ética.</t>
+  </si>
+  <si>
+    <t>Economía de Proximidad y Emprendimiento Social</t>
+  </si>
+  <si>
+    <t>Situación de Aprendizaje 'Cooperativa con Impacto': Creación de una cooperativa escolar que resuelva una necesidad detectada en el barrio o localidad, gestionando trámites y marketing social.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• C.1. Consumo y sostenibilidad: consumo responsable y su implicación social.
+• C.2. Comercio local y actividad económica del entorno: sectores productivos e indicadores de proximidad.
+• C.3. Trámites cotidianos: análisis de facturas, contratos y equidad social.
+• D. Proyecto solidario: cooperativas, asociaciones, negociación y gestión de objetivos sociales.</t>
+  </si>
+  <si>
+    <t>7.1: Interpretar el consumo como un acto crítico frente a la publicidad.
+7.2: Identificar derechos de los consumidores y organismos de atención.
+7.3: Reconocer estafas recurrentes y procedimientos de denuncia.
+8.1: Reconocer sectores y actividades económicas del entorno aragonés.
+8.2: Investigar el valor social del comercio local.
+8.3: Examinar sellos de identidad y denominaciones de origen.
+9.1: Distinguir facturas de diferentes sectores.
+9.2: Analizar la estructura de un contrato y sus cláusulas.
+10.1: Aplicar técnicas de gestión colaborativa.
+10.2: Planificar y ejecutar tareas de forma organizada.
+10.3: Presentar resultados en formatos digitales.
+10.4: Reflexionar sobre el proceso de aprendizaje.</t>
+  </si>
+  <si>
+    <t>CE.ES.7
+CE.ES.8
+CE.ES.9
+CE.ES.10</t>
+  </si>
+  <si>
+    <t>Presentación pública del proyecto cooperativo, análisis de documentos reales (facturas/contratos) y portfolio final de competencias.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Voces de barrio: economía local con impacto</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un podcast para revitalizar nuestro comercio de proximidad</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>El municipio donde se ubica el instituto sufre un progresivo declive del pequeño comercio y la despoblación rural, agravado por el consumo online. El alumnado, como parte activa de la comunidad, puede investigar y proponer soluciones reales basadas en el consumo responsable y la economía social.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Investigar el estado del comercio local y un sello de calidad de Aragón, identificar un problema social o económico cercano relacionado con los ODS, y diseñar un proyecto solidario que genere valor en el entorno. Todo ello se plasma en un podcast de 15-20 minutos que incluye entrevistas a actores locales y una propuesta de acción.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Grabadora de audio (móviles o micrófonos USB)
+• Software de edición de audio (Audacity o similar)
+• Guías de entrevista y plantillas de guión
+• Fichas de trabajo sobre ODS y sellos de calidad aragoneses
+• Ejemplos de podcasts escolares
+• Conexión a internet para investigar
+• Listado de comercios locales y contacto con asociaciones de comerciantes</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación para el desarrollo sostenible, emprendimiento social, competencia digital, pensamiento crítico y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Se presenta el contexto de declive comercial local y se lanza la pregunta guía. El alumnado visualiza un fragmento de un podcast similar, debate sobre problemáticas conocidas y realiza una lluvia de ideas sobre posibles proyectos solidarios. Se forman equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con ideas iniciales y preguntas sobre el reto.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres prácticos sobre: 1) ODS y economía social (analizando casos en Aragón); 2) Comercio local y sellos de calidad (con ejemplos de la CCAA); 3) Técnicas de entrevista y producción de podcast (guión, grabación, edición básica). Cada equipo elige un problema local, un sello de calidad y comienza a contactar con comerciantes.</t>
+  </si>
+  <si>
+    <t>Fichas de trabajo con información recogida sobre ODS y sellos, y borrador del guión de entrevista.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: los equipos realizan entrevistas (presenciales o virtuales) a comerciantes/productores, recogen datos sobre facturación, clientela, relevo generacional, etc. También recopilan información sobre el sello de calidad (web, etiquetas). En aula, analizan los datos y extraen conclusiones.</t>
+  </si>
+  <si>
+    <t>Grabaciones de entrevistas (audio/vídeo), notas de campo, hoja de cálculo con datos básicos.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos graban y editan el podcast en el aula de informática o con dispositivos móviles. Se asignan roles: locutor/a, entrevistador/a, técnico/a de sonido. El producto final incluye una cuña final con la propuesta de proyecto solidario (p.ej., crear una cooperativa escolar, organizar un mercado de trueque, lanzar una campaña de apoyo al sello local).</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast terminado y metadatos (carátula, descripción).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su podcast al resto de la clase (reproducción de fragmentos). Se realiza coevaluación mediante rúbrica y autoevaluación con diana de aprendizaje. Finalmente, se discuten las propuestas solidarias y se selecciona una para impulsar a nivel de centro si es viable.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas, diana de autoevaluación y reflexión escrita individual sobre el proceso.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Cartografía la economía social de tu municipio</t>
+  </si>
+  <si>
+    <t>Investigación cooperativa con datos propios</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento está diseñando un plan de dinamización del tejido social y económico local, pero carece de datos actualizados sobre la presencia y percepción de las entidades de economía social (cooperativas, asociaciones, mutualidades) en el municipio. El alumnado actuará como equipo de investigación para generar esa información.</t>
+  </si>
+  <si>
+    <t>Realizar un estudio de campo sobre las entidades de economía social del municipio (cooperativas, asociaciones, mutualidades) mediante encuestas a la ciudadanía y entrevistas a representantes, analizar los datos obtenidos y elaborar un informe con recomendaciones para el Ayuntamiento.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de encuesta en Google Forms
+• Grabadora de audio o móvil para entrevistas
+• Google Maps para mapa colaborativo
+• Ordenadores con hoja de cálculo para análisis
+• Rúbrica de evaluación de criterios</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación social, democracia económica) y emprendimiento social.</t>
+  </si>
+  <si>
+    <t>Se presenta la petición del Ayuntamiento y se formula la pregunta guía. El alumnado debate qué sabe sobre economía social y qué necesita averiguar. Se forman equipos de trabajo.</t>
+  </si>
+  <si>
+    <t>Cuaderno con preguntas iniciales e hipótesis.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de economía social (cooperativas, mutualidades, asociaciones), se analizan ejemplos de Aragón y se aprenden técnicas de recogida de datos (encuestas, entrevistas) y tratamiento básico de datos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de sectores y diseño de preguntas.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza el trabajo de campo: localiza entidades de economía social en el municipio, aplica encuestas a una muestra de ciudadanos y realiza entrevistas a representantes. Se recogen y organizan los datos.</t>
+  </si>
+  <si>
+    <t>Ejemplares de encuestas cumplimentadas y entrevistas grabadas o transcritas.</t>
+  </si>
+  <si>
+    <t>Los equipos analizan los datos, elaboran gráficos y mapas (Google Maps), redactan el informe y preparan una presentación para el Ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Informe final y presentación digital.</t>
+  </si>
+  <si>
+    <t>Exposición del informe al resto de la clase (audiencia simulada) y coevaluación con rúbrica. Se asigna nivel de logro a cada criterio y se reflexiona sobre el proceso mediante diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Cosechando futuro: prototipo de cooperativa social</t>
+  </si>
+  <si>
+    <t>Diseña una empresa que transforme tu entorno</t>
+  </si>
+  <si>
+    <t>Tu municipio enfrenta un desafío: fuga de jóvenes, pérdida de comercios locales o servicios. La economía social puede ser una herramienta de desarrollo. El ayuntamiento busca ideas de proyectos sostenibles que generen empleo y cohesión social, y pide a los centros educativos propuestas innovadoras.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo viable de cooperativa o asociación social que dé respuesta a una necesidad detectada en el entorno local, integrando criterios de economía social y ODS, y presentarlo ante un jurado real.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Fichas de análisis de cooperativas aragonesas
+• Plantilla de plan de empresa
+• Hoja de cálculo para presupuestos
+• Ejemplos de vídeos pitch
+• Acceso a datos del INE o de la comarca</t>
+  </si>
+  <si>
+    <t>Educación para el desarrollo sostenible, competencia emprendedora, competencia social y cívica.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento y se visionan vídeos de cooperativas aragonesas (ej. Ambar, La Veloz). Se debate sobre problemas del entorno y se formula la pregunta guía. Cada equipo elige una problemática.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y elección de temática.</t>
+  </si>
+  <si>
+    <t>Talleres sobre economía social, tipos de cooperativas, ODS, y elaboración de un plan de empresa. Análisis de casos reales de cooperativas aragonesas (fruta, aceite, servicios). Ejercicios de identificación de sectores y valor social.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de casos y ejercicios de sectores.</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Los equipos investigan el entorno local (encuestas, entrevistas, datos del INE) para validar la necesidad. Diseñan la estructura de la cooperativa, definen roles, elaboran un presupuesto básico y planifican las acciones. Se realiza un seguimiento con check-ins.</t>
+  </si>
+  <si>
+    <t>Cronograma, roles asignados, borrador del plan de empresa.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el plan de empresa definitivo y prepara el prototipo visual (póster, maqueta, presentación). Ensayan el pitch para el jurado. Se entrega el producto final.</t>
+  </si>
+  <si>
+    <t>Plan de empresa final y prototipo visual.</t>
+  </si>
+  <si>
+    <t>Jornada de presentaciones ante el jurado real. Cada equipo expone su proyecto (5-7 min). El jurado valora y da feedback. Posteriormente, coevaluación entre equipos y autoevaluación individual con diana de interiorización.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el jurado y por pares; diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
-    <t>Preguntas frecuentes específicas</t>
-[...2 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué orden autonómica concreta el currículo de Economía Social en 4.º ESO en Aragón y qué peculiaridades incluye?</t>
+  </si>
+  <si>
+    <t>El currículo de Economía Social en Aragón se basa en el Real Decreto 217/2022, pero se concreta en la Orden ECD/... (pendiente de publicación oficial). No introduce diferencias en criterios o saberes, pero establece 3 horas semanales obligatorias para 4.º ESO, sin optatividad.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la programación de Economía Social en 4.º ESO de Aragón respecto a la de Cataluña?</t>
+  </si>
+  <si>
+    <t>Aragón sigue estrictamente los saberes básicos del BOE (10 saberes), mientras que Cataluña (Decreto 175/2022) añade contenidos sobre cooperativismo y economía solidaria. En Aragón no hay ampliaciones autonómicas, por lo que la programación es más próxima al currículo estatal.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Con 3 horas semanales en 4.º ESO, ¿cómo se temporalizan los 10 saberes básicos de Economía Social en Aragón?</t>
+  </si>
+  <si>
+    <t>Con 3 horas semanales y unas 35 semanas lectivas (105 horas totales), se recomienda asignar 10 horas por cada saber básico, dejando 5 horas para evaluación inicial y final. Es necesario priorizar saberes procedimentales para asegurar el desarrollo competencial.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se organiza la recuperación de Economía Social para alumnos con evaluación negativa en 4.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>En Aragón, la recuperación se realiza mediante pruebas escritas y trabajos de refuerzo sobre los saberes no superados. Al ser materia de 4.º, no hay curso anterior; se recupera en convocatoria extraordinaria (septiembre) o mediante actividades de recuperación durante el curso, según la normativa autonómica.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas específicas de atención a la diversidad se aplican en Economía Social en Aragón considerando los 10 saberes básicos?</t>
+  </si>
+  <si>
+    <t>Se implementan adaptaciones curriculares no significativas (ACNS) ajustando metodología y evaluación, pero no los criterios. Para saberes abstractos como 'Modelos de mercado', se usan ejemplos prácticos y visuales. También hay programas de refuerzo y ampliación según el nivel del alumnado.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Con qué otras materias de 4.º ESO se coordina Economía Social en Aragón para proyectos interdisciplinares?</t>
+  </si>
+  <si>
+    <t>Se coordina con Geografía e Historia (desarrollo sostenible), Matemáticas (estadística económica), Filosofía (ética empresarial) y Lengua Castellana (argumentación). La programación debe incluir al menos un proyecto interdisciplinar anual que integre estas materias.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué aspectos de la programación de Economía Social revisa con más detalle la inspección educativa en Aragón?</t>
+  </si>
+  <si>
+    <t>La inspección verifica la concreción de los 30 criterios de evaluación en situaciones de aprendizaje, la secuenciación de los 10 saberes básicos, la atención a la diversidad, y que las actividades promuevan competencias clave. También exige evaluación formativa y continua.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y materiales didácticos recomienda el Departamento de Educación de Aragón para Economía Social en 4.º ESO?</t>
+  </si>
+  <si>
+    <t>No prescribe materiales obligatorios, pero recomienda la plataforma Aularagón, libros de texto de editoriales como SM o Edelvives adaptados a LOMLOE, y recursos del Instituto Aragonés de Fomento sobre economía social. También sugiere prensa económica y simuladores de empresas.</t>
   </si>
   <si>
     <t>Cómo programar paso a paso</t>
   </si>
   <si>
     <t>La guía paso a paso aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Comprender los Objetivos de Desarrollo Sostenible y valorar su importancia en el futuro desarrollo de la economía y la sociedad, analizando la actuación que se están llevando a cab</t>
   </si>
@@ -827,130 +1263,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1266,3239 +1718,3356 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>184</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>187</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>312</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>188</v>
+        <v>313</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="6" t="s">
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F4" s="7"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F5" s="7"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F7" s="7"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F8" s="7"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F9" s="7"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F10" s="7"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F12" s="7"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F13" s="7"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F14" s="7"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F15" s="7"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F16" s="7"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F17" s="7"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F18" s="7"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F19" s="7"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F20" s="7"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F21" s="7"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D22" s="9"/>
+      <c r="E22" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F22" s="7"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="7">
+        <v>7.3</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F23" s="7"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F24" s="7"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" s="9"/>
+      <c r="E25" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F25" s="7"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="7">
+        <v>8.3</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="D26" s="9"/>
+      <c r="E26" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F26" s="7"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" s="9"/>
+      <c r="E27" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F27" s="7"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D28" s="9"/>
+      <c r="E28" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F28" s="7"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F29" s="7"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="7">
+        <v>10.2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="D30" s="9"/>
+      <c r="E30" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F30" s="7"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="7">
+        <v>10.3</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D31" s="9"/>
+      <c r="E31" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F31" s="7"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="7">
+        <v>10.4</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F32" s="7"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F33" s="7"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D34" s="9"/>
+      <c r="E34" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F34" s="7"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D35" s="9"/>
+      <c r="E35" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F35" s="7"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="D36" s="9"/>
+      <c r="E36" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F36" s="7"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F37" s="7"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D38" s="9"/>
+      <c r="E38" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F38" s="7"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="D39" s="9"/>
+      <c r="E39" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F39" s="7"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="D40" s="9"/>
+      <c r="E40" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F40" s="7"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="D41" s="9"/>
+      <c r="E41" s="9">
+        <v>1.96</v>
+      </c>
+      <c r="F41" s="7"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="B42" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="C2" s="6" t="s">
-[...23 lines deleted...]
-      <c r="E3" s="7">
+      <c r="C42" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="D42" s="9"/>
+      <c r="E42" s="9">
         <v>1.96</v>
       </c>
-      <c r="F3" s="5"/>
-[...12 lines deleted...]
-      <c r="E4" s="7">
+      <c r="F42" s="7"/>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9">
         <v>1.96</v>
       </c>
-      <c r="F4" s="5"/>
-[...12 lines deleted...]
-      <c r="E5" s="7">
+      <c r="F43" s="7"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9">
         <v>1.96</v>
       </c>
-      <c r="F5" s="5"/>
-[...12 lines deleted...]
-      <c r="E6" s="7">
+      <c r="F44" s="7"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D45" s="9"/>
+      <c r="E45" s="9">
         <v>1.96</v>
       </c>
-      <c r="F6" s="5"/>
-[...12 lines deleted...]
-      <c r="E7" s="7">
+      <c r="F45" s="7"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="D46" s="9"/>
+      <c r="E46" s="9">
         <v>1.96</v>
       </c>
-      <c r="F7" s="5"/>
-[...12 lines deleted...]
-      <c r="E8" s="7">
+      <c r="F46" s="7"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9">
         <v>1.96</v>
       </c>
-      <c r="F8" s="5"/>
-[...12 lines deleted...]
-      <c r="E9" s="7">
+      <c r="F47" s="7"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D48" s="9"/>
+      <c r="E48" s="9">
         <v>1.96</v>
       </c>
-      <c r="F9" s="5"/>
-[...12 lines deleted...]
-      <c r="E10" s="7">
+      <c r="F48" s="7"/>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="D49" s="9"/>
+      <c r="E49" s="9">
         <v>1.96</v>
       </c>
-      <c r="F10" s="5"/>
-[...12 lines deleted...]
-      <c r="E11" s="7">
+      <c r="F49" s="7"/>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="7">
+        <v>6.4</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="D50" s="9"/>
+      <c r="E50" s="9">
         <v>1.96</v>
       </c>
-      <c r="F11" s="5"/>
-[...12 lines deleted...]
-      <c r="E12" s="7">
+      <c r="F50" s="7"/>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="D51" s="9"/>
+      <c r="E51" s="9">
         <v>1.96</v>
       </c>
-      <c r="F12" s="5"/>
-[...12 lines deleted...]
-      <c r="E13" s="7">
+      <c r="F51" s="7"/>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D52" s="9"/>
+      <c r="E52" s="9">
         <v>1.96</v>
       </c>
-      <c r="F13" s="5"/>
-[...12 lines deleted...]
-      <c r="E14" s="7">
+      <c r="F52" s="7"/>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="7">
+        <v>7.3</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D53" s="9"/>
+      <c r="E53" s="9">
         <v>1.96</v>
       </c>
-      <c r="F14" s="5"/>
-[...623 lines deleted...]
-      <c r="F53" s="5"/>
+      <c r="F53" s="7"/>
     </row>
     <row r="54" spans="1:6">
-      <c r="A54" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E54" s="7">
+      <c r="A54" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="9"/>
+      <c r="E54" s="9">
         <f>SUM(E3:E53)</f>
         <v>99.95999999999991</v>
       </c>
-      <c r="F54" s="5" t="s">
-        <v>214</v>
+      <c r="F54" s="7" t="s">
+        <v>339</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BC31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:BC31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>1.3</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>1.4</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>2.1</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>2.2</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>2.3</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>2.4</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>3.1</v>
       </c>
-      <c r="L1" s="6">
+      <c r="L1" s="8">
         <v>3.2</v>
       </c>
-      <c r="M1" s="6">
+      <c r="M1" s="8">
         <v>4.1</v>
       </c>
-      <c r="N1" s="6">
+      <c r="N1" s="8">
         <v>4.2</v>
       </c>
-      <c r="O1" s="6">
+      <c r="O1" s="8">
         <v>5.1</v>
       </c>
-      <c r="P1" s="6">
+      <c r="P1" s="8">
         <v>5.2</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="Q1" s="8">
         <v>5.3</v>
       </c>
-      <c r="R1" s="6">
+      <c r="R1" s="8">
         <v>6.1</v>
       </c>
-      <c r="S1" s="6">
+      <c r="S1" s="8">
         <v>6.2</v>
       </c>
-      <c r="T1" s="6">
+      <c r="T1" s="8">
         <v>6.3</v>
       </c>
-      <c r="U1" s="6">
+      <c r="U1" s="8">
         <v>7.1</v>
       </c>
-      <c r="V1" s="6">
+      <c r="V1" s="8">
         <v>7.2</v>
       </c>
-      <c r="W1" s="6">
+      <c r="W1" s="8">
         <v>7.3</v>
       </c>
-      <c r="X1" s="6">
+      <c r="X1" s="8">
         <v>8.1</v>
       </c>
-      <c r="Y1" s="6">
+      <c r="Y1" s="8">
         <v>8.2</v>
       </c>
-      <c r="Z1" s="6">
+      <c r="Z1" s="8">
         <v>8.3</v>
       </c>
-      <c r="AA1" s="6">
+      <c r="AA1" s="8">
         <v>9.1</v>
       </c>
-      <c r="AB1" s="6">
+      <c r="AB1" s="8">
         <v>9.2</v>
       </c>
-      <c r="AC1" s="6">
+      <c r="AC1" s="8">
         <v>10.1</v>
       </c>
-      <c r="AD1" s="6">
+      <c r="AD1" s="8">
         <v>10.2</v>
       </c>
-      <c r="AE1" s="6">
+      <c r="AE1" s="8">
         <v>10.3</v>
       </c>
-      <c r="AF1" s="6">
+      <c r="AF1" s="8">
         <v>10.4</v>
       </c>
-      <c r="AG1" s="6">
+      <c r="AG1" s="8">
         <v>1.1</v>
       </c>
-      <c r="AH1" s="6">
+      <c r="AH1" s="8">
         <v>1.2</v>
       </c>
-      <c r="AI1" s="6">
+      <c r="AI1" s="8">
         <v>1.3</v>
       </c>
-      <c r="AJ1" s="6">
+      <c r="AJ1" s="8">
         <v>2.1</v>
       </c>
-      <c r="AK1" s="6">
+      <c r="AK1" s="8">
         <v>2.2</v>
       </c>
-      <c r="AL1" s="6">
+      <c r="AL1" s="8">
         <v>2.3</v>
       </c>
-      <c r="AM1" s="6">
+      <c r="AM1" s="8">
         <v>3.1</v>
       </c>
-      <c r="AN1" s="6">
+      <c r="AN1" s="8">
         <v>3.2</v>
       </c>
-      <c r="AO1" s="6">
+      <c r="AO1" s="8">
         <v>3.3</v>
       </c>
-      <c r="AP1" s="6">
+      <c r="AP1" s="8">
         <v>4.1</v>
       </c>
-      <c r="AQ1" s="6">
+      <c r="AQ1" s="8">
         <v>4.2</v>
       </c>
-      <c r="AR1" s="6">
+      <c r="AR1" s="8">
         <v>4.3</v>
       </c>
-      <c r="AS1" s="6">
+      <c r="AS1" s="8">
         <v>5.1</v>
       </c>
-      <c r="AT1" s="6">
+      <c r="AT1" s="8">
         <v>5.2</v>
       </c>
-      <c r="AU1" s="6">
+      <c r="AU1" s="8">
         <v>6.1</v>
       </c>
-      <c r="AV1" s="6">
+      <c r="AV1" s="8">
         <v>6.2</v>
       </c>
-      <c r="AW1" s="6">
+      <c r="AW1" s="8">
         <v>6.3</v>
       </c>
-      <c r="AX1" s="6">
+      <c r="AX1" s="8">
         <v>6.4</v>
       </c>
-      <c r="AY1" s="6">
+      <c r="AY1" s="8">
         <v>7.1</v>
       </c>
-      <c r="AZ1" s="6">
+      <c r="AZ1" s="8">
         <v>7.2</v>
       </c>
-      <c r="BA1" s="6">
+      <c r="BA1" s="8">
         <v>7.3</v>
       </c>
-      <c r="BB1" s="6" t="s">
-[...3 lines deleted...]
-        <v>194</v>
+      <c r="BB1" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="BC1" s="8" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="2" spans="1:55">
-      <c r="A2" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+      <c r="V2" s="7"/>
+      <c r="W2" s="7"/>
+      <c r="X2" s="7"/>
+      <c r="Y2" s="7"/>
+      <c r="Z2" s="7"/>
+      <c r="AA2" s="7"/>
+      <c r="AB2" s="7"/>
+      <c r="AC2" s="7"/>
+      <c r="AD2" s="7"/>
+      <c r="AE2" s="7"/>
+      <c r="AF2" s="7"/>
+      <c r="AG2" s="7"/>
+      <c r="AH2" s="7"/>
+      <c r="AI2" s="7"/>
+      <c r="AJ2" s="7"/>
+      <c r="AK2" s="7"/>
+      <c r="AL2" s="7"/>
+      <c r="AM2" s="7"/>
+      <c r="AN2" s="7"/>
+      <c r="AO2" s="7"/>
+      <c r="AP2" s="7"/>
+      <c r="AQ2" s="7"/>
+      <c r="AR2" s="7"/>
+      <c r="AS2" s="7"/>
+      <c r="AT2" s="7"/>
+      <c r="AU2" s="7"/>
+      <c r="AV2" s="7"/>
+      <c r="AW2" s="7"/>
+      <c r="AX2" s="7"/>
+      <c r="AY2" s="7"/>
+      <c r="AZ2" s="7"/>
+      <c r="BA2" s="7"/>
+      <c r="BB2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:BA2),"")</f>
         <v/>
       </c>
-      <c r="BC2" s="5"/>
+      <c r="BC2" s="7"/>
     </row>
     <row r="3" spans="1:55">
-      <c r="A3" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="7"/>
+      <c r="Z3" s="7"/>
+      <c r="AA3" s="7"/>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AL3" s="7"/>
+      <c r="AM3" s="7"/>
+      <c r="AN3" s="7"/>
+      <c r="AO3" s="7"/>
+      <c r="AP3" s="7"/>
+      <c r="AQ3" s="7"/>
+      <c r="AR3" s="7"/>
+      <c r="AS3" s="7"/>
+      <c r="AT3" s="7"/>
+      <c r="AU3" s="7"/>
+      <c r="AV3" s="7"/>
+      <c r="AW3" s="7"/>
+      <c r="AX3" s="7"/>
+      <c r="AY3" s="7"/>
+      <c r="AZ3" s="7"/>
+      <c r="BA3" s="7"/>
+      <c r="BB3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:BA3),"")</f>
         <v/>
       </c>
-      <c r="BC3" s="5"/>
+      <c r="BC3" s="7"/>
     </row>
     <row r="4" spans="1:55">
-      <c r="A4" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+      <c r="N4" s="7"/>
+      <c r="O4" s="7"/>
+      <c r="P4" s="7"/>
+      <c r="Q4" s="7"/>
+      <c r="R4" s="7"/>
+      <c r="S4" s="7"/>
+      <c r="T4" s="7"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="7"/>
+      <c r="W4" s="7"/>
+      <c r="X4" s="7"/>
+      <c r="Y4" s="7"/>
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="7"/>
+      <c r="AE4" s="7"/>
+      <c r="AF4" s="7"/>
+      <c r="AG4" s="7"/>
+      <c r="AH4" s="7"/>
+      <c r="AI4" s="7"/>
+      <c r="AJ4" s="7"/>
+      <c r="AK4" s="7"/>
+      <c r="AL4" s="7"/>
+      <c r="AM4" s="7"/>
+      <c r="AN4" s="7"/>
+      <c r="AO4" s="7"/>
+      <c r="AP4" s="7"/>
+      <c r="AQ4" s="7"/>
+      <c r="AR4" s="7"/>
+      <c r="AS4" s="7"/>
+      <c r="AT4" s="7"/>
+      <c r="AU4" s="7"/>
+      <c r="AV4" s="7"/>
+      <c r="AW4" s="7"/>
+      <c r="AX4" s="7"/>
+      <c r="AY4" s="7"/>
+      <c r="AZ4" s="7"/>
+      <c r="BA4" s="7"/>
+      <c r="BB4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:BA4),"")</f>
         <v/>
       </c>
-      <c r="BC4" s="5"/>
+      <c r="BC4" s="7"/>
     </row>
     <row r="5" spans="1:55">
-      <c r="A5" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+      <c r="R5" s="7"/>
+      <c r="S5" s="7"/>
+      <c r="T5" s="7"/>
+      <c r="U5" s="7"/>
+      <c r="V5" s="7"/>
+      <c r="W5" s="7"/>
+      <c r="X5" s="7"/>
+      <c r="Y5" s="7"/>
+      <c r="Z5" s="7"/>
+      <c r="AA5" s="7"/>
+      <c r="AB5" s="7"/>
+      <c r="AC5" s="7"/>
+      <c r="AD5" s="7"/>
+      <c r="AE5" s="7"/>
+      <c r="AF5" s="7"/>
+      <c r="AG5" s="7"/>
+      <c r="AH5" s="7"/>
+      <c r="AI5" s="7"/>
+      <c r="AJ5" s="7"/>
+      <c r="AK5" s="7"/>
+      <c r="AL5" s="7"/>
+      <c r="AM5" s="7"/>
+      <c r="AN5" s="7"/>
+      <c r="AO5" s="7"/>
+      <c r="AP5" s="7"/>
+      <c r="AQ5" s="7"/>
+      <c r="AR5" s="7"/>
+      <c r="AS5" s="7"/>
+      <c r="AT5" s="7"/>
+      <c r="AU5" s="7"/>
+      <c r="AV5" s="7"/>
+      <c r="AW5" s="7"/>
+      <c r="AX5" s="7"/>
+      <c r="AY5" s="7"/>
+      <c r="AZ5" s="7"/>
+      <c r="BA5" s="7"/>
+      <c r="BB5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:BA5),"")</f>
         <v/>
       </c>
-      <c r="BC5" s="5"/>
+      <c r="BC5" s="7"/>
     </row>
     <row r="6" spans="1:55">
-      <c r="A6" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="7"/>
+      <c r="Z6" s="7"/>
+      <c r="AA6" s="7"/>
+      <c r="AB6" s="7"/>
+      <c r="AC6" s="7"/>
+      <c r="AD6" s="7"/>
+      <c r="AE6" s="7"/>
+      <c r="AF6" s="7"/>
+      <c r="AG6" s="7"/>
+      <c r="AH6" s="7"/>
+      <c r="AI6" s="7"/>
+      <c r="AJ6" s="7"/>
+      <c r="AK6" s="7"/>
+      <c r="AL6" s="7"/>
+      <c r="AM6" s="7"/>
+      <c r="AN6" s="7"/>
+      <c r="AO6" s="7"/>
+      <c r="AP6" s="7"/>
+      <c r="AQ6" s="7"/>
+      <c r="AR6" s="7"/>
+      <c r="AS6" s="7"/>
+      <c r="AT6" s="7"/>
+      <c r="AU6" s="7"/>
+      <c r="AV6" s="7"/>
+      <c r="AW6" s="7"/>
+      <c r="AX6" s="7"/>
+      <c r="AY6" s="7"/>
+      <c r="AZ6" s="7"/>
+      <c r="BA6" s="7"/>
+      <c r="BB6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:BA6),"")</f>
         <v/>
       </c>
-      <c r="BC6" s="5"/>
+      <c r="BC6" s="7"/>
     </row>
     <row r="7" spans="1:55">
-      <c r="A7" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+      <c r="Z7" s="7"/>
+      <c r="AA7" s="7"/>
+      <c r="AB7" s="7"/>
+      <c r="AC7" s="7"/>
+      <c r="AD7" s="7"/>
+      <c r="AE7" s="7"/>
+      <c r="AF7" s="7"/>
+      <c r="AG7" s="7"/>
+      <c r="AH7" s="7"/>
+      <c r="AI7" s="7"/>
+      <c r="AJ7" s="7"/>
+      <c r="AK7" s="7"/>
+      <c r="AL7" s="7"/>
+      <c r="AM7" s="7"/>
+      <c r="AN7" s="7"/>
+      <c r="AO7" s="7"/>
+      <c r="AP7" s="7"/>
+      <c r="AQ7" s="7"/>
+      <c r="AR7" s="7"/>
+      <c r="AS7" s="7"/>
+      <c r="AT7" s="7"/>
+      <c r="AU7" s="7"/>
+      <c r="AV7" s="7"/>
+      <c r="AW7" s="7"/>
+      <c r="AX7" s="7"/>
+      <c r="AY7" s="7"/>
+      <c r="AZ7" s="7"/>
+      <c r="BA7" s="7"/>
+      <c r="BB7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:BA7),"")</f>
         <v/>
       </c>
-      <c r="BC7" s="5"/>
+      <c r="BC7" s="7"/>
     </row>
     <row r="8" spans="1:55">
-      <c r="A8" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+      <c r="Z8" s="7"/>
+      <c r="AA8" s="7"/>
+      <c r="AB8" s="7"/>
+      <c r="AC8" s="7"/>
+      <c r="AD8" s="7"/>
+      <c r="AE8" s="7"/>
+      <c r="AF8" s="7"/>
+      <c r="AG8" s="7"/>
+      <c r="AH8" s="7"/>
+      <c r="AI8" s="7"/>
+      <c r="AJ8" s="7"/>
+      <c r="AK8" s="7"/>
+      <c r="AL8" s="7"/>
+      <c r="AM8" s="7"/>
+      <c r="AN8" s="7"/>
+      <c r="AO8" s="7"/>
+      <c r="AP8" s="7"/>
+      <c r="AQ8" s="7"/>
+      <c r="AR8" s="7"/>
+      <c r="AS8" s="7"/>
+      <c r="AT8" s="7"/>
+      <c r="AU8" s="7"/>
+      <c r="AV8" s="7"/>
+      <c r="AW8" s="7"/>
+      <c r="AX8" s="7"/>
+      <c r="AY8" s="7"/>
+      <c r="AZ8" s="7"/>
+      <c r="BA8" s="7"/>
+      <c r="BB8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:BA8),"")</f>
         <v/>
       </c>
-      <c r="BC8" s="5"/>
+      <c r="BC8" s="7"/>
     </row>
     <row r="9" spans="1:55">
-      <c r="A9" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
+      <c r="S9" s="7"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="X9" s="7"/>
+      <c r="Y9" s="7"/>
+      <c r="Z9" s="7"/>
+      <c r="AA9" s="7"/>
+      <c r="AB9" s="7"/>
+      <c r="AC9" s="7"/>
+      <c r="AD9" s="7"/>
+      <c r="AE9" s="7"/>
+      <c r="AF9" s="7"/>
+      <c r="AG9" s="7"/>
+      <c r="AH9" s="7"/>
+      <c r="AI9" s="7"/>
+      <c r="AJ9" s="7"/>
+      <c r="AK9" s="7"/>
+      <c r="AL9" s="7"/>
+      <c r="AM9" s="7"/>
+      <c r="AN9" s="7"/>
+      <c r="AO9" s="7"/>
+      <c r="AP9" s="7"/>
+      <c r="AQ9" s="7"/>
+      <c r="AR9" s="7"/>
+      <c r="AS9" s="7"/>
+      <c r="AT9" s="7"/>
+      <c r="AU9" s="7"/>
+      <c r="AV9" s="7"/>
+      <c r="AW9" s="7"/>
+      <c r="AX9" s="7"/>
+      <c r="AY9" s="7"/>
+      <c r="AZ9" s="7"/>
+      <c r="BA9" s="7"/>
+      <c r="BB9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:BA9),"")</f>
         <v/>
       </c>
-      <c r="BC9" s="5"/>
+      <c r="BC9" s="7"/>
     </row>
     <row r="10" spans="1:55">
-      <c r="A10" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7"/>
+      <c r="AD10" s="7"/>
+      <c r="AE10" s="7"/>
+      <c r="AF10" s="7"/>
+      <c r="AG10" s="7"/>
+      <c r="AH10" s="7"/>
+      <c r="AI10" s="7"/>
+      <c r="AJ10" s="7"/>
+      <c r="AK10" s="7"/>
+      <c r="AL10" s="7"/>
+      <c r="AM10" s="7"/>
+      <c r="AN10" s="7"/>
+      <c r="AO10" s="7"/>
+      <c r="AP10" s="7"/>
+      <c r="AQ10" s="7"/>
+      <c r="AR10" s="7"/>
+      <c r="AS10" s="7"/>
+      <c r="AT10" s="7"/>
+      <c r="AU10" s="7"/>
+      <c r="AV10" s="7"/>
+      <c r="AW10" s="7"/>
+      <c r="AX10" s="7"/>
+      <c r="AY10" s="7"/>
+      <c r="AZ10" s="7"/>
+      <c r="BA10" s="7"/>
+      <c r="BB10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:BA10),"")</f>
         <v/>
       </c>
-      <c r="BC10" s="5"/>
+      <c r="BC10" s="7"/>
     </row>
     <row r="11" spans="1:55">
-      <c r="A11" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
+      <c r="S11" s="7"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="X11" s="7"/>
+      <c r="Y11" s="7"/>
+      <c r="Z11" s="7"/>
+      <c r="AA11" s="7"/>
+      <c r="AB11" s="7"/>
+      <c r="AC11" s="7"/>
+      <c r="AD11" s="7"/>
+      <c r="AE11" s="7"/>
+      <c r="AF11" s="7"/>
+      <c r="AG11" s="7"/>
+      <c r="AH11" s="7"/>
+      <c r="AI11" s="7"/>
+      <c r="AJ11" s="7"/>
+      <c r="AK11" s="7"/>
+      <c r="AL11" s="7"/>
+      <c r="AM11" s="7"/>
+      <c r="AN11" s="7"/>
+      <c r="AO11" s="7"/>
+      <c r="AP11" s="7"/>
+      <c r="AQ11" s="7"/>
+      <c r="AR11" s="7"/>
+      <c r="AS11" s="7"/>
+      <c r="AT11" s="7"/>
+      <c r="AU11" s="7"/>
+      <c r="AV11" s="7"/>
+      <c r="AW11" s="7"/>
+      <c r="AX11" s="7"/>
+      <c r="AY11" s="7"/>
+      <c r="AZ11" s="7"/>
+      <c r="BA11" s="7"/>
+      <c r="BB11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:BA11),"")</f>
         <v/>
       </c>
-      <c r="BC11" s="5"/>
+      <c r="BC11" s="7"/>
     </row>
     <row r="12" spans="1:55">
-      <c r="A12" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
+      <c r="S12" s="7"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="X12" s="7"/>
+      <c r="Y12" s="7"/>
+      <c r="Z12" s="7"/>
+      <c r="AA12" s="7"/>
+      <c r="AB12" s="7"/>
+      <c r="AC12" s="7"/>
+      <c r="AD12" s="7"/>
+      <c r="AE12" s="7"/>
+      <c r="AF12" s="7"/>
+      <c r="AG12" s="7"/>
+      <c r="AH12" s="7"/>
+      <c r="AI12" s="7"/>
+      <c r="AJ12" s="7"/>
+      <c r="AK12" s="7"/>
+      <c r="AL12" s="7"/>
+      <c r="AM12" s="7"/>
+      <c r="AN12" s="7"/>
+      <c r="AO12" s="7"/>
+      <c r="AP12" s="7"/>
+      <c r="AQ12" s="7"/>
+      <c r="AR12" s="7"/>
+      <c r="AS12" s="7"/>
+      <c r="AT12" s="7"/>
+      <c r="AU12" s="7"/>
+      <c r="AV12" s="7"/>
+      <c r="AW12" s="7"/>
+      <c r="AX12" s="7"/>
+      <c r="AY12" s="7"/>
+      <c r="AZ12" s="7"/>
+      <c r="BA12" s="7"/>
+      <c r="BB12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:BA12),"")</f>
         <v/>
       </c>
-      <c r="BC12" s="5"/>
+      <c r="BC12" s="7"/>
     </row>
     <row r="13" spans="1:55">
-      <c r="A13" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
+      <c r="S13" s="7"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="X13" s="7"/>
+      <c r="Y13" s="7"/>
+      <c r="Z13" s="7"/>
+      <c r="AA13" s="7"/>
+      <c r="AB13" s="7"/>
+      <c r="AC13" s="7"/>
+      <c r="AD13" s="7"/>
+      <c r="AE13" s="7"/>
+      <c r="AF13" s="7"/>
+      <c r="AG13" s="7"/>
+      <c r="AH13" s="7"/>
+      <c r="AI13" s="7"/>
+      <c r="AJ13" s="7"/>
+      <c r="AK13" s="7"/>
+      <c r="AL13" s="7"/>
+      <c r="AM13" s="7"/>
+      <c r="AN13" s="7"/>
+      <c r="AO13" s="7"/>
+      <c r="AP13" s="7"/>
+      <c r="AQ13" s="7"/>
+      <c r="AR13" s="7"/>
+      <c r="AS13" s="7"/>
+      <c r="AT13" s="7"/>
+      <c r="AU13" s="7"/>
+      <c r="AV13" s="7"/>
+      <c r="AW13" s="7"/>
+      <c r="AX13" s="7"/>
+      <c r="AY13" s="7"/>
+      <c r="AZ13" s="7"/>
+      <c r="BA13" s="7"/>
+      <c r="BB13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:BA13),"")</f>
         <v/>
       </c>
-      <c r="BC13" s="5"/>
+      <c r="BC13" s="7"/>
     </row>
     <row r="14" spans="1:55">
-      <c r="A14" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+      <c r="X14" s="7"/>
+      <c r="Y14" s="7"/>
+      <c r="Z14" s="7"/>
+      <c r="AA14" s="7"/>
+      <c r="AB14" s="7"/>
+      <c r="AC14" s="7"/>
+      <c r="AD14" s="7"/>
+      <c r="AE14" s="7"/>
+      <c r="AF14" s="7"/>
+      <c r="AG14" s="7"/>
+      <c r="AH14" s="7"/>
+      <c r="AI14" s="7"/>
+      <c r="AJ14" s="7"/>
+      <c r="AK14" s="7"/>
+      <c r="AL14" s="7"/>
+      <c r="AM14" s="7"/>
+      <c r="AN14" s="7"/>
+      <c r="AO14" s="7"/>
+      <c r="AP14" s="7"/>
+      <c r="AQ14" s="7"/>
+      <c r="AR14" s="7"/>
+      <c r="AS14" s="7"/>
+      <c r="AT14" s="7"/>
+      <c r="AU14" s="7"/>
+      <c r="AV14" s="7"/>
+      <c r="AW14" s="7"/>
+      <c r="AX14" s="7"/>
+      <c r="AY14" s="7"/>
+      <c r="AZ14" s="7"/>
+      <c r="BA14" s="7"/>
+      <c r="BB14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:BA14),"")</f>
         <v/>
       </c>
-      <c r="BC14" s="5"/>
+      <c r="BC14" s="7"/>
     </row>
     <row r="15" spans="1:55">
-      <c r="A15" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="7"/>
+      <c r="AB15" s="7"/>
+      <c r="AC15" s="7"/>
+      <c r="AD15" s="7"/>
+      <c r="AE15" s="7"/>
+      <c r="AF15" s="7"/>
+      <c r="AG15" s="7"/>
+      <c r="AH15" s="7"/>
+      <c r="AI15" s="7"/>
+      <c r="AJ15" s="7"/>
+      <c r="AK15" s="7"/>
+      <c r="AL15" s="7"/>
+      <c r="AM15" s="7"/>
+      <c r="AN15" s="7"/>
+      <c r="AO15" s="7"/>
+      <c r="AP15" s="7"/>
+      <c r="AQ15" s="7"/>
+      <c r="AR15" s="7"/>
+      <c r="AS15" s="7"/>
+      <c r="AT15" s="7"/>
+      <c r="AU15" s="7"/>
+      <c r="AV15" s="7"/>
+      <c r="AW15" s="7"/>
+      <c r="AX15" s="7"/>
+      <c r="AY15" s="7"/>
+      <c r="AZ15" s="7"/>
+      <c r="BA15" s="7"/>
+      <c r="BB15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:BA15),"")</f>
         <v/>
       </c>
-      <c r="BC15" s="5"/>
+      <c r="BC15" s="7"/>
     </row>
     <row r="16" spans="1:55">
-      <c r="A16" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="7"/>
+      <c r="S16" s="7"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="7"/>
+      <c r="AA16" s="7"/>
+      <c r="AB16" s="7"/>
+      <c r="AC16" s="7"/>
+      <c r="AD16" s="7"/>
+      <c r="AE16" s="7"/>
+      <c r="AF16" s="7"/>
+      <c r="AG16" s="7"/>
+      <c r="AH16" s="7"/>
+      <c r="AI16" s="7"/>
+      <c r="AJ16" s="7"/>
+      <c r="AK16" s="7"/>
+      <c r="AL16" s="7"/>
+      <c r="AM16" s="7"/>
+      <c r="AN16" s="7"/>
+      <c r="AO16" s="7"/>
+      <c r="AP16" s="7"/>
+      <c r="AQ16" s="7"/>
+      <c r="AR16" s="7"/>
+      <c r="AS16" s="7"/>
+      <c r="AT16" s="7"/>
+      <c r="AU16" s="7"/>
+      <c r="AV16" s="7"/>
+      <c r="AW16" s="7"/>
+      <c r="AX16" s="7"/>
+      <c r="AY16" s="7"/>
+      <c r="AZ16" s="7"/>
+      <c r="BA16" s="7"/>
+      <c r="BB16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:BA16),"")</f>
         <v/>
       </c>
-      <c r="BC16" s="5"/>
+      <c r="BC16" s="7"/>
     </row>
     <row r="17" spans="1:55">
-      <c r="A17" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="7"/>
+      <c r="S17" s="7"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="X17" s="7"/>
+      <c r="Y17" s="7"/>
+      <c r="Z17" s="7"/>
+      <c r="AA17" s="7"/>
+      <c r="AB17" s="7"/>
+      <c r="AC17" s="7"/>
+      <c r="AD17" s="7"/>
+      <c r="AE17" s="7"/>
+      <c r="AF17" s="7"/>
+      <c r="AG17" s="7"/>
+      <c r="AH17" s="7"/>
+      <c r="AI17" s="7"/>
+      <c r="AJ17" s="7"/>
+      <c r="AK17" s="7"/>
+      <c r="AL17" s="7"/>
+      <c r="AM17" s="7"/>
+      <c r="AN17" s="7"/>
+      <c r="AO17" s="7"/>
+      <c r="AP17" s="7"/>
+      <c r="AQ17" s="7"/>
+      <c r="AR17" s="7"/>
+      <c r="AS17" s="7"/>
+      <c r="AT17" s="7"/>
+      <c r="AU17" s="7"/>
+      <c r="AV17" s="7"/>
+      <c r="AW17" s="7"/>
+      <c r="AX17" s="7"/>
+      <c r="AY17" s="7"/>
+      <c r="AZ17" s="7"/>
+      <c r="BA17" s="7"/>
+      <c r="BB17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:BA17),"")</f>
         <v/>
       </c>
-      <c r="BC17" s="5"/>
+      <c r="BC17" s="7"/>
     </row>
     <row r="18" spans="1:55">
-      <c r="A18" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+      <c r="AF18" s="7"/>
+      <c r="AG18" s="7"/>
+      <c r="AH18" s="7"/>
+      <c r="AI18" s="7"/>
+      <c r="AJ18" s="7"/>
+      <c r="AK18" s="7"/>
+      <c r="AL18" s="7"/>
+      <c r="AM18" s="7"/>
+      <c r="AN18" s="7"/>
+      <c r="AO18" s="7"/>
+      <c r="AP18" s="7"/>
+      <c r="AQ18" s="7"/>
+      <c r="AR18" s="7"/>
+      <c r="AS18" s="7"/>
+      <c r="AT18" s="7"/>
+      <c r="AU18" s="7"/>
+      <c r="AV18" s="7"/>
+      <c r="AW18" s="7"/>
+      <c r="AX18" s="7"/>
+      <c r="AY18" s="7"/>
+      <c r="AZ18" s="7"/>
+      <c r="BA18" s="7"/>
+      <c r="BB18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:BA18),"")</f>
         <v/>
       </c>
-      <c r="BC18" s="5"/>
+      <c r="BC18" s="7"/>
     </row>
     <row r="19" spans="1:55">
-      <c r="A19" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
+      <c r="AF19" s="7"/>
+      <c r="AG19" s="7"/>
+      <c r="AH19" s="7"/>
+      <c r="AI19" s="7"/>
+      <c r="AJ19" s="7"/>
+      <c r="AK19" s="7"/>
+      <c r="AL19" s="7"/>
+      <c r="AM19" s="7"/>
+      <c r="AN19" s="7"/>
+      <c r="AO19" s="7"/>
+      <c r="AP19" s="7"/>
+      <c r="AQ19" s="7"/>
+      <c r="AR19" s="7"/>
+      <c r="AS19" s="7"/>
+      <c r="AT19" s="7"/>
+      <c r="AU19" s="7"/>
+      <c r="AV19" s="7"/>
+      <c r="AW19" s="7"/>
+      <c r="AX19" s="7"/>
+      <c r="AY19" s="7"/>
+      <c r="AZ19" s="7"/>
+      <c r="BA19" s="7"/>
+      <c r="BB19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:BA19),"")</f>
         <v/>
       </c>
-      <c r="BC19" s="5"/>
+      <c r="BC19" s="7"/>
     </row>
     <row r="20" spans="1:55">
-      <c r="A20" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+      <c r="AF20" s="7"/>
+      <c r="AG20" s="7"/>
+      <c r="AH20" s="7"/>
+      <c r="AI20" s="7"/>
+      <c r="AJ20" s="7"/>
+      <c r="AK20" s="7"/>
+      <c r="AL20" s="7"/>
+      <c r="AM20" s="7"/>
+      <c r="AN20" s="7"/>
+      <c r="AO20" s="7"/>
+      <c r="AP20" s="7"/>
+      <c r="AQ20" s="7"/>
+      <c r="AR20" s="7"/>
+      <c r="AS20" s="7"/>
+      <c r="AT20" s="7"/>
+      <c r="AU20" s="7"/>
+      <c r="AV20" s="7"/>
+      <c r="AW20" s="7"/>
+      <c r="AX20" s="7"/>
+      <c r="AY20" s="7"/>
+      <c r="AZ20" s="7"/>
+      <c r="BA20" s="7"/>
+      <c r="BB20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:BA20),"")</f>
         <v/>
       </c>
-      <c r="BC20" s="5"/>
+      <c r="BC20" s="7"/>
     </row>
     <row r="21" spans="1:55">
-      <c r="A21" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+      <c r="AF21" s="7"/>
+      <c r="AG21" s="7"/>
+      <c r="AH21" s="7"/>
+      <c r="AI21" s="7"/>
+      <c r="AJ21" s="7"/>
+      <c r="AK21" s="7"/>
+      <c r="AL21" s="7"/>
+      <c r="AM21" s="7"/>
+      <c r="AN21" s="7"/>
+      <c r="AO21" s="7"/>
+      <c r="AP21" s="7"/>
+      <c r="AQ21" s="7"/>
+      <c r="AR21" s="7"/>
+      <c r="AS21" s="7"/>
+      <c r="AT21" s="7"/>
+      <c r="AU21" s="7"/>
+      <c r="AV21" s="7"/>
+      <c r="AW21" s="7"/>
+      <c r="AX21" s="7"/>
+      <c r="AY21" s="7"/>
+      <c r="AZ21" s="7"/>
+      <c r="BA21" s="7"/>
+      <c r="BB21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:BA21),"")</f>
         <v/>
       </c>
-      <c r="BC21" s="5"/>
+      <c r="BC21" s="7"/>
     </row>
     <row r="22" spans="1:55">
-      <c r="A22" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
+      <c r="AF22" s="7"/>
+      <c r="AG22" s="7"/>
+      <c r="AH22" s="7"/>
+      <c r="AI22" s="7"/>
+      <c r="AJ22" s="7"/>
+      <c r="AK22" s="7"/>
+      <c r="AL22" s="7"/>
+      <c r="AM22" s="7"/>
+      <c r="AN22" s="7"/>
+      <c r="AO22" s="7"/>
+      <c r="AP22" s="7"/>
+      <c r="AQ22" s="7"/>
+      <c r="AR22" s="7"/>
+      <c r="AS22" s="7"/>
+      <c r="AT22" s="7"/>
+      <c r="AU22" s="7"/>
+      <c r="AV22" s="7"/>
+      <c r="AW22" s="7"/>
+      <c r="AX22" s="7"/>
+      <c r="AY22" s="7"/>
+      <c r="AZ22" s="7"/>
+      <c r="BA22" s="7"/>
+      <c r="BB22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:BA22),"")</f>
         <v/>
       </c>
-      <c r="BC22" s="5"/>
+      <c r="BC22" s="7"/>
     </row>
     <row r="23" spans="1:55">
-      <c r="A23" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+      <c r="AF23" s="7"/>
+      <c r="AG23" s="7"/>
+      <c r="AH23" s="7"/>
+      <c r="AI23" s="7"/>
+      <c r="AJ23" s="7"/>
+      <c r="AK23" s="7"/>
+      <c r="AL23" s="7"/>
+      <c r="AM23" s="7"/>
+      <c r="AN23" s="7"/>
+      <c r="AO23" s="7"/>
+      <c r="AP23" s="7"/>
+      <c r="AQ23" s="7"/>
+      <c r="AR23" s="7"/>
+      <c r="AS23" s="7"/>
+      <c r="AT23" s="7"/>
+      <c r="AU23" s="7"/>
+      <c r="AV23" s="7"/>
+      <c r="AW23" s="7"/>
+      <c r="AX23" s="7"/>
+      <c r="AY23" s="7"/>
+      <c r="AZ23" s="7"/>
+      <c r="BA23" s="7"/>
+      <c r="BB23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:BA23),"")</f>
         <v/>
       </c>
-      <c r="BC23" s="5"/>
+      <c r="BC23" s="7"/>
     </row>
     <row r="24" spans="1:55">
-      <c r="A24" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+      <c r="AF24" s="7"/>
+      <c r="AG24" s="7"/>
+      <c r="AH24" s="7"/>
+      <c r="AI24" s="7"/>
+      <c r="AJ24" s="7"/>
+      <c r="AK24" s="7"/>
+      <c r="AL24" s="7"/>
+      <c r="AM24" s="7"/>
+      <c r="AN24" s="7"/>
+      <c r="AO24" s="7"/>
+      <c r="AP24" s="7"/>
+      <c r="AQ24" s="7"/>
+      <c r="AR24" s="7"/>
+      <c r="AS24" s="7"/>
+      <c r="AT24" s="7"/>
+      <c r="AU24" s="7"/>
+      <c r="AV24" s="7"/>
+      <c r="AW24" s="7"/>
+      <c r="AX24" s="7"/>
+      <c r="AY24" s="7"/>
+      <c r="AZ24" s="7"/>
+      <c r="BA24" s="7"/>
+      <c r="BB24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:BA24),"")</f>
         <v/>
       </c>
-      <c r="BC24" s="5"/>
+      <c r="BC24" s="7"/>
     </row>
     <row r="25" spans="1:55">
-      <c r="A25" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
+      <c r="AF25" s="7"/>
+      <c r="AG25" s="7"/>
+      <c r="AH25" s="7"/>
+      <c r="AI25" s="7"/>
+      <c r="AJ25" s="7"/>
+      <c r="AK25" s="7"/>
+      <c r="AL25" s="7"/>
+      <c r="AM25" s="7"/>
+      <c r="AN25" s="7"/>
+      <c r="AO25" s="7"/>
+      <c r="AP25" s="7"/>
+      <c r="AQ25" s="7"/>
+      <c r="AR25" s="7"/>
+      <c r="AS25" s="7"/>
+      <c r="AT25" s="7"/>
+      <c r="AU25" s="7"/>
+      <c r="AV25" s="7"/>
+      <c r="AW25" s="7"/>
+      <c r="AX25" s="7"/>
+      <c r="AY25" s="7"/>
+      <c r="AZ25" s="7"/>
+      <c r="BA25" s="7"/>
+      <c r="BB25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:BA25),"")</f>
         <v/>
       </c>
-      <c r="BC25" s="5"/>
+      <c r="BC25" s="7"/>
     </row>
     <row r="26" spans="1:55">
-      <c r="A26" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+      <c r="AF26" s="7"/>
+      <c r="AG26" s="7"/>
+      <c r="AH26" s="7"/>
+      <c r="AI26" s="7"/>
+      <c r="AJ26" s="7"/>
+      <c r="AK26" s="7"/>
+      <c r="AL26" s="7"/>
+      <c r="AM26" s="7"/>
+      <c r="AN26" s="7"/>
+      <c r="AO26" s="7"/>
+      <c r="AP26" s="7"/>
+      <c r="AQ26" s="7"/>
+      <c r="AR26" s="7"/>
+      <c r="AS26" s="7"/>
+      <c r="AT26" s="7"/>
+      <c r="AU26" s="7"/>
+      <c r="AV26" s="7"/>
+      <c r="AW26" s="7"/>
+      <c r="AX26" s="7"/>
+      <c r="AY26" s="7"/>
+      <c r="AZ26" s="7"/>
+      <c r="BA26" s="7"/>
+      <c r="BB26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:BA26),"")</f>
         <v/>
       </c>
-      <c r="BC26" s="5"/>
+      <c r="BC26" s="7"/>
     </row>
     <row r="27" spans="1:55">
-      <c r="A27" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+      <c r="AF27" s="7"/>
+      <c r="AG27" s="7"/>
+      <c r="AH27" s="7"/>
+      <c r="AI27" s="7"/>
+      <c r="AJ27" s="7"/>
+      <c r="AK27" s="7"/>
+      <c r="AL27" s="7"/>
+      <c r="AM27" s="7"/>
+      <c r="AN27" s="7"/>
+      <c r="AO27" s="7"/>
+      <c r="AP27" s="7"/>
+      <c r="AQ27" s="7"/>
+      <c r="AR27" s="7"/>
+      <c r="AS27" s="7"/>
+      <c r="AT27" s="7"/>
+      <c r="AU27" s="7"/>
+      <c r="AV27" s="7"/>
+      <c r="AW27" s="7"/>
+      <c r="AX27" s="7"/>
+      <c r="AY27" s="7"/>
+      <c r="AZ27" s="7"/>
+      <c r="BA27" s="7"/>
+      <c r="BB27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:BA27),"")</f>
         <v/>
       </c>
-      <c r="BC27" s="5"/>
+      <c r="BC27" s="7"/>
     </row>
     <row r="28" spans="1:55">
-      <c r="A28" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
+      <c r="AF28" s="7"/>
+      <c r="AG28" s="7"/>
+      <c r="AH28" s="7"/>
+      <c r="AI28" s="7"/>
+      <c r="AJ28" s="7"/>
+      <c r="AK28" s="7"/>
+      <c r="AL28" s="7"/>
+      <c r="AM28" s="7"/>
+      <c r="AN28" s="7"/>
+      <c r="AO28" s="7"/>
+      <c r="AP28" s="7"/>
+      <c r="AQ28" s="7"/>
+      <c r="AR28" s="7"/>
+      <c r="AS28" s="7"/>
+      <c r="AT28" s="7"/>
+      <c r="AU28" s="7"/>
+      <c r="AV28" s="7"/>
+      <c r="AW28" s="7"/>
+      <c r="AX28" s="7"/>
+      <c r="AY28" s="7"/>
+      <c r="AZ28" s="7"/>
+      <c r="BA28" s="7"/>
+      <c r="BB28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:BA28),"")</f>
         <v/>
       </c>
-      <c r="BC28" s="5"/>
+      <c r="BC28" s="7"/>
     </row>
     <row r="29" spans="1:55">
-      <c r="A29" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+      <c r="AF29" s="7"/>
+      <c r="AG29" s="7"/>
+      <c r="AH29" s="7"/>
+      <c r="AI29" s="7"/>
+      <c r="AJ29" s="7"/>
+      <c r="AK29" s="7"/>
+      <c r="AL29" s="7"/>
+      <c r="AM29" s="7"/>
+      <c r="AN29" s="7"/>
+      <c r="AO29" s="7"/>
+      <c r="AP29" s="7"/>
+      <c r="AQ29" s="7"/>
+      <c r="AR29" s="7"/>
+      <c r="AS29" s="7"/>
+      <c r="AT29" s="7"/>
+      <c r="AU29" s="7"/>
+      <c r="AV29" s="7"/>
+      <c r="AW29" s="7"/>
+      <c r="AX29" s="7"/>
+      <c r="AY29" s="7"/>
+      <c r="AZ29" s="7"/>
+      <c r="BA29" s="7"/>
+      <c r="BB29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:BA29),"")</f>
         <v/>
       </c>
-      <c r="BC29" s="5"/>
+      <c r="BC29" s="7"/>
     </row>
     <row r="30" spans="1:55">
-      <c r="A30" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+      <c r="AF30" s="7"/>
+      <c r="AG30" s="7"/>
+      <c r="AH30" s="7"/>
+      <c r="AI30" s="7"/>
+      <c r="AJ30" s="7"/>
+      <c r="AK30" s="7"/>
+      <c r="AL30" s="7"/>
+      <c r="AM30" s="7"/>
+      <c r="AN30" s="7"/>
+      <c r="AO30" s="7"/>
+      <c r="AP30" s="7"/>
+      <c r="AQ30" s="7"/>
+      <c r="AR30" s="7"/>
+      <c r="AS30" s="7"/>
+      <c r="AT30" s="7"/>
+      <c r="AU30" s="7"/>
+      <c r="AV30" s="7"/>
+      <c r="AW30" s="7"/>
+      <c r="AX30" s="7"/>
+      <c r="AY30" s="7"/>
+      <c r="AZ30" s="7"/>
+      <c r="BA30" s="7"/>
+      <c r="BB30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:BA30),"")</f>
         <v/>
       </c>
-      <c r="BC30" s="5"/>
+      <c r="BC30" s="7"/>
     </row>
     <row r="31" spans="1:55">
-      <c r="A31" s="5" t="s">
-[...54 lines deleted...]
-      <c r="BB31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
+      <c r="AF31" s="7"/>
+      <c r="AG31" s="7"/>
+      <c r="AH31" s="7"/>
+      <c r="AI31" s="7"/>
+      <c r="AJ31" s="7"/>
+      <c r="AK31" s="7"/>
+      <c r="AL31" s="7"/>
+      <c r="AM31" s="7"/>
+      <c r="AN31" s="7"/>
+      <c r="AO31" s="7"/>
+      <c r="AP31" s="7"/>
+      <c r="AQ31" s="7"/>
+      <c r="AR31" s="7"/>
+      <c r="AS31" s="7"/>
+      <c r="AT31" s="7"/>
+      <c r="AU31" s="7"/>
+      <c r="AV31" s="7"/>
+      <c r="AW31" s="7"/>
+      <c r="AX31" s="7"/>
+      <c r="AY31" s="7"/>
+      <c r="AZ31" s="7"/>
+      <c r="BA31" s="7"/>
+      <c r="BB31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:BA31),"")</f>
         <v/>
       </c>
-      <c r="BC31" s="5"/>
+      <c r="BC31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="1530">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -9060,2437 +9629,3163 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="BA31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="A2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H3" s="5"/>
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H4" s="5"/>
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="5" t="s">
+      <c r="A5" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="D5" s="5"/>
-[...3 lines deleted...]
-      <c r="H5" s="5"/>
+      <c r="B5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H6" s="5"/>
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H7" s="5"/>
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H8" s="5"/>
+      <c r="A8" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H9" s="5"/>
+      <c r="A9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H10" s="5"/>
+      <c r="A10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H11" s="5"/>
+      <c r="A11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H12" s="5"/>
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H13" s="5"/>
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H14" s="5"/>
+      <c r="A14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="5" t="s">
+      <c r="A15" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="D15" s="5"/>
-[...3 lines deleted...]
-      <c r="H15" s="5"/>
+      <c r="B15" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H16" s="5"/>
+      <c r="A16" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H17" s="5"/>
+      <c r="A17" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H18" s="5"/>
+      <c r="A18" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7">
+        <v>1.4</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="7">
+        <v>2.4</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="7">
+        <v>5.3</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="7">
+        <v>7.3</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" s="7">
+        <v>8.1</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="7">
+        <v>8.2</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="7">
+        <v>8.3</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="7">
+        <v>9.1</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27" s="7">
+        <v>9.2</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="7">
+        <v>10.1</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="7">
+        <v>10.2</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="7">
+        <v>10.3</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7">
+        <v>10.4</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B32" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34" s="7">
+        <v>1.3</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B35" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B36" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37" s="7">
+        <v>2.3</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B38" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B40" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C41" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="D1" s="6" t="s">
-[...8 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="D41" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B42" s="7">
+        <v>4.2</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B43" s="7">
+        <v>4.3</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B44" s="7">
+        <v>5.1</v>
+      </c>
+      <c r="C44" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...2 lines deleted...]
-      <c r="I1" s="6" t="s">
+      <c r="D44" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45" s="7">
+        <v>5.2</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46" s="7">
+        <v>6.1</v>
+      </c>
+      <c r="C46" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="J1" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K1" s="6" t="s">
+      <c r="D46" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="7">
+        <v>6.2</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48" s="7">
+        <v>6.3</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B49" s="7">
+        <v>6.4</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="9">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="7">
+        <v>7.1</v>
+      </c>
+      <c r="C50" s="7" t="s">
         <v>77</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D50" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="9">
         <v>1.96</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...20 lines deleted...]
-      <c r="K3" s="7">
+    <row r="51" spans="1:11">
+      <c r="A51" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B51" s="7">
+        <v>7.2</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
+      <c r="K51" s="9">
         <v>1.96</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
-[...159 lines deleted...]
-      <c r="D10" s="5" t="s">
+    <row r="52" spans="1:11">
+      <c r="A52" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B52" s="7">
+        <v>7.3</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="E10" s="5"/>
-[...1057 lines deleted...]
-      <c r="K52" s="7">
+      <c r="I52" s="7"/>
+      <c r="J52" s="7"/>
+      <c r="K52" s="9">
         <v>1.96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>136</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="5">
+      <c r="A2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="5">
+      <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C3" s="7">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="D3" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="5">
+      <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="5">
+      <c r="A5" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C5" s="7">
         <v>1</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="5">
+      <c r="A6" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C6" s="7">
         <v>2</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C7" s="7">
         <v>3</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="5">
+      <c r="A8" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C8" s="7">
         <v>1</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="5">
+      <c r="A9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C9" s="7">
         <v>2</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>145</v>
       </c>
-      <c r="E9" s="5"/>
-[...12 lines deleted...]
-      <c r="C10" s="5">
+      <c r="C10" s="7">
         <v>3</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C11" s="7">
         <v>1</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="5">
+      <c r="A12" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C12" s="7">
         <v>1</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="5">
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C13" s="7">
         <v>2</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="D13" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="5">
+      <c r="A14" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C14" s="7">
         <v>3</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="D14" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="5">
+      <c r="A15" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C15" s="7">
         <v>4</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="D15" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="5">
+      <c r="A16" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C16" s="7">
         <v>1</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="D16" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C17" s="5">
+      <c r="A17" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C17" s="7">
         <v>2</v>
       </c>
-      <c r="D17" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="D17" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C18" s="5">
+      <c r="A18" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C18" s="7">
         <v>3</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I18" s="5"/>
+      <c r="D18" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="5">
+      <c r="A19" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C19" s="7">
         <v>4</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="D19" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="5">
+      <c r="A20" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C20" s="7">
         <v>5</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="D20" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="5">
+      <c r="A21" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C21" s="7">
         <v>1</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="D21" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C22" s="5">
+      <c r="A22" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C22" s="7">
         <v>2</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="D22" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="5">
+      <c r="A23" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C23" s="7">
         <v>3</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I23" s="5"/>
+      <c r="D23" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C24" s="5">
+      <c r="A24" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="C24" s="7">
         <v>1</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I24" s="5"/>
+      <c r="D24" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>165</v>
+      <c r="A2" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...6 lines deleted...]
-        <v>168</v>
+      <c r="B3" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...6 lines deleted...]
-        <v>171</v>
+      <c r="B4" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>179</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...6 lines deleted...]
-        <v>174</v>
+      <c r="B5" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>177</v>
+      <c r="B6" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>181</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>267</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>281</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>182</v>
+        <v>282</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>