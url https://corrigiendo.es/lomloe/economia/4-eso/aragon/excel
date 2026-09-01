--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:20</t>
+    <t>01/09/2026 13:24</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Economía Social en 4º ESO, aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Economía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí. No hay diferencias con la base estatal.</t>
   </si>