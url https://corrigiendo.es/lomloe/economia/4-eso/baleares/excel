--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Economía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:23</t>
+    <t>03/07/2026 18:18</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -769,93 +769,96 @@
   <si>
     <t>Relacions que impulsen: habilitats socials clau per a l'emprenedor d'èxit</t>
   </si>
   <si>
     <t>Gestió d'emocions. Estratègies de gestió de la incertesa i presa de decisions en contexts canviants</t>
   </si>
   <si>
     <t>L'error i la validació com a oportunitats per aprendre</t>
   </si>
   <si>
     <t>Impacte del comerç sobre el benestar i les desigualtats: polítiques comercials, avantatge absolut i relatiu, benestar i desigualtats a les Illes Balears</t>
   </si>
   <si>
     <t>L'entorn econòmic-empresarial. Els agents econòmics i el flux circular de la renda. El funcionament dels mercats. El mercat i les oportunitats de negoci: anàlisi de l'entorn general o macroentorn; anàlisi de l'entorn específic o microentorn. El sistema financer. L'empresa i la seva responsabilitat social. La decisió empresarial i la innovació com a font de transformació social</t>
   </si>
   <si>
     <t>El funcionament dels mercats. Mercat de béns i serveis i mercat de factors de producció</t>
   </si>
   <si>
     <t>Demanda, oferta i equilibri. La regulació de preus</t>
   </si>
   <si>
     <t>La responsabilitat social de l'empresa. Concepte de Responsabilitat Social Corporativa i compromís amb la innovació, sostenibilitat i el benestar social</t>
   </si>
   <si>
-    <t>L'entorn social, cultural i ambiental des d'una perspectiva econòmica. L'economia col·laborativa. La petjada ecològica i l'economia circular. L'economia social i solidària. Els Objectius de</t>
-[...2 lines deleted...]
-    <t>Desenvolupament Sostenible (ODS) i el desenvolupament local. Sectors productius i gèneres de l'entorn cultural i artístic. Agents que donen suport a la creació de projectes culturals emprenedors</t>
+    <t>L'entorn social, cultural i ambiental des d'una perspectiva econòmica. L'economia col·laborativa. La petjada ecològica i l'economia circular. L'economia social i solidària. Els Objectius de Desenvolupament Sostenible (ODS) i el desenvolupament local. Sectors productius i gèneres de l'entorn cultural i artístic. Agents que donen suport a la creació de projectes culturals emprenedors</t>
   </si>
   <si>
     <t>L'economia col·laborativa i disseny de projectes que maximitzin l'ús compartit de recursos</t>
   </si>
   <si>
     <t>Impactes positius sobre la sostenibilitat i la reducció de costs</t>
   </si>
   <si>
     <t>Els agents que ofereixen suport per a la creació i desenvolupament de projectes culturals</t>
   </si>
   <si>
     <t>Les institucions públiques, les fundacions, les organitzacions no governamentals i les incubadores de projectes</t>
   </si>
   <si>
     <t>Estratègies d'exploració de l'entorn. Cerca i gestió de la informació. Mètodes d'anàlisi de la competència</t>
   </si>
   <si>
+    <t>La visió emprenedora. Característiques de la visió emprenedora. Definició i trets clau d'una mentalitat emprenedora. Iniciativa, creativitat i capacitat d'assumir riscs</t>
+  </si>
+  <si>
     <t>Missió, visió i valors de l'empresa o entitat. L'organització i gestió de les entitats emprenedores</t>
   </si>
   <si>
     <t>Funcions de l'empresa</t>
   </si>
   <si>
     <t>La influència del lideratge i la cultura organitzativa en l'èxit de les empreses emprenedores</t>
   </si>
   <si>
     <t>La gestió del talent i la creació d'un entorn d'innovació</t>
   </si>
   <si>
     <t>Els equips en les empreses i organitzacions. Estratègies àgils de treball en equip. Formació i funcionament d'equips de treball</t>
   </si>
   <si>
     <t>Estratègies àgils per al treball en equip. Introducció a les metodologies àgils Scrum i</t>
   </si>
   <si>
     <t>Avaluació del rendiment d'equips. Mètodes per mesurar l'eficàcia dels equips, incloent l'anàlisi de resultats, retroacció continua i tècniques per a la millora contínua del rendiment col·lectiu</t>
   </si>
   <si>
     <t>Les finances personals i del projecte emprenedor: control i gestió dels diners. Fonts i control d'ingressos i despeses. Recursos financers a curt i llarg termini i la seva relació amb el benestar financer. L'endeutament. Fonts de finançament i captació de recursos financers. La gestió del risc financer i les assegurances</t>
+  </si>
+  <si>
+    <t>El repte o desafiament com a objectiu. Identificació i definició del repte emprenedor. Detecció d'un problema o oportunitat que l'empresa vol resoldre o aprofitar</t>
   </si>
   <si>
     <t>Transformació del desafiament en objectius clars i mesurables. Convertir el desafiament en metes concretes amb indicadors clau de rendiment</t>
   </si>
   <si>
     <t>Planificació, gestió i execució d'un projecte emprenedor. Del repte al prototip</t>
   </si>
   <si>
     <t>Adaptació del pla durant l'execució per a una gestió flexible. Ajustar el pla segons canvis en l'entorn o el desenvolupament del projecte</t>
   </si>
   <si>
     <t>Desenvolupament àgil de producte</t>
   </si>
   <si>
     <t>L'adaptació ràpida als canvis del mercat i dels usuaris. Modificació del producte en funció de les necessitats canviants del mercat</t>
   </si>
   <si>
     <t>Tècniques i eines de prototipatge ràpid</t>
   </si>
   <si>
     <t>El prototip com a eina d'experimentació i validació. Utilització del prototip per provar funcionalitats i recollir dades reals</t>
   </si>
   <si>
     <t>Presentació i introducció del prototip en l'entorn. Estratègies de difusió</t>
   </si>
@@ -1708,51 +1711,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1788,916 +1791,916 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F45"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>2.38</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>2.38</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>2.38</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>2.38</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>2.38</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>2.38</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>2.38</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>2.38</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>2.38</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>2.38</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>2.38</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>2.38</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>2.38</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>2.38</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>2.38</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>2.38</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>2.38</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>2.38</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>2.38</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>2.38</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>2.38</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>1.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>2.38</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>1.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>2.38</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>1.3</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>2.38</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>2.1</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>2.38</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>2.2</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>2.38</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>2.3</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>2.38</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>3.1</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>2.38</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>3.2</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>2.38</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>3.3</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>2.38</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>4.1</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>2.38</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>4.2</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>2.38</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>4.3</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>2.38</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>5.1</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <v>2.38</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>5.2</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7">
         <v>2.38</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>6.1</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D38" s="7"/>
       <c r="E38" s="7">
         <v>2.38</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>6.2</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
         <v>2.38</v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>6.3</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D40" s="7"/>
       <c r="E40" s="7">
         <v>2.38</v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>6.4</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D41" s="7"/>
       <c r="E41" s="7">
         <v>2.38</v>
       </c>
       <c r="F41" s="5"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>7.1</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="7">
         <v>2.38</v>
       </c>
       <c r="F42" s="5"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>7.2</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="7">
         <v>2.38</v>
       </c>
       <c r="F43" s="5"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>7.3</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="7">
         <v>2.38</v>
       </c>
       <c r="F44" s="5"/>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7">
         <f>SUM(E3:E44)</f>
         <v>99.95999999999995</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AT31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AT31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46">
       <c r="A1" s="6" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>72</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>74</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>78</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>80</v>
       </c>
@@ -2782,59 +2785,59 @@
       <c r="AK1" s="6">
         <v>5.2</v>
       </c>
       <c r="AL1" s="6">
         <v>6.1</v>
       </c>
       <c r="AM1" s="6">
         <v>6.2</v>
       </c>
       <c r="AN1" s="6">
         <v>6.3</v>
       </c>
       <c r="AO1" s="6">
         <v>6.4</v>
       </c>
       <c r="AP1" s="6">
         <v>7.1</v>
       </c>
       <c r="AQ1" s="6">
         <v>7.2</v>
       </c>
       <c r="AR1" s="6">
         <v>7.3</v>
       </c>
       <c r="AS1" s="6" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="AT1" s="6" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
@@ -2843,51 +2846,51 @@
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AR2),"")</f>
         <v/>
       </c>
       <c r="AT2" s="5"/>
     </row>
     <row r="3" spans="1:46">
       <c r="A3" s="5" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
@@ -2896,51 +2899,51 @@
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
       <c r="AP3" s="5"/>
       <c r="AQ3" s="5"/>
       <c r="AR3" s="5"/>
       <c r="AS3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AR3),"")</f>
         <v/>
       </c>
       <c r="AT3" s="5"/>
     </row>
     <row r="4" spans="1:46">
       <c r="A4" s="5" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
@@ -2949,51 +2952,51 @@
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5"/>
       <c r="AN4" s="5"/>
       <c r="AO4" s="5"/>
       <c r="AP4" s="5"/>
       <c r="AQ4" s="5"/>
       <c r="AR4" s="5"/>
       <c r="AS4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AR4),"")</f>
         <v/>
       </c>
       <c r="AT4" s="5"/>
     </row>
     <row r="5" spans="1:46">
       <c r="A5" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -3002,51 +3005,51 @@
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
       <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
       <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
       <c r="AS5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AR5),"")</f>
         <v/>
       </c>
       <c r="AT5" s="5"/>
     </row>
     <row r="6" spans="1:46">
       <c r="A6" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -3055,51 +3058,51 @@
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AR6),"")</f>
         <v/>
       </c>
       <c r="AT6" s="5"/>
     </row>
     <row r="7" spans="1:46">
       <c r="A7" s="5" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
@@ -3108,51 +3111,51 @@
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AR7),"")</f>
         <v/>
       </c>
       <c r="AT7" s="5"/>
     </row>
     <row r="8" spans="1:46">
       <c r="A8" s="5" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
@@ -3161,51 +3164,51 @@
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
       <c r="AN8" s="5"/>
       <c r="AO8" s="5"/>
       <c r="AP8" s="5"/>
       <c r="AQ8" s="5"/>
       <c r="AR8" s="5"/>
       <c r="AS8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AR8),"")</f>
         <v/>
       </c>
       <c r="AT8" s="5"/>
     </row>
     <row r="9" spans="1:46">
       <c r="A9" s="5" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
@@ -3214,51 +3217,51 @@
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
       <c r="AN9" s="5"/>
       <c r="AO9" s="5"/>
       <c r="AP9" s="5"/>
       <c r="AQ9" s="5"/>
       <c r="AR9" s="5"/>
       <c r="AS9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AR9),"")</f>
         <v/>
       </c>
       <c r="AT9" s="5"/>
     </row>
     <row r="10" spans="1:46">
       <c r="A10" s="5" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
@@ -3267,51 +3270,51 @@
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
       <c r="AN10" s="5"/>
       <c r="AO10" s="5"/>
       <c r="AP10" s="5"/>
       <c r="AQ10" s="5"/>
       <c r="AR10" s="5"/>
       <c r="AS10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AR10),"")</f>
         <v/>
       </c>
       <c r="AT10" s="5"/>
     </row>
     <row r="11" spans="1:46">
       <c r="A11" s="5" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
@@ -3320,51 +3323,51 @@
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
       <c r="AN11" s="5"/>
       <c r="AO11" s="5"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="5"/>
       <c r="AR11" s="5"/>
       <c r="AS11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AR11),"")</f>
         <v/>
       </c>
       <c r="AT11" s="5"/>
     </row>
     <row r="12" spans="1:46">
       <c r="A12" s="5" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
@@ -3373,51 +3376,51 @@
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
       <c r="AN12" s="5"/>
       <c r="AO12" s="5"/>
       <c r="AP12" s="5"/>
       <c r="AQ12" s="5"/>
       <c r="AR12" s="5"/>
       <c r="AS12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AR12),"")</f>
         <v/>
       </c>
       <c r="AT12" s="5"/>
     </row>
     <row r="13" spans="1:46">
       <c r="A13" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
@@ -3426,51 +3429,51 @@
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
       <c r="AN13" s="5"/>
       <c r="AO13" s="5"/>
       <c r="AP13" s="5"/>
       <c r="AQ13" s="5"/>
       <c r="AR13" s="5"/>
       <c r="AS13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AR13),"")</f>
         <v/>
       </c>
       <c r="AT13" s="5"/>
     </row>
     <row r="14" spans="1:46">
       <c r="A14" s="5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
@@ -3479,51 +3482,51 @@
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="5"/>
       <c r="AO14" s="5"/>
       <c r="AP14" s="5"/>
       <c r="AQ14" s="5"/>
       <c r="AR14" s="5"/>
       <c r="AS14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AR14),"")</f>
         <v/>
       </c>
       <c r="AT14" s="5"/>
     </row>
     <row r="15" spans="1:46">
       <c r="A15" s="5" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
@@ -3532,51 +3535,51 @@
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
       <c r="AN15" s="5"/>
       <c r="AO15" s="5"/>
       <c r="AP15" s="5"/>
       <c r="AQ15" s="5"/>
       <c r="AR15" s="5"/>
       <c r="AS15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AR15),"")</f>
         <v/>
       </c>
       <c r="AT15" s="5"/>
     </row>
     <row r="16" spans="1:46">
       <c r="A16" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
@@ -3585,51 +3588,51 @@
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
       <c r="AN16" s="5"/>
       <c r="AO16" s="5"/>
       <c r="AP16" s="5"/>
       <c r="AQ16" s="5"/>
       <c r="AR16" s="5"/>
       <c r="AS16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AR16),"")</f>
         <v/>
       </c>
       <c r="AT16" s="5"/>
     </row>
     <row r="17" spans="1:46">
       <c r="A17" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
@@ -3638,51 +3641,51 @@
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
       <c r="AN17" s="5"/>
       <c r="AO17" s="5"/>
       <c r="AP17" s="5"/>
       <c r="AQ17" s="5"/>
       <c r="AR17" s="5"/>
       <c r="AS17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AR17),"")</f>
         <v/>
       </c>
       <c r="AT17" s="5"/>
     </row>
     <row r="18" spans="1:46">
       <c r="A18" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
@@ -3691,51 +3694,51 @@
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
       <c r="AN18" s="5"/>
       <c r="AO18" s="5"/>
       <c r="AP18" s="5"/>
       <c r="AQ18" s="5"/>
       <c r="AR18" s="5"/>
       <c r="AS18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AR18),"")</f>
         <v/>
       </c>
       <c r="AT18" s="5"/>
     </row>
     <row r="19" spans="1:46">
       <c r="A19" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
@@ -3744,51 +3747,51 @@
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
       <c r="AN19" s="5"/>
       <c r="AO19" s="5"/>
       <c r="AP19" s="5"/>
       <c r="AQ19" s="5"/>
       <c r="AR19" s="5"/>
       <c r="AS19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AR19),"")</f>
         <v/>
       </c>
       <c r="AT19" s="5"/>
     </row>
     <row r="20" spans="1:46">
       <c r="A20" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
@@ -3797,51 +3800,51 @@
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
       <c r="AN20" s="5"/>
       <c r="AO20" s="5"/>
       <c r="AP20" s="5"/>
       <c r="AQ20" s="5"/>
       <c r="AR20" s="5"/>
       <c r="AS20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AR20),"")</f>
         <v/>
       </c>
       <c r="AT20" s="5"/>
     </row>
     <row r="21" spans="1:46">
       <c r="A21" s="5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
@@ -3850,51 +3853,51 @@
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
       <c r="AN21" s="5"/>
       <c r="AO21" s="5"/>
       <c r="AP21" s="5"/>
       <c r="AQ21" s="5"/>
       <c r="AR21" s="5"/>
       <c r="AS21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AR21),"")</f>
         <v/>
       </c>
       <c r="AT21" s="5"/>
     </row>
     <row r="22" spans="1:46">
       <c r="A22" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
@@ -3903,51 +3906,51 @@
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
       <c r="AN22" s="5"/>
       <c r="AO22" s="5"/>
       <c r="AP22" s="5"/>
       <c r="AQ22" s="5"/>
       <c r="AR22" s="5"/>
       <c r="AS22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AR22),"")</f>
         <v/>
       </c>
       <c r="AT22" s="5"/>
     </row>
     <row r="23" spans="1:46">
       <c r="A23" s="5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
@@ -3956,51 +3959,51 @@
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
       <c r="AN23" s="5"/>
       <c r="AO23" s="5"/>
       <c r="AP23" s="5"/>
       <c r="AQ23" s="5"/>
       <c r="AR23" s="5"/>
       <c r="AS23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AR23),"")</f>
         <v/>
       </c>
       <c r="AT23" s="5"/>
     </row>
     <row r="24" spans="1:46">
       <c r="A24" s="5" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
@@ -4009,51 +4012,51 @@
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="5"/>
       <c r="AO24" s="5"/>
       <c r="AP24" s="5"/>
       <c r="AQ24" s="5"/>
       <c r="AR24" s="5"/>
       <c r="AS24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AR24),"")</f>
         <v/>
       </c>
       <c r="AT24" s="5"/>
     </row>
     <row r="25" spans="1:46">
       <c r="A25" s="5" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
@@ -4062,51 +4065,51 @@
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
       <c r="AN25" s="5"/>
       <c r="AO25" s="5"/>
       <c r="AP25" s="5"/>
       <c r="AQ25" s="5"/>
       <c r="AR25" s="5"/>
       <c r="AS25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AR25),"")</f>
         <v/>
       </c>
       <c r="AT25" s="5"/>
     </row>
     <row r="26" spans="1:46">
       <c r="A26" s="5" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
@@ -4115,51 +4118,51 @@
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5"/>
       <c r="AN26" s="5"/>
       <c r="AO26" s="5"/>
       <c r="AP26" s="5"/>
       <c r="AQ26" s="5"/>
       <c r="AR26" s="5"/>
       <c r="AS26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AR26),"")</f>
         <v/>
       </c>
       <c r="AT26" s="5"/>
     </row>
     <row r="27" spans="1:46">
       <c r="A27" s="5" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
@@ -4168,51 +4171,51 @@
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
       <c r="AN27" s="5"/>
       <c r="AO27" s="5"/>
       <c r="AP27" s="5"/>
       <c r="AQ27" s="5"/>
       <c r="AR27" s="5"/>
       <c r="AS27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AR27),"")</f>
         <v/>
       </c>
       <c r="AT27" s="5"/>
     </row>
     <row r="28" spans="1:46">
       <c r="A28" s="5" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
@@ -4221,51 +4224,51 @@
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
       <c r="AN28" s="5"/>
       <c r="AO28" s="5"/>
       <c r="AP28" s="5"/>
       <c r="AQ28" s="5"/>
       <c r="AR28" s="5"/>
       <c r="AS28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AR28),"")</f>
         <v/>
       </c>
       <c r="AT28" s="5"/>
     </row>
     <row r="29" spans="1:46">
       <c r="A29" s="5" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
@@ -4274,51 +4277,51 @@
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5"/>
       <c r="AN29" s="5"/>
       <c r="AO29" s="5"/>
       <c r="AP29" s="5"/>
       <c r="AQ29" s="5"/>
       <c r="AR29" s="5"/>
       <c r="AS29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AR29),"")</f>
         <v/>
       </c>
       <c r="AT29" s="5"/>
     </row>
     <row r="30" spans="1:46">
       <c r="A30" s="5" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
@@ -4327,51 +4330,51 @@
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5"/>
       <c r="AN30" s="5"/>
       <c r="AO30" s="5"/>
       <c r="AP30" s="5"/>
       <c r="AQ30" s="5"/>
       <c r="AR30" s="5"/>
       <c r="AS30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AR30),"")</f>
         <v/>
       </c>
       <c r="AT30" s="5"/>
     </row>
     <row r="31" spans="1:46">
       <c r="A31" s="5" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -9605,55 +9608,55 @@
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5" t="s">
         <v>67</v>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="7">
         <v>2.38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I210"/>
+  <dimension ref="A1:I209"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I210"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I209"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>130</v>
       </c>
@@ -12211,127 +12214,127 @@
         <v>136</v>
       </c>
       <c r="C135" s="5">
         <v>16</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>245</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="5"/>
       <c r="G135" s="5"/>
       <c r="H135" s="5"/>
       <c r="I135" s="5"/>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C136" s="5">
         <v>17</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>246</v>
+        <v>169</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="5"/>
       <c r="G136" s="5"/>
       <c r="H136" s="5"/>
       <c r="I136" s="5"/>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C137" s="5">
         <v>18</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="5"/>
       <c r="G137" s="5"/>
       <c r="H137" s="5"/>
       <c r="I137" s="5"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C138" s="5">
         <v>19</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="5"/>
       <c r="G138" s="5"/>
       <c r="H138" s="5"/>
       <c r="I138" s="5"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C139" s="5">
         <v>20</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="5"/>
       <c r="G139" s="5"/>
       <c r="H139" s="5"/>
       <c r="I139" s="5"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C140" s="5">
         <v>21</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>172</v>
+        <v>246</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="5"/>
       <c r="G140" s="5"/>
       <c r="H140" s="5"/>
       <c r="I140" s="5"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C141" s="5">
         <v>22</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="5"/>
       <c r="I141" s="5"/>
@@ -12344,1526 +12347,1507 @@
         <v>136</v>
       </c>
       <c r="C142" s="5">
         <v>23</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>248</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="5"/>
       <c r="G142" s="5"/>
       <c r="H142" s="5"/>
       <c r="I142" s="5"/>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C143" s="5">
         <v>24</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>249</v>
+        <v>174</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="5"/>
       <c r="G143" s="5"/>
       <c r="H143" s="5"/>
       <c r="I143" s="5"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C144" s="5">
         <v>25</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="5"/>
       <c r="I144" s="5"/>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C145" s="5">
         <v>26</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="G145" s="5"/>
       <c r="H145" s="5"/>
       <c r="I145" s="5"/>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C146" s="5">
         <v>27</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="5"/>
       <c r="G146" s="5"/>
       <c r="H146" s="5"/>
       <c r="I146" s="5"/>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C147" s="5">
         <v>28</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="G147" s="5"/>
       <c r="H147" s="5"/>
       <c r="I147" s="5"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C148" s="5">
         <v>29</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>178</v>
+        <v>249</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="5"/>
       <c r="G148" s="5"/>
       <c r="H148" s="5"/>
       <c r="I148" s="5"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C149" s="5">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="5"/>
       <c r="G149" s="5"/>
       <c r="H149" s="5"/>
       <c r="I149" s="5"/>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C150" s="5">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="5"/>
       <c r="G150" s="5"/>
       <c r="H150" s="5"/>
       <c r="I150" s="5"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C151" s="5">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="5"/>
       <c r="G151" s="5"/>
       <c r="H151" s="5"/>
       <c r="I151" s="5"/>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C152" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>182</v>
+        <v>250</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="5"/>
       <c r="G152" s="5"/>
       <c r="H152" s="5"/>
       <c r="I152" s="5"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C153" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="G153" s="5"/>
       <c r="H153" s="5"/>
       <c r="I153" s="5"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C154" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>251</v>
+        <v>184</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="5"/>
       <c r="G154" s="5"/>
       <c r="H154" s="5"/>
       <c r="I154" s="5"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C155" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="5"/>
       <c r="G155" s="5"/>
       <c r="H155" s="5"/>
       <c r="I155" s="5"/>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C156" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="5"/>
       <c r="G156" s="5"/>
       <c r="H156" s="5"/>
       <c r="I156" s="5"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C157" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="5"/>
       <c r="G157" s="5"/>
       <c r="H157" s="5"/>
       <c r="I157" s="5"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C158" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>187</v>
+        <v>252</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="5"/>
       <c r="G158" s="5"/>
       <c r="H158" s="5"/>
       <c r="I158" s="5"/>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C159" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="G159" s="5"/>
       <c r="H159" s="5"/>
       <c r="I159" s="5"/>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C160" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="5"/>
       <c r="G160" s="5"/>
       <c r="H160" s="5"/>
       <c r="I160" s="5"/>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C161" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>254</v>
+        <v>189</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="5"/>
       <c r="G161" s="5"/>
       <c r="H161" s="5"/>
       <c r="I161" s="5"/>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C162" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="5"/>
       <c r="G162" s="5"/>
       <c r="H162" s="5"/>
       <c r="I162" s="5"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C163" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>190</v>
+        <v>255</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="5"/>
       <c r="G163" s="5"/>
       <c r="H163" s="5"/>
       <c r="I163" s="5"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C164" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>255</v>
+        <v>192</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="5"/>
       <c r="G164" s="5"/>
       <c r="H164" s="5"/>
       <c r="I164" s="5"/>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C165" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="G165" s="5"/>
       <c r="H165" s="5"/>
       <c r="I165" s="5"/>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C166" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>193</v>
+        <v>256</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="5"/>
       <c r="G166" s="5"/>
       <c r="H166" s="5"/>
       <c r="I166" s="5"/>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C167" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="5"/>
       <c r="G167" s="5"/>
       <c r="H167" s="5"/>
       <c r="I167" s="5"/>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C168" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>257</v>
+        <v>195</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="5"/>
       <c r="G168" s="5"/>
       <c r="H168" s="5"/>
       <c r="I168" s="5"/>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C169" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="5"/>
       <c r="G169" s="5"/>
       <c r="H169" s="5"/>
       <c r="I169" s="5"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C170" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="5"/>
       <c r="G170" s="5"/>
       <c r="H170" s="5"/>
       <c r="I170" s="5"/>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C171" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="5"/>
       <c r="G171" s="5"/>
       <c r="H171" s="5"/>
       <c r="I171" s="5"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C172" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="5"/>
       <c r="G172" s="5"/>
       <c r="H172" s="5"/>
       <c r="I172" s="5"/>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C173" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="5"/>
       <c r="G173" s="5"/>
       <c r="H173" s="5"/>
       <c r="I173" s="5"/>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C174" s="5">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>200</v>
+        <v>258</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="G174" s="5"/>
       <c r="H174" s="5"/>
       <c r="I174" s="5"/>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C175" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="5"/>
       <c r="G175" s="5"/>
       <c r="H175" s="5"/>
       <c r="I175" s="5"/>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C176" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>203</v>
+        <v>259</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="G176" s="5"/>
       <c r="H176" s="5"/>
       <c r="I176" s="5"/>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C177" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="5"/>
       <c r="G177" s="5"/>
       <c r="H177" s="5"/>
       <c r="I177" s="5"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C178" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>259</v>
+        <v>205</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="5"/>
       <c r="G178" s="5"/>
       <c r="H178" s="5"/>
       <c r="I178" s="5"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C179" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="5"/>
       <c r="G179" s="5"/>
       <c r="H179" s="5"/>
       <c r="I179" s="5"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C180" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>206</v>
+        <v>261</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="5"/>
       <c r="G180" s="5"/>
       <c r="H180" s="5"/>
       <c r="I180" s="5"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C181" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="5"/>
       <c r="G181" s="5"/>
       <c r="H181" s="5"/>
       <c r="I181" s="5"/>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C182" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>261</v>
+        <v>208</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="5"/>
       <c r="G182" s="5"/>
       <c r="H182" s="5"/>
       <c r="I182" s="5"/>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C183" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="5"/>
       <c r="G183" s="5"/>
       <c r="H183" s="5"/>
       <c r="I183" s="5"/>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C184" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>209</v>
+        <v>263</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="5"/>
       <c r="G184" s="5"/>
       <c r="H184" s="5"/>
       <c r="I184" s="5"/>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C185" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="5"/>
       <c r="G185" s="5"/>
       <c r="H185" s="5"/>
       <c r="I185" s="5"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C186" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>263</v>
+        <v>211</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="5"/>
       <c r="G186" s="5"/>
       <c r="H186" s="5"/>
       <c r="I186" s="5"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C187" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="5"/>
       <c r="G187" s="5"/>
       <c r="H187" s="5"/>
       <c r="I187" s="5"/>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C188" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="5"/>
       <c r="G188" s="5"/>
       <c r="H188" s="5"/>
       <c r="I188" s="5"/>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C189" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="5"/>
       <c r="G189" s="5"/>
       <c r="H189" s="5"/>
       <c r="I189" s="5"/>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C190" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="5"/>
       <c r="G190" s="5"/>
       <c r="H190" s="5"/>
       <c r="I190" s="5"/>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C191" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>265</v>
+        <v>215</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="5"/>
       <c r="G191" s="5"/>
       <c r="H191" s="5"/>
       <c r="I191" s="5"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C192" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="5"/>
       <c r="G192" s="5"/>
       <c r="H192" s="5"/>
       <c r="I192" s="5"/>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C193" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="5"/>
       <c r="G193" s="5"/>
       <c r="H193" s="5"/>
       <c r="I193" s="5"/>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C194" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>217</v>
+        <v>267</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="5"/>
       <c r="G194" s="5"/>
       <c r="H194" s="5"/>
       <c r="I194" s="5"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C195" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="5"/>
       <c r="G195" s="5"/>
       <c r="H195" s="5"/>
       <c r="I195" s="5"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C196" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>267</v>
+        <v>219</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="5"/>
       <c r="G196" s="5"/>
       <c r="H196" s="5"/>
       <c r="I196" s="5"/>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C197" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="5"/>
       <c r="G197" s="5"/>
       <c r="H197" s="5"/>
       <c r="I197" s="5"/>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C198" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="5"/>
       <c r="G198" s="5"/>
       <c r="H198" s="5"/>
       <c r="I198" s="5"/>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C199" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="5"/>
       <c r="G199" s="5"/>
       <c r="H199" s="5"/>
       <c r="I199" s="5"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C200" s="5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="5"/>
       <c r="G200" s="5"/>
       <c r="H200" s="5"/>
       <c r="I200" s="5"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C201" s="5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>269</v>
+        <v>223</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="5"/>
       <c r="G201" s="5"/>
       <c r="H201" s="5"/>
       <c r="I201" s="5"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C202" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="5"/>
       <c r="G202" s="5"/>
       <c r="H202" s="5"/>
       <c r="I202" s="5"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C203" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="5"/>
       <c r="G203" s="5"/>
       <c r="H203" s="5"/>
       <c r="I203" s="5"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C204" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>225</v>
+        <v>271</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="5"/>
       <c r="G204" s="5"/>
       <c r="H204" s="5"/>
       <c r="I204" s="5"/>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C205" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="5"/>
       <c r="G205" s="5"/>
       <c r="H205" s="5"/>
       <c r="I205" s="5"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C206" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>271</v>
+        <v>227</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="5"/>
       <c r="G206" s="5"/>
       <c r="H206" s="5"/>
       <c r="I206" s="5"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C207" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="5"/>
       <c r="G207" s="5"/>
       <c r="H207" s="5"/>
       <c r="I207" s="5"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C208" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="5"/>
       <c r="G208" s="5"/>
       <c r="H208" s="5"/>
       <c r="I208" s="5"/>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C209" s="5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="5"/>
       <c r="G209" s="5"/>
       <c r="H209" s="5"/>
       <c r="I209" s="5"/>
-    </row>
-[...17 lines deleted...]
-      <c r="I210" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>