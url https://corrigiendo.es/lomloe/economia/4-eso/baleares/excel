--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:18</t>
+    <t>03/07/2026 19:34</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>