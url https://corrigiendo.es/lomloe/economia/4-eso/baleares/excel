--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:34</t>
+    <t>01/09/2026 13:21</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>