--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:42</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Bachillerato; aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica y vida activa</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la comunidad autónoma de Aragón adopta sin modificaciones las competencias específicas, criterios de evaluación y saberes básicos del Real Decreto 243/2022 para Educación Física y Vida Activa en 1.º de Bachillerato.</t>
   </si>
@@ -438,267 +438,263 @@
   </si>
   <si>
     <t>SDA 3: 'Huella Positiva'. Festival artístico-expresivo final y jornadas de actividad física en el medio natural con enfoque ecológico.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Acciones motrices en el medio con incertidumbre: decodificación de la incertidumbre del medio para crear proyectos de acción individuales o colectivos. Reflexionar sobre la práctica provocando una autoevaluación para ajustar sus conductas motrices.
 • Acciones motrices con intenciones artístico-expresivas: uso de la motricidad simbólica y referencial, el proceso creativo, autoevaluación y coevaluación del proceso y el resultado. Proyectos de acción: el proceso creativo, producción colectiva o individual, organización de espectáculos y eventos artístico-expresivos.
 • Conductas sostenibles y ecológicas. Cuidado y mejora del entorno próximo, como servicio a la comunidad durante la práctica de la actividad física en el medio natural y urbano. Selección responsable y sostenible del material deportivo. Promoción y usos creativos del entorno desde la motricidad.</t>
   </si>
   <si>
     <t>1.1: Planificar, desarrollar y evaluar proyectos motores basados en la resolución de situaciones motrices
 2.1: Planificar, desarrollar, evaluar y difundir proyectos motores de promoción de la actividad física co
 2.2: Participar de manera activa en las actividades propuestas, realizar los proyectos encomendados en gr</t>
   </si>
   <si>
     <t>Panel de evaluación del proceso creativo, lista de control de conductas sostenibles en el medio natural y memoria final del proyecto ApS.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón en Movimiento: Tu podcast para una vida activa</t>
+    <t>Muévete por Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Promoción de la actividad física y salud en el entorno aragonés a través de un producto digital</t>
+    <t>Crea un podcast de promoción de actividad física en tu entorno</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º Bachillerato del IES en Zaragoza capital, con acceso a instalaciones deportivas y espacios naturales cercanos. La SDA se desarrolla en el segundo trimestre, coincidiendo con la planificación de rutas al Moncayo o al Pirineo aragonés.</t>
+    <t>El instituto quiere contribuir al bienestar de la comunidad local fomentando la actividad física. Aragón posee un rico patrimonio natural y cultural (parques nacionales, vías verdes, rutas históricas) que a menudo es desconocido para el alumnado. Se propone crear un podcast que ponga en valor estos recursos y anime a las familias y a otros cursos a realizar actividad al aire libre.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos, mediante un producto digital (podcast), motivar a otros jóvenes aragoneses a adoptar un estilo de vida activo y saludable, aprovechando los recursos de nuestra comunidad autónoma?</t>
+    <t>Diseñar, planificar y ejecutar una ruta de actividad física (senderismo, bicicleta, etc.) que ponga en valor un recurso local de Aragón, y producir un podcast de 3-4 episodios que difunda la experiencia y promueva hábitos saludables en la comunidad.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets con grabadora
-[...4 lines deleted...]
-• Altavoces para escucha grupal</t>
+• Grabadoras digitales o teléfonos móviles
+• Software de edición de audio (Audacity)
+• Mapas de la zona (físicos o digitales)
+• Material de senderismo (opcional)
+• Ordenadores con conexión a internet</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (grabación, edición, publicación); competencia social y cívica (trabajo en equipo, responsabilidad en la promoción de hábitos saludables); competencia en comunicación lingüística (expresión oral y escrita).</t>
+    <t>Educación para la salud, competencia digital, conciencia emocional y trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador de un joven deportista aragonés. Lluvia de ideas sobre qué significa 'vida activa' en Aragón y cómo un podcast puede influir. Se forman grupos heterogéneos y se asigna el rol de coordinador.</t>
-[...2 lines deleted...]
-    <t>Ideas recogidas en un Padlet grupal y acuerdo inicial de temática del podcast.</t>
+    <t>Se presenta el encargo: crear un podcast para promocionar la actividad física aprovechando recursos aragoneses. Lluvia de ideas sobre posibles rutas y se formula la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Listado inicial de recursos locales y primeras ideas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: (1) Cómo planificar una ruta senderista segura (cálculo de tiempos, material, meteorología). (2) Técnicas de grabación de audio y edición básica con Audacity. (3) Estructura de un podcast: gancho, entrevista, despedida. Se proporcionan plantillas de guión y rúbrica de evaluación.</t>
-[...2 lines deleted...]
-    <t>Cuestionario inicial de conocimientos y productos intermedios (boceto de guión, lista de materiales).</t>
+    <t>Talleres sobre planificación de rutas (seguridad, meteorología, mapas), técnicas de podcasting (guión, entrevistas, edición) y argumentos de promoción de salud.</t>
+  </si>
+  <si>
+    <t>Ejercicios de guión y ficha técnica de la ruta.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Ejecución de la ruta (salida práctica) y grabación de material (sonidos ambiente, entrevistas a compañeros o viandantes). Se aplican los saberes sobre seguridad y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Grabaciones de audio y observación de la participación.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Los grupos eligen una temática (por ejemplo, 'Senderismo en el Moncayo', 'Ejercicio en parques de Zaragoza', 'Deportes de equipo aragoneses'). Investigan, diseñan la ruta o actividad, escriben el guión y ensayan la grabación. Salida opcional a un parque cercano para tomar sonidos ambiente.</t>
-[...11 lines deleted...]
-    <t>Archivo de audio final, ficha técnica del episodio, informe de feedback recibido y aplicado.</t>
+    <t>Edición del podcast (Audacity), elaboración de carátula y notas del programa, y difusión: presentación a los grupos de ESO y envío a familias y ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Podcast final y plan de difusión.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Los podcasts se publican en la web del centro y se invita a la audiencia real (1.º ESO) a escucharlos y responder una encuesta. Cada grupo realiza una autoevaluación y coevaluación usando rúbricas. Debate grupal: ¿Cómo ha cambiado nuestra visión de la actividad física? ¿Logramos motivar?</t>
-[...2 lines deleted...]
-    <t>Encuesta de impacto, rúbricas cumplimentadas, reflexión individual escrita.</t>
+    <t>Autoevaluación (diana), coevaluación entre equipos y asignación de niveles de logro para cada criterio mediante las rúbricas.</t>
+  </si>
+  <si>
+    <t>Dianas y rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Se mueve Aragón? Estudio del nivel de actividad física juvenil</t>
-[...8 lines deleted...]
-    <t>Investigar los niveles de actividad física entre los estudiantes de su centro y proponer medidas de mejora basadas en datos reales.</t>
+    <t>Pasos que suman: diseño de una ruta saludable intergeneracional</t>
+  </si>
+  <si>
+    <t>Investigación sobre la movilidad de las personas mayores en tu localidad</t>
+  </si>
+  <si>
+    <t>El municipio quiere promover el envejecimiento activo y ha solicitado al instituto propuestas basadas en datos reales sobre las barreras y preferencias de las personas mayores para realizar actividad física al aire libre.</t>
+  </si>
+  <si>
+    <t>Recoger datos primarios mediante encuestas y observaciones sobre los hábitos de movilidad y las dificultades de las personas mayores del entorno, analizarlos, y diseñar una ruta saludable que sea segura, accesible y motivadora, con un plan de promoción dirigido a este colectivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Encuestas en papel o digital (Google Forms)
-[...36 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita.</t>
+• Plantilla de encuesta
+• Hoja de cálculo para análisis de datos
+• Mapa del barrio (Google Maps o impreso)
+• Material para póster (papel, rotuladores o digital)
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la salud, educación cívica y participación ciudadana, tratamiento crítico de datos.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo municipal y de la pregunta guía. Lluvia de ideas sobre lo que saben de las personas mayores y la actividad física. Contacto inicial con el centro de mayores para acordar colaboración.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Taller sobre técnicas de encuesta y observación. Práctica de recogida de datos con un grupo piloto (compañeros simulando ser mayores). Análisis de ejemplos de rutas adaptadas.</t>
+  </si>
+  <si>
+    <t>Encuesta prototipo y hoja de observación validada.</t>
+  </si>
+  <si>
+    <t>Salida al barrio para recoger datos reales: encuestas a personas mayores y observación de espacios públicos. Vuelta al aula: volcado de datos, cálculo de frecuencias y representación gráfica.</t>
+  </si>
+  <si>
+    <t>Datos brutos y gráficos de resultados.</t>
+  </si>
+  <si>
+    <t>Diseño de la ruta saludable (itinerario, puntos de ejercicio, descansos) basado en los datos. Elaboración del informe, póster y presentación. Ensayo de la defensa.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster terminados.</t>
+  </si>
+  <si>
+    <t>Presentación ante la audiencia real (concejal y mayores). Coevaluación entre equipos y autoevaluación. Asignación de niveles de logro a cada criterio mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, grabación de la exposición (opcional).</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Rutas que Encienden: Proyecto Comunitario de Rutas Saludables</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos diseñar y difundir una ruta saludable que incentive a nuestra comunidad a moverse más, teniendo en cuenta la accesibilidad, la seguridad y el disfrute?</t>
+    <t>Ritmo Activo: Coreografía Intergeneracional</t>
+  </si>
+  <si>
+    <t>Diseña y comparte una coreografía que promueva la actividad física en un centro de día</t>
+  </si>
+  <si>
+    <t>El centro de día de la localidad ha solicitado al instituto propuestas de actividades físicas adaptadas a sus usuarios. El alumnado debe diseñar una coreografía que pueda ser realizada por personas mayores, combinando movimientos seguros y música motivadora.</t>
+  </si>
+  <si>
+    <t>Crear una coreografía original y adaptada para personas mayores, grabarla en vídeo junto con una guía de pasos, y presentarla al centro de día para su uso en sus actividades semanales.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles con GPS y apps de mapas
-[...38 lines deleted...]
-    <t>Grabación de las presentaciones (con permiso), cuestionario de autoevaluación, coevaluación cumplimentada, y lista de asistentes al evento.</t>
+• Altavoz portátil y música seleccionada
+• Cámara o móvil para grabación
+• Plantilla de guía ilustrada (Canva o similar)
+• Conos y colchonetas para marcar espacios</t>
+  </si>
+  <si>
+    <t>Educación para la salud, trabajo en equipo y empatía intergeneracional.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del centro de día y se visionan ejemplos de coreografías adaptadas. El alumnado reflexiona sobre las necesidades motrices de las personas mayores y formula preguntas-guía.</t>
+  </si>
+  <si>
+    <t>Lista de ideas iniciales y preguntas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los principios de calentamiento, movilidad articular, ritmo y adaptación de movimientos. Se analiza la música y se practican pasos básicos.</t>
+  </si>
+  <si>
+    <t>Registro de ejercicios de calentamiento y propuesta de pasos adaptados.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan la coreografía completa, la ensayan y realizan ajustes según la dificultad. Se graba un borrador y se autoevalúan.</t>
+  </si>
+  <si>
+    <t>Grabación del ensayo y hoja de autoevaluación del equipo.</t>
+  </si>
+  <si>
+    <t>Se graba el vídeo final de la coreografía y se elabora la guía ilustrada con los pasos y recomendaciones. Se prepara una breve presentación para el centro de día.</t>
+  </si>
+  <si>
+    <t>Vídeo final y guía ilustrada terminados.</t>
+  </si>
+  <si>
+    <t>Se presenta el material al centro de día (virtual o presencialmente) y se recoge feedback. Cada equipo evalúa su propio proceso y el de los demás mediante rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación individual.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -3845,68 +3841,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>148</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>150</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>158</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>159</v>
       </c>
     </row>
@@ -3979,119 +3975,119 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>138</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>139</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>140</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>142</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>167</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>169</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>150</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>171</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>173</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>175</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>128</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>179</v>
@@ -4164,82 +4160,82 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>142</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>184</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>146</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>186</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>150</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>188</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>190</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>192</v>
       </c>
       <c r="E39" s="7" t="s">