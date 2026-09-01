--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:42</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Bachillerato; aplica íntegramente el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica y vida activa</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, la comunidad autónoma de Aragón adopta sin modificaciones las competencias específicas, criterios de evaluación y saberes básicos del Real Decreto 243/2022 para Educación Física y Vida Activa en 1.º de Bachillerato.</t>
   </si>