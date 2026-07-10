--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Educacion fisica y vida activa</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:34</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene decreto propio publicado para esta materia en 2.º Bachillerato, por lo que aplica directamente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica y vida activa</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo establecido en el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
@@ -352,209 +352,260 @@
   <si>
     <t>Consolidación y transferencia.</t>
   </si>
   <si>
     <t>Excelente</t>
   </si>
   <si>
     <t>Domina, justifica, transfiere.</t>
   </si>
   <si>
     <t>Ampliación o mentoría entre iguales.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>ACTÍVATE Y COMPARTE: GUÍA DIGITAL DE VIDA ACTIVA EN ARAGÓN</t>
+    <t>Conecta con la tercera edad: pódcast activo</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseña una campaña audiovisual para fomentar hábitos saludables en tu entorno</t>
+    <t>Diseño y difusión de una campaña sonora para promover la actividad física en personas mayores</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2.º Bachillerato de un instituto rural de Aragón, con acceso a dispositivos móviles y red. Se busca que analicen el sedentarismo juvenil en la zona y propongan soluciones viables mediante un producto digital que promueva un estilo de vida activo.</t>
+    <t>El centro se encuentra en una comarca aragonesa con un alto índice de envejecimiento. El alumnado descubre que en el Centro de Día de la localidad muchos mayores pasan largas horas sedentarias y el personal sociosanitario demanda recursos motivadores y accesibles para fomentar el movimiento. El equipo directivo propone colaborar con el centro de día generando materiales digitales que puedan ser utilizados de forma autónoma.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos, mediante un producto digital, concienciar y movilizar a los jóvenes de nuestra comunidad para que adopten un estilo de vida más activo y saludable?</t>
+    <t>Diseñar y grabar una serie de tres pódcast (de 5-7 minutos cada uno) que presenten rutinas de ejercicio adaptadas a personas mayores, justifiquen sus beneficios y ofrezcan consejos prácticos, y difundirlos entre los usuarios del Centro de Día local, recogiendo su retroalimentación para evaluar la eficacia del proyecto.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o cámaras
-[...3 lines deleted...]
-• Conexión a internet para investigación y difusión</t>
+• Dispositivos con micrófono (móviles o grabadoras)
+• Software de edición de audio (Audacity, Anchor)
+• Fichas de ejercicios para mayores (proporcionadas por el docente)
+• Plantilla de guion de pódcast
+• Encuesta de satisfacción para la audiencia</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (grabación, edición, difusión); emprendimiento e iniciativa personal; educación para la salud y bienestar; trabajo en equipo y habilidades sociales; conciencia y expresiones culturales (patrimonio natural de Aragón).</t>
+    <t>Educación para la salud, competencia digital y aprendizaje-servicio.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: análisis de campañas reales sobre actividad física, debate sobre el sedentarismo juvenil en el entorno y formación de equipos. Cada equipo elige un enfoque (ruta, ejercicio, entrevista).</t>
-[...2 lines deleted...]
-    <t>Diario de ideas iniciales (apuntes personales o en equipo)</t>
+    <t>Se presenta el encargo real del centro de día (carta o vídeo del personal). Se visualizan fragmentos de pódcast similares. El alumnado debate la pregunta guía y define el perfil de la audiencia. Se forman equipos y se asignan roles iniciales.</t>
+  </si>
+  <si>
+    <t>Notas del debate y preguntas iniciales.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Ficha técnica de un ejercicio o rutina propuesta</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: 1) Beneficios del ejercicio en mayores y adaptaciones (con apoyo de fichas). 2) Estructura de un pódcast y herramientas de grabación/edición (Audacity, Anchor). Cada equipo esboza el contenido de sus episodios.</t>
+  </si>
+  <si>
+    <t>Fichas de ejercicios adaptados completadas y esquema de pódcast.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos diseñan el guion definitivo, graban las secuencias (rutas, ejercicios, entrevistas) y realizan un primer montaje. Se supervisa la correcta ejecución motriz y la calidad técnica.</t>
-[...2 lines deleted...]
-    <t>Guion completo y conjunto de rushes (material grabado sin editar)</t>
+    <t>Los equipos redactan los guiones completos, graban las pistas de audio (pruebas) y editan los episodios. Se realizan ensayos con retroalimentación del docente y compañeros. Se preparan los materiales complementarios (portada, intro).</t>
+  </si>
+  <si>
+    <t>Guion final y primera versión del pódcast.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Producto final (vídeo editado)</t>
+    <t>Masterización final de los episodios. Se organiza una sesión de escucha con el centro de día (vía Teams o presencial). Se entregan los pódcast en un pendrive o plataforma. Se recoge feedback mediante una encuesta breve.</t>
+  </si>
+  <si>
+    <t>Pódcast final y encuestas de audiencia cumplimentadas.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado conjunto de los vídeos, coevaluación mediante rúbrica, autoevaluación individual y propuestas de mejora. Cierre con reflexión sobre el impacto potencial del proyecto en la comunidad.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y autoevaluación escrita</t>
+    <t>Cada equipo analiza el feedback recibido, completa una diana de autoevaluación y una coevaluación entre equipos. El docente asigna niveles de logro a cada criterio basándose en las evidencias recogidas a lo largo de las fases.</t>
+  </si>
+  <si>
+    <t>Diana de autoevaluación y rúbricas cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>EXPRÉSATE EN MOVIMIENTO: COREOGRAFÍA COMUNITARIA POR LA VIDA ACTIVA</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, a través de una producción artística corporal, concienciar y movilizar a nuestra comunidad hacia un estilo de vida más activo y saludable?</t>
+    <t>¿Estamos en forma? Analiza tu actividad y diseña tu plan</t>
+  </si>
+  <si>
+    <t>Un estudio de campo sobre la condición física del alumnado de 2.º Bachillerato</t>
+  </si>
+  <si>
+    <t>El grupo de 2.º Bachillerato se enfrenta a la transición a la vida adulta donde la actividad física suele descender. El centro, en su plan de salud, quiere promover hábitos activos basados en evidencias, no en suposiciones. Este proyecto surge de la necesidad de implicar al alumnado en su propia salud y en la de sus compañeros.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una batería de pruebas de condición física al propio grupo, recoger y analizar los datos, y elaborar un informe con recomendaciones personalizadas y una propuesta de intervención que fomente la actividad física usando el entorno cercano.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Espacio amplio (gimnasio o plaza pública)
-[...37 lines deleted...]
-    <t>Informe reflexivo individual y rúbricas cumplimentadas.</t>
+• Cronómetros, conos, cinta métrica, pista polideportiva
+• Hoja de cálculo compartida (Google Sheets)
+• Plantilla de informe y rúbrica
+• Acceso a ordenadores o tablets</t>
+  </si>
+  <si>
+    <t>Educación para la salud, tratamiento de datos y competencia digital, trabajo en equipo y comunicación oral.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: analizar nuestra condición física y proponer un plan de mejora. Se debate la pregunta guía. Se forman equipos heterogéneos. Cada equipo decide qué pruebas realizarán (flexibilidad, resistencia, fuerza, velocidad) y cómo medirán la actividad diaria (cuestionario de autorregistro). Se define el producto final y la audiencia.</t>
+  </si>
+  <si>
+    <t>Diario de equipo con preguntas iniciales y elección de pruebas.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: 1) Cómo realizar pruebas de condición física de forma segura y estandarizada (course navette, salto vertical, flexiones, etc.). 2) Cómo registrar datos en hoja de cálculo y calcular medias, desviaciones y percentiles. 3) Referentes de salud (OMS, tablas normativas).</t>
+  </si>
+  <si>
+    <t>Ficha de protocolo cumplimentada por cada equipo.</t>
+  </si>
+  <si>
+    <t>Ejecución de la batería de pruebas en el gimnasio o pista: cada equipo se autoadministra las pruebas siguiendo el protocolo. Un miembro registra los datos mientras otro supervisa la seguridad. Al terminar, se vuelcan los datos en la hoja de cálculo común. Se analizan los resultados (comparativa por género, detección de puntos débiles).</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y gráficas de resultados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe técnico: introducción (contexto), metodología, resultados, discusión y propuesta de intervención (actividades semanales usando espacios de Aragón como el parque cercano o rutas locales). Preparan una presentación de 5 minutos para la audiencia. Se realiza un ensayo con coevaluación entre equipos.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y presentación.</t>
+  </si>
+  <si>
+    <t>Exposición ante el equipo directivo (o representante del ayuntamiento) y los demás equipos. Cada equipo defiende su plan y responde preguntas. Tras la exposición, se realiza una autoevaluación y coevaluación usando rúbricas. El docente recoge las rúbricas y asigna niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Diseña tu ruta activa por el mudéjar aragonés</t>
+  </si>
+  <si>
+    <t>Prototipo de itinerario saludable para tu localidad</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento de [localidad] quiere dinamizar el turismo activo y saludable aprovechando los monumentos mudéjares, patrimonio de la humanidad en Aragón, y ofrece al alumnado de 2º de Bachillerato diseñar un prototipo de ruta para valorar su viabilidad.</t>
+  </si>
+  <si>
+    <t>Diseñar un prototipo de ruta activa (recorrido + estaciones de ejercicio + guía) que combine actividad física y patrimonio mudéjar, y presentarlo al Ayuntamiento como propuesta viable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de diseño de ruta
+• Mapas del municipio (impresos o Google Maps)
+• Material de educación física para probar estaciones (conos, cuerdas, etc.)
+• Dispositivos con acceso a información sobre mudéjar aragonés
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la salud, patrimonio cultural y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento y se proyectan ejemplos de rutas activas (p.ej. Ruta del Cares, senderos urbanos). El alumnado debate la pregunta guía y forma equipos. Cada equipo elige un monumento mudéjar de su localidad.</t>
+  </si>
+  <si>
+    <t>Anotaciones iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>El alumnado investiga brevemente el mudéjar aragonés (características, ubicación) y aprende principios de diseño de rutas (distancia, señalización, tipos de ejercicio, seguridad). Se proporcionan plantillas de planificación y ejemplos de estaciones de ejercicio (cardio, fuerza, flexibilidad).</t>
+  </si>
+  <si>
+    <t>Ficha de investigación y ejercicios de diseño básico.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan en detalle la ruta: recorrido en un mapa (papel o digital), descripción de cada estación con ejercicio, material necesario y consideraciones de seguridad. Realizan una prueba parcial de la ruta en el patio o entorno del centro para validar tiempos y esfuerzos.</t>
+  </si>
+  <si>
+    <t>Mapa con estaciones y ejercicios; registro de la prueba.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran el prototipo final: mapa gráfico atractivo (infografía, maqueta o digital), guía de la ruta con instrucciones, y preparan una presentación de 5 minutos para la Concejalía. Se ensaya la exposición.</t>
+  </si>
+  <si>
+    <t>Prototipo terminado y presentación ensayada.</t>
+  </si>
+  <si>
+    <t>Los equipos presentan su prototipo ante el resto de la clase (audiencia simulada). Coevaluación entre equipos mediante rúbrica y autoevaluación individual. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -1410,859 +1461,859 @@
     <mergeCell ref="A17:B20"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>168</v>
+        <v>184</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>172</v>
+        <v>188</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>173</v>
+        <v>189</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>174</v>
+        <v>190</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>175</v>
+        <v>191</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>179</v>
+        <v>195</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>180</v>
+        <v>196</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="D3" s="9"/>
       <c r="E3" s="9">
         <v>25.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="D4" s="9"/>
       <c r="E4" s="9">
         <v>25.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="9">
         <v>25.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="9">
         <v>25.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9">
         <f>SUM(E3:E6)</f>
         <v>100</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:F2),"")</f>
         <v/>
       </c>
       <c r="H2" s="7"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:F3),"")</f>
         <v/>
       </c>
       <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:F4),"")</f>
         <v/>
       </c>
       <c r="H4" s="7"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:F5),"")</f>
         <v/>
       </c>
       <c r="H5" s="7"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:F6),"")</f>
         <v/>
       </c>
       <c r="H6" s="7"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:F7),"")</f>
         <v/>
       </c>
       <c r="H7" s="7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="7" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:F8),"")</f>
         <v/>
       </c>
       <c r="H8" s="7"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="7" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:F9),"")</f>
         <v/>
       </c>
       <c r="H9" s="7"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="7" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:F10),"")</f>
         <v/>
       </c>
       <c r="H10" s="7"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="7" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:F11),"")</f>
         <v/>
       </c>
       <c r="H11" s="7"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="7" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:F12),"")</f>
         <v/>
       </c>
       <c r="H12" s="7"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="7" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:F13),"")</f>
         <v/>
       </c>
       <c r="H13" s="7"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="7" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:F14),"")</f>
         <v/>
       </c>
       <c r="H14" s="7"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="7" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:F15),"")</f>
         <v/>
       </c>
       <c r="H15" s="7"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="7" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:F16),"")</f>
         <v/>
       </c>
       <c r="H16" s="7"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="7" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:F17),"")</f>
         <v/>
       </c>
       <c r="H17" s="7"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="7" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:F18),"")</f>
         <v/>
       </c>
       <c r="H18" s="7"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="7" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:F19),"")</f>
         <v/>
       </c>
       <c r="H19" s="7"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="7" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:F20),"")</f>
         <v/>
       </c>
       <c r="H20" s="7"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="7" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:F21),"")</f>
         <v/>
       </c>
       <c r="H21" s="7"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="7" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:F22),"")</f>
         <v/>
       </c>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="7" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:F23),"")</f>
         <v/>
       </c>
       <c r="H23" s="7"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="7" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:F24),"")</f>
         <v/>
       </c>
       <c r="H24" s="7"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="7" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:F25),"")</f>
         <v/>
       </c>
       <c r="H25" s="7"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="7" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:F26),"")</f>
         <v/>
       </c>
       <c r="H26" s="7"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="7" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:F27),"")</f>
         <v/>
       </c>
       <c r="H27" s="7"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="7" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:F28),"")</f>
         <v/>
       </c>
       <c r="H28" s="7"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="7" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:F29),"")</f>
         <v/>
       </c>
       <c r="H29" s="7"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="7" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:F30),"")</f>
         <v/>
       </c>
       <c r="H30" s="7"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="7" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:F31),"")</f>
         <v/>
       </c>
       <c r="H31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="120">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
@@ -3408,54 +3459,54 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E26"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A26" sqref="A26:E26"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B2" s="1" t="s">
@@ -3574,287 +3625,461 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>128</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>130</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>131</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>105</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>111</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>113</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>115</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>116</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>117</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>119</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>123</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>127</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>130</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>152</v>
       </c>
-      <c r="E26" s="7" t="s">
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>153</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>