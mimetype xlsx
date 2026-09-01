--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:34</t>
+    <t>01/09/2026 14:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene decreto propio publicado para esta materia en 2.º Bachillerato, por lo que aplica directamente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica y vida activa</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo establecido en el Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>