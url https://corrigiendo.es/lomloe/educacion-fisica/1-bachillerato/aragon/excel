--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="537">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="536">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Educacion fisica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:40</t>
+    <t>10/07/2026 20:32</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio de Bachillerato; se aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen los 5 criterios de evaluación (CE.1 a CE.5) y los saberes básicos del BOE sin cambios.</t>
   </si>
@@ -986,272 +986,265 @@
 • Cuidado y mejora del entorno próximo como servicio a la comunidad. Barreras arquitectónicas.
 • Prevención de accidentes: ejercicios compensatorios, gestión del riesgo propio y ajeno.
 • Actuaciones críticas ante accidentes: desplazamientos de accidentados, reanimación mediante DEA/DESA, protocolo RCP, maniobra de Heimlich, kit de asistencia.
 • Salud social: práctica de la bicicleta como transporte habitual. Hábitos sociales y efectos en la condición.
 • Salud mental: técnicas de respiración y relajación para el estrés. Trastornos de la imagen corporal (vigorexia, anorexia). Tipologías corporales en publicidad.</t>
   </si>
   <si>
     <t>4.1: Promover y participar en actividades físico-deportivas interactuando con el entorno de manera sostenible.
 4.2: Practicar, organizar y evaluar actividades asumiendo responsabilidades en la seguridad.
 5.2: Aplicar de manera responsable y autónoma medidas específicas para la prevención de lesiones y primeros auxilios.</t>
   </si>
   <si>
     <t>CE.EF.4: Implementar un estilo de vida sostenible y comprometido con el entorno.
 CE.EF.5: Interiorizar un estilo de vida activo y saludable.</t>
   </si>
   <si>
     <t>Simulacros de primeros auxilios (RCP), observación sistemática en salidas al medio natural y diseño de rutas de movilidad sostenible.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Promueve tu estilo activo con un podcast</t>
+    <t>Muévete por tu barrio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Analizando y difundiendo prácticas motrices saludables en Aragón</t>
+    <t>Podcast para promocionar una actividad física comunitaria</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 1º de Bachillerato en Aragón busca conectar la actividad física con su entorno y bienestar. La SDA propone crear un podcast que promueva un estilo de vida activo, analizando una práctica motriz local (por ejemplo, senderismo en el Pirineo) y ofreciendo pautas para su práctica segura y autónoma.</t>
+    <t>El centro se ha propuesto colaborar con el barrio para fomentar la actividad física entre vecinos de todas las edades, especialmente ante el aumento del sedentarismo. Se necesita una propuesta atractiva, sostenible y que pueda replicarse en cualquier espacio público del municipio.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y grabar un episodio de podcast (5-10 min) que promueva un estilo de vida activo y saludable, analizando críticamente una práctica motriz de Aragón y proporcionando recomendaciones autónomas de planificación, activación, prevención y reflexión.</t>
+    <t>Diseñar una actividad física que pueda realizarse en un espacio público cercano al centro, analizar sus beneficios para la salud y la comunidad, y difundirla mediante un podcast de 15-20 minutos dirigido a los vecinos del barrio, incluyendo llamamientos a la participación inclusiva y sostenible.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tablets con conexión a internet
-[...6 lines deleted...]
-• Rúbrica de evaluación del podcast</t>
+• Espacio público accesible (parque, plaza, pista polideportiva)
+• Cronómetros, pulsómetros opcionales
+• Grabadora de audio (móviles) y software de edición (Audacity, GarageBand)
+• Plantilla de guion de podcast
+• Rúbrica de evaluación de podcast y trabajo cooperativo</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la salud (estilo activo), competencia digital (creación y edición de podcast), expresión oral y escrita (guion, comunicación), competencia social y cívica (trabajo en equipo, respeto a la diversidad de prácticas).</t>
+    <t>Educación para la salud, educación ambiental (uso sostenible del espacio), educación en valores (inclusión, cooperación) y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast que promueva un estilo activo y analice una práctica motriz aragonesa. Escucha de ejemplos de podcasts deportivos y debate sobre su estructura. Se forman grupos de 3-4 personas y se asignan roles (guionista, técnico de sonido, presentador, investigador). Se establece un cronograma.</t>
-[...2 lines deleted...]
-    <t>Registro de ideas iniciales en una lluvia de ideas grupal y elección de la práctica motriz a trabajar.</t>
+    <t>Se presenta el encargo del AMPA y del barrio: diseñar y promocionar una actividad física en un espacio público cercano. Se escuchan ejemplos de podcasts de promoción de salud (como ‘Podcast de la AECC’). Se formula la pregunta guía y se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con las primeras ideas y la pregunta guía reformulada.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: cómo diseñar una sesión de actividad física (tipos de ejercicios, dosificación, seguridad), beneficios para la salud, y estructura de un podcast (guion, narrativa, recursos sonoros). Se analizan ejemplos de actividades físicas comunitarias en Aragón (p.ej., ‘Carreras populares’ o ‘Senderos saludables’).</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de actividades y borrador del guion del podcast.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo realiza una sesión piloto de su actividad en el espacio público elegido (parque, plaza, patio). Practican, toman notas sobre sensaciones, dificultades, y evalúan su viabilidad. Recogen datos para el análisis de beneficios (pulsaciones, esfuerzo percibido, etc.).</t>
+  </si>
+  <si>
+    <t>Hoja de registro de la sesión piloto (datos, observaciones, fotos) y análisis de beneficios por escrito.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos sobre: 1) Planificación de actividad física (frecuencia, volumen, intensidad) y creación de programas personales. 2) Activación corporal, relajación y dosificación del esfuerzo. 3) Prevención de lesiones y gestión emocional. 4) Análisis crítico de manifestaciones motrices: origen cultural, evolución, impacto social. Se usan recursos digitales (vídeos, infografías) y se realizan ejercicios prácticos en el gimnasio o patio sobre calentamiento y estiramientos.</t>
-[...23 lines deleted...]
-    <t>Archivo de audio final (mp3) metadatos y captura de publicación. Ficha técnica con fuentes y licencias.</t>
+    <t>Con la información recogida, elaboran el guion definitivo del podcast, graban y editan el audio. Incluyen secciones: presentación, descripción de la actividad, beneficios, llamada a la participación, consejos sostenibles. Se realizan pruebas de sonido y se ensaya la locución.</t>
+  </si>
+  <si>
+    <t>Podcast final editado y guion revisado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación y coevaluación mediante rúbrica que valora criterios trabajados. Debate sobre aprendizajes y dificultades. Propuesta de mejora para futuros proyectos. El docente evalúa los podcasts con la misma rúbrica y proporciona feedback individual.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación completada. Cuestionario de reflexión individual.</t>
+    <t>Los equipos intercambian los podcasts, escuchan dos de otros grupos y cumplimentan una rúbrica de coevaluación. Después, cada grupo realiza una autoevaluación y se asignan niveles de logro (1-4) para cada criterio, con justificación. Se cierra con una puesta en común y propuestas de mejora.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Activa tu entorno con datos</t>
-[...8 lines deleted...]
-    <t>Investigar los factores sociales y culturales que influyen en la práctica de actividad física en tu entorno (localidad/barrio) y proponer una intervención basada en datos que promueva un estilo de vida activo.</t>
+    <t>Ritmo y datos: construye tu perfil activo</t>
+  </si>
+  <si>
+    <t>Análisis de datos propios para un plan de actividad física personalizado y contextualizado en Aragón</t>
+  </si>
+  <si>
+    <t>El centro educativo quiere promover hábitos saludables entre el alumnado, pero las propuestas genéricas no suelen calar. Necesitamos que cada estudiante tome conciencia de su propio nivel de actividad y diseñe un plan realista, basado en datos y adaptado a los recursos de Aragón.</t>
+  </si>
+  <si>
+    <t>Diseñar un programa personal de actividad física basado en la recogida y análisis de datos propios (frecuencia cardíaca, pasos, esfuerzo percibido) y de un contexto social (encuesta sobre hábitos y uso de espacios deportivos en el centro), y presentarlo a la comunidad educativa con recomendaciones para fomentar un estilo de vida activo y sostenible.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Encuestas en papel o Google Forms
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita individual.</t>
+• Pulsómetros o apps (Google Fit, Reloj del móvil) para medir frecuencia cardíaca
+• Hoja de cálculo (Excel/Sheets) para organizar y graficar datos
+• Plantilla de encuesta (Google Forms)
+• Ficha de registro de datos
+• Ejemplos de programas de entrenamiento</t>
+  </si>
+  <si>
+    <t>Educación para la salud, competencia digital (tratamiento de datos), educación ambiental (movilidad sostenible).</t>
+  </si>
+  <si>
+    <t>Presentación del reto: el equipo directivo pide datos reales para mejorar la oferta de actividad física en el centro. Debate sobre qué sabemos y qué necesitamos saber. Formulación de la pregunta guía y lluvia de ideas sobre cómo recoger datos propios (frecuencia cardíaca, pasos, encuesta de hábitos).</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales e hipótesis de cada equipo.</t>
+  </si>
+  <si>
+    <t>Talleres de aprendizaje: (a) ¿Cómo medir la intensidad? Frecuencia cardíaca (fórmula de Karvonen), escala de Borg, uso de pulsómetros/apps. (b) Principios de un programa de entrenamiento: FITT, progresión, calentamiento y vuelta a la calma, prevención de lesiones. (c) Diseño de una encuesta sobre hábitos de actividad y uso de espacios deportivos en el entorno aragonés. Cada equipo practica con simulaciones de datos.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de cálculo de zonas de entrenamiento y diseño de ítems de encuesta.</t>
+  </si>
+  <si>
+    <t>Recogida real de datos: durante una sesión de EF y fuera del centro (como tarea), los estudiantes registran su frecuencia cardíaca antes, durante y después de varias actividades, y anotan su percepción del esfuerzo. También pasan la encuesta a una muestra de compañeros (mínimo 10 respuestas). Analizan los datos: calculan medias, elaboran gráficas de tendencias y extraen conclusiones sobre su estado de forma y los hábitos del centro.</t>
+  </si>
+  <si>
+    <t>Hoja de registro de datos (frecuencia cardíaca, Borg) y gráficas de análisis.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el informe final con: (a) introducción y objetivos, (b) metodología de recogida de datos, (c) resultados y análisis (incluyendo gráficas y encuesta), (d) programa personal de actividad física de 4 semanas basado en los datos, (e) medidas de prevención de lesiones, (f) conclusiones y propuestas para el centro. Preparan un póster o presentación digital para la feria de salud.</t>
+  </si>
+  <si>
+    <t>Informe escrito y póster o presentación.</t>
+  </si>
+  <si>
+    <t>Exposición de los pósteres ante los compañeros de otro curso o familias invitadas. Coevaluación entre equipos mediante rúbrica. Autoevaluación: diana de logro y reflexión escrita sobre lo aprendido y su aplicación futura. El equipo docente asigna niveles de logro (1-4) a cada criterio evaluado.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Crea tu propia coreografía sostenible</t>
-[...8 lines deleted...]
-    <t>¿Puede el movimiento artístico convertirse en una herramienta para fomentar hábitos saludables y respeto al medioambiente en nuestra comunidad?</t>
+    <t>Traza tu movimiento: geometría mudéjar en acción</t>
+  </si>
+  <si>
+    <t>Intervención motriz comunitaria por un barrio activo</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos del barrio del Arrabal de Zaragoza busca dinamizar su plaza principal con una actividad cultural que promueva hábitos activos y sostenibles. Han solicitado al centro educativo una intervención artística original que conecte con la identidad aragonesa.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar una intervención motriz artística (coreografía, performance) que utilice patrones geométricos del mudéjar aragonés para transmitir un mensaje sobre movilidad activa y sostenibilidad, y presentarla en un espacio público del barrio.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Altavoz portátil
-[...40 lines deleted...]
-    <t>Rúbrica autoevaluada y coevaluación escrita; reflexión final individual.</t>
+• Imágenes de mudéjar aragonés (Torre del Salvador, techumbre de la Seo)
+• Aula de informática o tablets para edición de vídeo
+• Conos, cuerdas para marcar patrones en el suelo
+• Material de cartón reciclado para posibles elementos escenográficos
+• Cámara o móvil para grabación
+• Poster digital e imprenta escolar</t>
+  </si>
+  <si>
+    <t>Educación para la salud (movilidad activa), Educación para la sostenibilidad (uso de espacio público, minimización de residuos), Educación patrimonial (mudéjar).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos. El alumnado visiona imágenes del mudéjar aragonés (torres, techos) y debate sobre cómo el movimiento puede reflejar esas geometrías. Se formula la pregunta guía y se organizan equipos.</t>
+  </si>
+  <si>
+    <t>Panel de ideas iniciales con bocetos de patrones y preguntas sobre movilidad sostenible.</t>
+  </si>
+  <si>
+    <t>Taller sobre composición motriz: figuras básicas, transiciones, sincronización. Estudio geométrico de un lazo mudéjar (ejemplo: torre del Salvador). Práctica de movimientos que simulan líneas y rotaciones. También se trabaja la planificación del evento (permisos, seguridad).</t>
+  </si>
+  <si>
+    <t>Hoja de práctica con ejercicios de patrones motrices y un borrador de plan de seguridad.</t>
+  </si>
+  <si>
+    <t>Los equipos desarrollan la coreografía completa integrando los patrones mudéjares. Realizan ensayos en el gimnasio simulando el espacio público. Definen roles (coordinador, seguridad, responsables de material). Elaboran el póster explicativo.</t>
+  </si>
+  <si>
+    <t>Registro de diario de equipo (roles, conflictos, soluciones) y guion de la intervención.</t>
+  </si>
+  <si>
+    <t>Se realiza la intervención en la plaza (o espacio similar del centro). Se graba la performance. El grupo interactúa con el público invitándolos a replicar un movimiento simple. Se recogen impresiones de la audiencia.</t>
+  </si>
+  <si>
+    <t>Vídeo de la performance y grabación de interacciones con el público.</t>
+  </si>
+  <si>
+    <t>Cada equipo analiza el vídeo, coevalúa el trabajo según rúbricas. El docente asigna nivel de logro a cada criterio. Se discute el impacto comunitario y propuestas de mejora.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (autoevaluación, coevaluación y docente) y reflexión escrita.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para que el alumnado acceda al conocimiento sobre actividad física saludable y autoevaluación.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer textos científicos y guías visuales (infografías) sobre parámetros de salud como frecuencia cardíaca, IMC o consumo energético, para que el alumnado elija el formato que mejor comprenda.
@@ -2449,903 +2442,903 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>231</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>406</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>415</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>421</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>425</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>431</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>434</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>437</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>303</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>442</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>445</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>448</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>177</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>309</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>455</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>456</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>459</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>460</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>463</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>464</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>467</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>468</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>471</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>472</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>475</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>482</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>483</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D3" s="9">
         <v>4.17</v>
       </c>
       <c r="E3" s="9">
         <v>4.17</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D4" s="9">
         <v>4.17</v>
       </c>
       <c r="E4" s="9">
         <v>4.17</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="D5" s="9">
         <v>4.17</v>
       </c>
       <c r="E5" s="9">
         <v>4.17</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="D6" s="9">
         <v>4.17</v>
       </c>
       <c r="E6" s="9">
         <v>4.17</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="D7" s="9">
         <v>5.0</v>
       </c>
       <c r="E7" s="9">
         <v>5.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="D8" s="9">
         <v>5.0</v>
       </c>
       <c r="E8" s="9">
         <v>5.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="D11" s="9">
         <v>6.67</v>
       </c>
       <c r="E11" s="9">
         <v>6.67</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D12" s="9">
         <v>10.0</v>
       </c>
       <c r="E12" s="9">
         <v>10.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="D13" s="9">
         <v>10.0</v>
       </c>
       <c r="E13" s="9">
         <v>10.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D14" s="9">
         <v>6.67</v>
       </c>
       <c r="E14" s="9">
         <v>6.67</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="D15" s="9">
         <v>6.67</v>
       </c>
       <c r="E15" s="9">
         <v>6.67</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.3</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="D16" s="9">
         <v>6.67</v>
       </c>
       <c r="E16" s="9">
         <v>6.67</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>1.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="D17" s="9">
         <v>4.17</v>
       </c>
       <c r="E17" s="9">
         <v>4.17</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>1.2</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>80</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="D18" s="9">
         <v>4.17</v>
       </c>
       <c r="E18" s="9">
         <v>4.17</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>2.1</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D19" s="9">
         <v>5.0</v>
       </c>
       <c r="E19" s="9">
         <v>5.0</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>2.2</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D20" s="9">
         <v>5.0</v>
       </c>
       <c r="E20" s="9">
         <v>5.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9">
         <f>SUM(E3:E20)</f>
         <v>105.040000000000006</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:V31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>2.1</v>
       </c>
       <c r="H1" s="8">
         <v>2.2</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
@@ -3358,900 +3351,900 @@
       <c r="M1" s="8">
         <v>4.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.1</v>
       </c>
       <c r="O1" s="8">
         <v>5.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.3</v>
       </c>
       <c r="Q1" s="8">
         <v>1.1</v>
       </c>
       <c r="R1" s="8">
         <v>1.2</v>
       </c>
       <c r="S1" s="8">
         <v>2.1</v>
       </c>
       <c r="T1" s="8">
         <v>2.2</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="V1" s="8" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:T2),"")</f>
         <v/>
       </c>
       <c r="V2" s="7"/>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:T3),"")</f>
         <v/>
       </c>
       <c r="V3" s="7"/>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:T4),"")</f>
         <v/>
       </c>
       <c r="V4" s="7"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:T5),"")</f>
         <v/>
       </c>
       <c r="V5" s="7"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:T6),"")</f>
         <v/>
       </c>
       <c r="V6" s="7"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:T7),"")</f>
         <v/>
       </c>
       <c r="V7" s="7"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:T8),"")</f>
         <v/>
       </c>
       <c r="V8" s="7"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" s="7" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:T9),"")</f>
         <v/>
       </c>
       <c r="V9" s="7"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" s="7" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:T10),"")</f>
         <v/>
       </c>
       <c r="V10" s="7"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:T11),"")</f>
         <v/>
       </c>
       <c r="V11" s="7"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:T12),"")</f>
         <v/>
       </c>
       <c r="V12" s="7"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:T13),"")</f>
         <v/>
       </c>
       <c r="V13" s="7"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" s="7" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:T14),"")</f>
         <v/>
       </c>
       <c r="V14" s="7"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:T15),"")</f>
         <v/>
       </c>
       <c r="V15" s="7"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" s="7" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:T16),"")</f>
         <v/>
       </c>
       <c r="V16" s="7"/>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:T17),"")</f>
         <v/>
       </c>
       <c r="V17" s="7"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" s="7" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:T18),"")</f>
         <v/>
       </c>
       <c r="V18" s="7"/>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" s="7" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:T19),"")</f>
         <v/>
       </c>
       <c r="V19" s="7"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" s="7" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:T20),"")</f>
         <v/>
       </c>
       <c r="V20" s="7"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" s="7" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:T21),"")</f>
         <v/>
       </c>
       <c r="V21" s="7"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" s="7" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:T22),"")</f>
         <v/>
       </c>
       <c r="V22" s="7"/>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" s="7" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:T23),"")</f>
         <v/>
       </c>
       <c r="V23" s="7"/>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:T24),"")</f>
         <v/>
       </c>
       <c r="V24" s="7"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:T25),"")</f>
         <v/>
       </c>
       <c r="V25" s="7"/>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:T26),"")</f>
         <v/>
       </c>
       <c r="V26" s="7"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:T27),"")</f>
         <v/>
       </c>
       <c r="V27" s="7"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:T28),"")</f>
         <v/>
       </c>
       <c r="V28" s="7"/>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:T29),"")</f>
         <v/>
       </c>
       <c r="V29" s="7"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" s="7" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:T30),"")</f>
         <v/>
       </c>
       <c r="V30" s="7"/>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" s="7" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:T31),"")</f>
         <v/>
       </c>
       <c r="V31" s="7"/>
@@ -8974,85 +8967,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>311</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>326</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>345</v>
       </c>
     </row>
@@ -9125,125 +9118,125 @@
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>177</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>307</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>308</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>309</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>311</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>355</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>357</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="E37" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>326</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9252,278 +9245,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>231</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>365</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>369</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>384</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>