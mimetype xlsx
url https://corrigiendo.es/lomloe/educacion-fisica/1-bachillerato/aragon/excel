--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:32</t>
+    <t>10/07/2026 21:52</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio de Bachillerato; se aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen los 5 criterios de evaluación (CE.1 a CE.5) y los saberes básicos del BOE sin cambios.</t>
   </si>