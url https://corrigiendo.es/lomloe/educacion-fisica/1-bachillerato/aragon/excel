--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:52</t>
+    <t>01/09/2026 15:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio de Bachillerato; se aplica íntegramente el currículo estatal del RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen los 5 criterios de evaluación (CE.1 a CE.5) y los saberes básicos del BOE sin cambios.</t>
   </si>