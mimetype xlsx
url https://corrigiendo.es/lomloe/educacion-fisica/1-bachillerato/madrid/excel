--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="556">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Educacion fisica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:55</t>
+    <t>10/07/2026 20:36</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 de enseñanzas mínimas de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen todos los criterios de evaluación, competencias específicas y saberes básicos del currículo estatal.</t>
   </si>
@@ -1026,271 +1026,268 @@
   <si>
     <t>Participa activamente en las actividades, respeta el entorno y las medidas de seguridad, pero necesita supervisión para organizar o asumir roles de responsabilidad. Colabora puntualmente en acciones de servicio a la comunidad.
 → Ayuda a montar el material para una ruta, sigue las normas de seguridad y recoge basura cuando se lo indican, pero no propone mejoras ni organiza grupos.</t>
   </si>
   <si>
     <t>Organiza y desarrolla actividades físico-deportivas en el medio natural o urbano, asumiendo responsabilidades concretas (seguridad, logística) y aplicando medidas para minimizar el impacto ambiental. Comunica el valor de estas actividades para la comunidad.
 → Diseña y guía una ruta de senderismo: distribuye tareas, supervisa que todos lleven agua, recoge residuos al final y explica al grupo cómo la actividad contribuye a la conservación del entorno.</t>
   </si>
   <si>
     <t>Lidera proyectos de servicio a la comunidad vinculados a la actividad física y el deporte, integrando la sostenibilidad de forma transversal. Evalúa el impacto de las acciones, propone mejoras y promueve la implicación de otros agentes (compañeros, familias, entidades locales).
 → Coordina una campaña de limpieza de un parque combinada con una gymkana deportiva; elabora un informe con datos de participación y residuos recogidos, presenta los resultados al centro y propone mantener la actividad anualmente.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Muévete Madrid: un podcast activo</t>
+    <t>Activa tu Madrid Sostenible</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Promoviendo hábitos saludables en nuestro instituto</t>
+    <t>Creando rutas saludables y respetuosas con el entorno</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En 1.º de Bachillerato del IES Gran Vía de Madrid, los estudiantes son conscientes de la importancia de la actividad física pero muchos llevan una vida sedentaria. Además, el entorno urbano ofrece oportunidades para la práctica al aire libre que no siempre se aprovechan. Esta SDA les reta a crear un recurso digital (podcast) para motivar a sus compañeros a moverse más.</t>
+    <t>El centro educativo se encuentra en un municipio de la Comunidad de Madrid con acceso a espacios naturales como el Parque del Retiro, la Casa de Campo o la Sierra de Guadarrama. El ayuntamiento ha lanzado una campaña para fomentar la actividad física al aire libre entre los jóvenes, pero carece de contenido atractivo y actualizado. Se propone al alumnado crear un blog que sirva como guía práctica y motivadora.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y publicar un podcast (3-5 episodios) que proponga un plan personalizado de actividad física semanal, incluyendo consejos de salud, uso de apps y actividades en espacios verdes de Madrid, y que sea difundido entre los estudiantes del centro para fomentar un estilo de vida activo.</t>
+    <t>Crear un blog colaborativo que incluya al menos tres rutas de actividad física (senderismo, running, ciclismo) en espacios naturales de Madrid, con información sobre beneficios para la salud, medidas de seguridad, consejos de sostenibilidad y un plan de entrenamiento personal para un mes.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con internet y auriculares.
-[...4 lines deleted...]
-• Guías de parques y espacios naturales de Madrid (folletos, web del Ayuntamiento).</t>
+• Dispositivos móviles con GPS y cámara
+• Apps de seguimiento (Strava, MapMyRun)
+• Plataforma para blog (Blogger, Wix, Google Sites)
+• Proyector
+• Plantillas de plan personal de actividad física
+• Carteles de normas de seguridad y sostenibilidad</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la salud (hábitos activos), Competencia digital (edición de audio, apps), Educación cívica (colaboración, respeto por el entorno), Emprendimiento (difusión del producto).</t>
+    <t>Educación para la salud, educación ambiental, competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast para promover un estilo de vida activo. Tormenta de ideas sobre hábitos actuales del alumnado y posibilidades en Madrid. Formación de equipos (4-5 personas) y reparto de roles (guionista, técnico, presentador, entrevistador, editor).</t>
-[...2 lines deleted...]
-    <t>Listado de ideas iniciales y asignación de roles (ficha grupal).</t>
+    <t>Se presenta el encargo del ayuntamiento y la pregunta guía. El alumnado visualiza ejemplos de blogs de rutas activas y debate sobre el potencial de los espacios naturales de Madrid. Se forman grupos y cada grupo elige un espacio natural de su municipio (Parque del Retiro, Casa de Campo, Sierra de Guadarrama, etc.).</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El alumnado investiga sobre planificación de actividad física, seguridad en entornos naturales, sostenibilidad y herramientas digitales. Se imparten mini-talleres sobre diseño de planes personales, uso de apps de GPS, y normas de seguridad. Cada grupo elabora un guion de contenido para su ruta.</t>
+  </si>
+  <si>
+    <t>Cuaderno con investigación, guion de contenido.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: 1) Principios de entrenamiento personalizado (FITT) y aplicaciones digitales. 2) Recursos del entorno natural de Madrid (parques, rutas). 3) Técnicas de podcast: guion, grabación, edición básica con Audacity o similar. Cada sesión incluye micro-prácticas.</t>
-[...11 lines deleted...]
-    <t>Guion completo del podcast y grabación de prueba (voz o vídeo corto).</t>
+    <t>Cada grupo realiza una salida práctica al espacio elegido (o una simulación en el patio si no es posible). Durante la salida, registran datos (fotos, vídeos, mediciones con app), aplican las normas de seguridad y sostenibilidad, y evalúan su propia condición física para el plan personal. De vuelta, procesan los datos y ajustan el guion.</t>
+  </si>
+  <si>
+    <t>Datos registrados (tabla, fotos), autoevaluación física inicial.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Episodios finales publicados y enlace de acceso.</t>
+    <t>Los grupos construyen el blog usando una plataforma digital (Blogger, Wix, Google Sites). Crean entradas para su ruta, incluyendo descripción, mapa, fotos/vídeos, consejos de seguridad y sostenibilidad, y enlazan un plan personal de actividad física descargable. También incluyen un análisis de posibles salidas profesionales relacionadas. Se revisa la ortografía y la accesibilidad.</t>
+  </si>
+  <si>
+    <t>Blog completo y enlace compartido.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado/audición de un fragmento de cada podcast. Coevaluación mediante rúbrica (criterios: planificación, claridad, creatividad, uso de apps). Autoevaluación individual sobre el aprendizaje y la colaboración. Debate sobre la aplicabilidad de las propuestas.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas y reflexión individual escrita.</t>
+    <t>Cada grupo presenta su blog al resto de la clase (simulando una presentación ante la concejalía). Los demás grupos coevalúan usando una rúbrica. El docente asigna niveles de logro 1-4 para cada criterio evaluado. Finalmente, cada alumno realiza una autoevaluación de su aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Madrid en movimiento: investigamos nuestros hábitos</t>
-[...8 lines deleted...]
-    <t>¿Cuáles son los hábitos de actividad física de los estudiantes de bachillerato en nuestro centro y cómo podemos mejorarlos?</t>
+    <t>Mide, Analiza y Activa tu Curso</t>
+  </si>
+  <si>
+    <t>Investigación sobre hábitos de actividad física y diseño de una intervención saludable</t>
+  </si>
+  <si>
+    <t>El instituto detecta altos niveles de sedentarismo entre el alumnado de Bachillerato. El equipo directivo pide al grupo que investigue sus propios hábitos y proponga una intervención viable, aprovechando espacios públicos cercanos como el Parque del Retiro.</t>
+  </si>
+  <si>
+    <t>Recoger datos reales sobre los hábitos de actividad física y salud del grupo (mediante diarios, podómetros, encuestas), analizarlos, y diseñar una intervención de 2 semanas que fomente un estilo de vida activo y saludable, utilizando el Parque del Retiro como escenario principal. El producto se presentará al equipo directivo y al departamento de Educación Física.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Aula con ordenadores o tablets
-[...5 lines deleted...]
-• Datos de referencia (OMS, INE)
+• Podómetros o apps de conteo de pasos
+• Hoja de cálculo (Google Sheets o Excel)
+• Plantilla de diario de actividad
+• Cuestionario de hábitos saludables (validado por el profesor)
+• Mapa del Parque del Retiro con zonas deportivas
+• Ejemplos de programas personales de actividad física
 • Rúbricas de evaluación</t>
   </si>
   <si>
-    <t>Competencia digital (encuesta, análisis de datos, presentación). Competencia social y cívica (trabajo en equipo, participación democrática). Competencia en comunicación lingüística (redacción del informe). Competencia de aprender a aprender (autorregulación del programa personal).</t>
-[...32 lines deleted...]
-    <t>Rúbricas de autoevaluación y coevaluación, acta de reflexión grupal.</t>
+    <t>Educación para la salud, educación ambiental y uso crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del equipo directivo: investigar los hábitos de actividad física del grupo y diseñar una mejora. El alumnado formula hipótesis sobre la situación actual y se organiza en equipos. Cada equipo elige un aspecto a investigar (actividad física diaria, descanso, alimentación, uso del tiempo libre).</t>
+  </si>
+  <si>
+    <t>Cuaderno personal con hipótesis iniciales y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: principios del entrenamiento, elaboración de un programa personal, métodos de recogida de datos (cuestionarios validados, diarios de actividad, podómetros), análisis básico de datos (medias, gráficos), y conceptos de sostenibilidad y seguridad en espacios públicos. Se muestra un ejemplo de programa personal y se analiza críticamente un caso estereotipado.</t>
+  </si>
+  <si>
+    <t>Ejercicios de autoevaluación simulada y boceto del protocolo de recogida de datos.</t>
+  </si>
+  <si>
+    <t>Durante una semana (parte de las sesiones y trabajo en casa), el alumnado recoge datos reales (pasos, horas de sueño, minutos de actividad, tipo de alimentación). En clase, vuelcan los datos en una hoja de cálculo, los depuran y generan gráficos descriptivos. Analizan los resultados por equipos: identifican fortalezas, debilidades y posibles sesgos (género, modas).</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y gráficos generados por equipo.</t>
+  </si>
+  <si>
+    <t>Con base en el diagnóstico, cada equipo diseña una intervención de 2 semanas para el grupo. Debe incluir un programa personal genérico (ajustable), actividades en el Parque del Retiro (con itinerario, normas de seguridad y sostenibilidad), y medidas para contrarrestar estereotipos. Elaboran un informe escrito y preparan una presentación de 10 minutos para el equipo directivo y el departamento de Educación Física.</t>
+  </si>
+  <si>
+    <t>Borradores del informe y ensayos de la presentación.</t>
+  </si>
+  <si>
+    <t>Exposición de las propuestas ante la audiencia real. Coevaluación entre equipos mediante rúbrica. Cada alumno completa una autoevaluación sobre su contribución y aprendizaje. El docente asigna niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Retiro en Movimiento: Coreografía Urbana por la Salud y el Entorno</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, a través de una performance artística colectiva, sensibilizar a los ciudadanos del Retiro sobre la importancia de un estilo de vida activo y el respeto por el entorno urbano?</t>
+    <t>Coreografía urbana: ritmo y movimiento por Madrid</t>
+  </si>
+  <si>
+    <t>Diseñando y representando una intervención artística en el espacio público que promueve la movilidad activa</t>
+  </si>
+  <si>
+    <t>El barrio del instituto necesita fomentar hábitos de movilidad activa (caminar, usar bicicleta, patinar) entre sus vecinos. A menudo la falta de visibilidad limita su práctica. El alumnado de 1.º de Bachillerato propone una intervención artística en un espacio público para invitar a la ciudadanía a participar y reflexionar.</t>
+  </si>
+  <si>
+    <t>Diseñar, ensayar y presentar una coreografía comunitaria en un espacio público que promueva la movilidad activa, integrando a voluntarios del entorno (vecinos, familias, otros cursos) en la ejecución final.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Altavoz portátil
-[...36 lines deleted...]
-    <t>Diario reflexivo y resultados de encuesta a la audiencia</t>
+• Altavoz portátil y música seleccionada
+• Cámara o móvil para grabación
+• Conos y cinta para delimitar el espacio
+• Ficha de planificación (documento compartido)
+• Material de expresión corporal (telas, máscaras opcional)
+• Permiso del ayuntamiento (gestionado por el centro)</t>
+  </si>
+  <si>
+    <t>Educación para la salud (movilidad activa), educación artística, competencia cívica (participación comunitaria) y competencia digital (grabación y edición de vídeo).</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía mediante un vídeo de intervenciones urbanas (flashmob, performances). Lluvia de ideas sobre movilidad activa y cómo el movimiento puede comunicar. Se forman equipos y se asigna el reto: diseñar una coreografía que involucre a la comunidad.</t>
+  </si>
+  <si>
+    <t>Listado de ideas y selección del concepto principal.</t>
+  </si>
+  <si>
+    <t>Talleres de expresión corporal, ritmo y composición coreográfica. Se analizan ejemplos de danza urbana y tradicional (vinculación con los juegos tradicionales madrileños como la petanca o el chito). Se enseña planificación logística de eventos en espacio público (permisos, seguridad, señalización).</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de expresión y ficha de planificación del evento.</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan la coreografía completa, la ensayan y ajustan según feedback del profesor y compañeros. Paralelamente, gestionan los permisos necesarios (contacto con ayuntamiento o junta), preparan materiales (altavoz, señalización) y reclutan voluntarios (otras clases, familias a través de circulares).</t>
+  </si>
+  <si>
+    <t>Registro de ensayos (vídeo o diario) y plan logístico final.</t>
+  </si>
+  <si>
+    <t>Ejecución de la intervención en el espacio público elegido. Incluye montaje, calentamiento guiado a voluntarios, ensayo general con ellos y presentación final. Se graba un vídeo profesional para difusión y memoria. Se recoge feedback de los participantes.</t>
+  </si>
+  <si>
+    <t>Vídeo de la intervención, fotografías y testimonios.</t>
+  </si>
+  <si>
+    <t>Visionado del vídeo, coevaluación entre equipos mediante rúbrica de los criterios trabajados, autoevaluación individual. Debate sobre el impacto de la actividad y propuestas de mejora. Asignación de niveles de logro (1-4) a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para que el alumnado acceda al conocimiento sobre actividad física saludable y autoevaluación.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer textos científicos y guías visuales (infografías) sobre parámetros de salud como frecuencia cardíaca, IMC o consumo energético, para que el alumnado elija el formato que mejor comprenda.
 • Incluir vídeos modelados por deportistas que expliquen cómo planifican su entrenamiento semanal basado en objetivos personales y datos objetivos.
 • Proporcionar podcasts o entrevistas a profesionales del deporte (fisioterapeutas, entrenadores) que describan salidas profesionales relacionadas con la actividad física.</t>
   </si>
@@ -2470,1658 +2467,1658 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>282</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>428</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>431</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>434</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>437</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>439</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>440</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>447</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>453</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>456</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>459</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>329</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>464</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>467</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>469</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>470</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>174</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>335</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>476</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>477</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>481</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>482</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>485</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>486</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>488</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>489</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>490</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>493</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>494</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>497</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>500</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>504</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>505</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="D3" s="9">
         <v>5.0</v>
       </c>
       <c r="E3" s="9">
         <v>5.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="D4" s="9">
         <v>5.0</v>
       </c>
       <c r="E4" s="9">
         <v>5.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="D5" s="9">
         <v>5.0</v>
       </c>
       <c r="E5" s="9">
         <v>5.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="D6" s="9">
         <v>5.0</v>
       </c>
       <c r="E6" s="9">
         <v>5.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>1.5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D7" s="9">
         <v>5.0</v>
       </c>
       <c r="E7" s="9">
         <v>5.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D8" s="9">
         <v>6.67</v>
       </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.1</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="D11" s="9">
         <v>6.67</v>
       </c>
       <c r="E11" s="9">
         <v>6.67</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.3</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="D14" s="9">
         <v>10.0</v>
       </c>
       <c r="E14" s="9">
         <v>10.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="D15" s="9">
         <v>10.0</v>
       </c>
       <c r="E15" s="9">
         <v>10.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D16" s="9">
         <v>10.0</v>
       </c>
       <c r="E16" s="9">
         <v>10.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="D17" s="9">
         <v>10.0</v>
       </c>
       <c r="E17" s="9">
         <v>10.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>105.02000000000001</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>2.1</v>
       </c>
       <c r="I1" s="8">
         <v>2.2</v>
       </c>
       <c r="J1" s="8">
         <v>2.3</v>
       </c>
       <c r="K1" s="8">
         <v>3.1</v>
       </c>
       <c r="L1" s="8">
         <v>3.2</v>
       </c>
       <c r="M1" s="8">
         <v>3.3</v>
       </c>
       <c r="N1" s="8">
         <v>4.1</v>
       </c>
       <c r="O1" s="8">
         <v>4.2</v>
       </c>
       <c r="P1" s="8">
         <v>5.1</v>
       </c>
       <c r="Q1" s="8">
         <v>5.2</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -8907,68 +8904,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>343</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>353</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>354</v>
       </c>
     </row>
@@ -9075,259 +9072,259 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>366</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>323</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>325</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>327</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>329</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>331</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>174</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>333</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>334</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>335</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9336,278 +9333,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>282</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>391</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C15" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>