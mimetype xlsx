--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:36</t>
+    <t>01/09/2026 15:11</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 de enseñanzas mínimas de Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen todos los criterios de evaluación, competencias específicas y saberes básicos del currículo estatal.</t>
   </si>