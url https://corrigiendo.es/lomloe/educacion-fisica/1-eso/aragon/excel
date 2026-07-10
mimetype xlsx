--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio, por lo que aplica el currículo estatal del RD 217/2022 en Educación Física de 1.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, mantiene íntegramente las competencias específicas y criterios de evaluación del Real Decreto 217/2022.</t>
   </si>
@@ -950,261 +950,265 @@
 • La salud integral en las prácticas físicas: presencia de diferentes factores y necesidades específicas.</t>
   </si>
   <si>
     <t>1.5: Descodificar la incertidumbre generada por un entorno físico inestable.
 2.3: Explorar diferentes recursos y aplicaciones digitales (TIC en orientación).
 3.3: Hacer uso con progresiva autonomía de habilidades sociales y cohesión.
 4.1: Participar en actividades físico-deportivas en entornos naturales y urbanos.
 5.2: Adoptar medidas generales para la prevención de lesiones.
 5.4: Establecer y organizar retos individuales o colectivos de actividad física.
 5.5: Analizar y valorar las limitaciones y facilitadores de la actividad física.</t>
   </si>
   <si>
     <t>CE.EF.4: Adoptar un estilo de vida sostenible y ecosocialmente responsable.
 CE.EF.5: Incorporar intencionalmente actividades para el bienestar integral.</t>
   </si>
   <si>
     <t>Mapa de orientación completado, diario de reflexión sobre gestión emocional y diseño de un proyecto motor personal de salud.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Recupera y comparte: juegos tradicionales aragoneses</t>
+    <t>¡Graba tu juego!</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog didáctico sobre la cultura motriz de Aragón</t>
+    <t>Un vídeo sobre juegos tradicionales aragoneses</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Vivimos en Aragón, una comunidad con rica tradición de juegos y danzas populares (el 'truc', la 'pulga', el 'caleidoscopio'...). Sin embargo, muchas de estas manifestaciones están cayendo en desuso. El alumnado de 1.º ESO, nativo digital, puede contribuir a su divulgación mediante un producto digital que combine investigación, práctica motriz y difusión.</t>
+    <t>El centro forma parte de la Red de Escuelas Promotoras de Salud y quiere difundir el patrimonio lúdico aragonés entre el alumnado, integrando actividad física y cultura.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos investigar, practicar y difundir los juegos tradicionales aragoneses de manera que resulten atractivos y accesibles para jóvenes de nuestra edad, promoviendo la actividad física y el respeto por nuestra herencia cultural?</t>
+    <t>Investigar un juego tradicional aragonés, practicarlo adaptándolo para que sea inclusivo, y crear un vídeo divulgativo que muestre su ejecución, su origen cultural y una reflexión sobre el respeto y la cooperación.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Material deportivo: balones, aros, cuerdas, pañuelos (para juegos tradicionales)
-[...3 lines deleted...]
-• Ejemplos de blogs deportivos y culturales</t>
+• Fichas de investigación (papel o digital)
+• Dispositivos móviles o tablets para grabación
+• Software de edición de vídeo (Clipchamp, CapCut, etc.)
+• Material deportivo básico (pelotas, aros, cuerdas según el juego)
+• Acceso a la web de la Federación Aragonesa de Juegos Tradicionales</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: cooperación, respeto por la diversidad cultural, inclusión. Competencia digital: creación de contenido, manejo de herramientas. Conciencia y expresión cultural: valoración del patrimonio lúdico aragonés.</t>
+    <t>Educación para la salud (práctica física), competencia digital (creación de vídeo), educación en valores (respeto, inclusión).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: mostrar vídeo de juegos tradicionales aragoneses en desuso. Debate: ¿Qué juegos conocéis? ¿Cómo podemos recuperarlos? Lluvia de ideas sobre el producto (blog). Formación de equipos y asignación de roles iniciales (investigador, motor, editor).</t>
-[...2 lines deleted...]
-    <t>Lista de juegos conocidos, preguntas iniciales, borrador de roles.</t>
+    <t>Se presenta el reto: crear un vídeo divulgativo sobre un juego tradicional aragonés. Se visionan ejemplos de vídeos, se debate qué juegos conocen y se formula la pregunta guía. Se forman equipos heterogéneos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y preguntas en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesión 1: Investigación guiada con fichas de juegos tradicionales (fuentes: entrevistas a familiares, bibliografía, web). Práctica de 3-4 juegos en el patio. Sesión 2: Taller de edición digital (manejo básico de cámara, editor de vídeo y plataforma de blog). Análisis de ejemplos de blogs deportivos.</t>
-[...2 lines deleted...]
-    <t>Fichas de investigación cumplimentadas, práctica motriz registrada, capturas del taller digital.</t>
+    <t>Cada equipo investiga un juego tradicional aragonés (ej: la toña) usando fuentes de la federación y entrevistas a familiares. Practican las reglas básicas en el patio, analizan su lógica interna y detectan posibles barreras (género, habilidad, espacio).</t>
+  </si>
+  <si>
+    <t>Ficha de investigación completada con reglas, historia y adaptaciones iniciales.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Los equipos ponen en práctica la versión adaptada del juego. Realizan ajustes según la experiencia, graban tomas de la práctica para el vídeo y reflexionan sobre los valores observados (cooperación, respeto).</t>
+  </si>
+  <si>
+    <t>Diario de equipo con reflexiones sobre el proceso adaptativo y las dinámicas grupales.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran el guion del vídeo, graban la parte expositiva (historia, análisis) y editan el material. Preparan una breve presentación para la audiencia real (alumnado de Primaria).</t>
+  </si>
+  <si>
+    <t>Guion escrito y vídeo en proceso de edición.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Proyección del vídeo al grupo de Primaria invitado (o en formato asíncrono). Cada equipo recibe feedback. Realizan autoevaluación y coevaluación mediante rúbrica, asignando niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación grupal.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Tu cuerpo en datos</t>
+  </si>
+  <si>
+    <t>Investigamos nuestra actividad física para mejorar la salud</t>
+  </si>
+  <si>
+    <t>El alumnado de 1.º ESO suele pensar que 'ya hace suficiente actividad física', pero no tiene datos objetivos. La OMS recomienda 60 minutos diarios de actividad moderada-vigorosa para adolescentes. Este reto les permite contrastar su percepción con la realidad.</t>
+  </si>
+  <si>
+    <t>Recoger datos reales de actividad física durante una semana, analizarlos frente a las recomendaciones de salud y elaborar un plan de mejora personal que incluya higiene, prevención de lesiones y un reto alcanzable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Podómetros o apps de móvil (Google Fit, Pedometer)
+• Pulsómetros (opcional) o plantilla de percepción de esfuerzo (escala de Borg)
+• Ficha de registro semanal
+• Hoja de cálculo (Excel/Google Sheets) para gráficas
+• Herramienta digital de póster (Canva/Genially)
+• Rúbrica de evaluación (entregada en la fase 1)</t>
+  </si>
+  <si>
+    <t>Educación para la salud, uso crítico de datos y tecnologías, conciencia ambiental (uso de entornos naturales de Aragón).</t>
+  </si>
+  <si>
+    <t>Presentación del reto: '¿Somos realmente activos?' Se lanza la pregunta guía. Los alumnos anotan hipótesis sobre su propia actividad. Se muestra la Red de Senderos Saludables de Aragón como ejemplo de recurso. Se organizan equipos (individual pero con apoyo grupal).</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Aprenden a medir la actividad física (pasos con podómetro/app, minutos activos, frecuencia cardíaca con pulsómetro o manual). Conocen las recomendaciones OMS para adolescentes (60 min/día moderada-vigorosa). Sesión 2: Trabajan la higiene post-ejercicio, prevención de lesiones y cómo ajustar la intensidad (principios operacionales).</t>
+  </si>
+  <si>
+    <t>Ficha técnica completada con métodos de medición y recomendaciones.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Explican cómo registrarán datos durante la semana (en clase y fuera). Realizan una primera toma de datos en una sesión práctica (carrera suave, juego) para practicar la medición. Sesión 2: Al final de la semana, cada alumno vuelca sus datos en una hoja de cálculo (individual) y calcula medias diarias.</t>
+  </si>
+  <si>
+    <t>Registro semanal de datos (tabla o app).</t>
+  </si>
+  <si>
+    <t>Sesión 1: Analizan sus datos: comparan con las recomendaciones, identifican facilitadores (p.ej., días con EF, fin de semana activo) y limitaciones (p.ej., tiempo de pantalla). Diseñan un plan de mejora con objetivos, actividades, higiene y prevención. Sesión 2: Preparan un póster digital (Canva, Genially) que incluya gráficas, plan y una ruta aragonesa sugerida. Ensayan la presentación.</t>
+  </si>
+  <si>
+    <t>Borrador del informe y plan, póster en construcción.</t>
+  </si>
+  <si>
+    <t>Exposición de los pósteres al grupo clase (y familias si es posible). Coevaluación con rúbrica entre compañeros. Autoevaluación individual mediante diana de logro. El docente asigna nivel 1-4 a cada criterio según la rúbrica de producción.</t>
+  </si>
+  <si>
+    <t>Póster expuesto, rúbrica cumplimentada, diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Expresar el mudéjar</t>
+  </si>
+  <si>
+    <t>Creación de una performance corporal inspirada en el arte aragonés</t>
+  </si>
+  <si>
+    <t>El centro celebra una jornada de convivencia con las familias y residentes de un centro de mayores cercano. Se invita a cada grupo a ofrecer una breve actuación artística. El grupo de 1.º ESO decide crear una performance de expresión corporal que represente su propio territorio.</t>
+  </si>
+  <si>
+    <t>Crear una composición corporal colectiva (duración 3-5 minutos) que integre elementos del mudéjar aragonés, emocione al público y promueva hábitos saludables de calentamiento y seguridad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Imágenes de arte mudéjar aragonés (proyector o tablets)
+• App de edición de vídeo (ej. CapCut, InShot)
+• Altavoces y música seleccionada por el grupo (con permiso del docente)
+• Colchonetas para estiramientos
+• Cámara o móvil para grabación</t>
+  </si>
+  <si>
+    <t>Educación emocional (gestión de nervios escénicos), educación para la salud (higiene y prevención), educación intercultural (patrimonio aragonés).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la jornada de convivencia. Se visualizan imágenes de arte mudéjar aragonés y se lanza la pregunta guía. El alumnado reflexiona: ¿cómo podemos mover nuestro cuerpo como si fuéramos arcos, ladrillos, estrellas? Se forman equipos heterogéneos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y primeras propuestas escritas en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Talleres sobre expresión corporal (uso del espacio, ritmo, gesto) y primeros auxilios básicos. Además, se enseña a usar una app de grabación y edición de vídeo. Se practican calentamientos y estiramientos específicos.</t>
+  </si>
+  <si>
+    <t>Ejercicios de improvisación y ficha técnica de calentamiento.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesión 1: Cada equipo selecciona 5 juegos y diseña la estructura del blog. Sesión 2-3: Grabación de vídeos demostrativos (cada miembro ejecuta y explica un juego). Se aplican principios motrices (equilibrio, coordinación) y se refinan movimientos. Se redactan las entradas escritas.</t>
-[...129 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y cuestionario de autoevaluación.</t>
+    <t>Los equipos diseñan su coreografía completa (1.5-2 min por equipo) integrando elementos mudéjares (repetición geométrica, simetría, contrastes). Se asignan roles (coreógrafo, responsable de calentamiento, cámara). Se ensaya con feedback del docente.</t>
+  </si>
+  <si>
+    <t>Borrador de coreografía (diagrama o vídeo borrador) y plan de calentamiento.</t>
+  </si>
+  <si>
+    <t>Ensayos generales conjuntos para unir las partes y ajustar transiciones. Se graba un ensayo para autoevaluación. Se prepara el espacio escénico y la difusión (cartelería digital). Finalmente, se representa la composición ante la audiencia real en la jornada.</t>
+  </si>
+  <si>
+    <t>Vídeo del ensayo general y actuación final grabada.</t>
+  </si>
+  <si>
+    <t>Visionado de la actuación, coevaluación entre equipos y autoevaluación individual usando una rúbrica que cubre los criterios evaluados. Se discuten los aprendizajes y se asigna nivel de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y reflexión escrita.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar paneles visuales en el gimnasio que contrasten modelos corporales mediáticos frente a la diversidad de biotipos funcionales reales en diferentes disciplinas olímpicas y paralímpicas.
@@ -8213,418 +8217,418 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>304</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D12" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E12" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>313</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="7" t="s">
+      <c r="E13" s="7" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>284</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>286</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>288</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>290</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>292</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>177</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>295</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>296</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>298</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>284</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>286</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>288</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>290</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>292</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>177</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>295</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>296</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>298</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>302</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>307</v>
+        <v>343</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>299</v>
+        <v>343</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>349</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>