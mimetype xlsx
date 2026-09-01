--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio, por lo que aplica el currículo estatal del RD 217/2022 en Educación Física de 1.º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, mantiene íntegramente las competencias específicas y criterios de evaluación del Real Decreto 217/2022.</t>
   </si>