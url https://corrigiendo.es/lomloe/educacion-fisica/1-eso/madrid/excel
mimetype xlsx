--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:13</t>
+    <t>10/07/2026 21:54</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para 1.º ESO Educación Física; aplica el RD 217/2022 estatal completo.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo del Real Decreto 217/2022.</t>
   </si>
@@ -1078,268 +1078,264 @@
 • Utilización de espacios naturales: senderismo.
 • Utilización de espacios urbanos: ciclismo urbano.
 • Análisis del riesgo en las prácticas físico-deportivas en el medio natural y urbano.
 • Consumo responsable: autoconstrucción de materiales para la práctica motriz.
 • Cuidado del entorno durante la práctica de actividad física.</t>
   </si>
   <si>
     <t>1.4: Actuar de acuerdo a los protocolos de intervención ante accidentes.
 1.5: Reconocer la incidencia de comportamientos sociales en la salud y el medio ambiente.
 5.1: Participar en actividades en entornos naturales disfrutando de la motricidad.
 5.2: Practicar actividades en el medio natural y urbano identificando normas de seguridad y sostenibilidad.</t>
   </si>
   <si>
     <t>CE.5: Adoptar un estilo de vida sostenible y responsable en el entorno.</t>
   </si>
   <si>
     <t>Portfolio del proyecto de ruta, prueba de desempeño de seguridad vial y rúbrica de autoconstrucción de materiales.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid se mueve: descubre tus rutas activas</t>
+    <t>Reto Retiro: una dosis de actividad en tu parque</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de una guía digital de rutas para un estilo de vida activo y sostenible en el entorno urbano y natural de Madrid</t>
+    <t>Campaña digital para promover hábitos activos en el parque de tu barrio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º ESO en un instituto de Madrid capital, con acceso a espacios urbanos y naturales cercanos (parques, río Manzanares, Sierra de Guadarrama). Se busca concienciar sobre la actividad física diaria y el respeto al medio ambiente, usando herramientas digitales.</t>
+    <t>El ayuntamiento de Madrid ha lanzado una iniciativa para que los parques municipales sean espacios de promoción de la salud. El Retiro, con sus 125 hectáreas y circuitos de running, es un recurso cercano al instituto. El alumnado de 1.º ESO puede contribuir creando una campaña digital que anime a las familias a usarlo activamente.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y producir una guía digital (vídeo, blog o podcast) que presente al menos tres rutas activas (a pie, en bici o corriendo) en el entorno de Madrid, incluyendo aspectos de salud, seguridad y sostenibilidad, y compartirla con la comunidad educativa y el ayuntamiento del distrito para su posible uso.</t>
+    <t>Diseñar, grabar y difundir un vídeo tutorial de una rutina de ejercicio físico (calentamiento, parte principal, vuelta a la calma) para realizar en el Retiro, que combine actividad cardiosaludable, expresión corporal y trabajo cooperativo.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tabletas con cámara y GPS
-[...4 lines deleted...]
-• Fichas de taller y rúbricas impresas o digitales</t>
+• Cámaras o móviles con trípode
+• Software de edición (p.ej. OpenShot, CapCut, iMovie)
+• Rúbricas de evaluación (trabajo en equipo, producto digital, composición motriz)
+• Tarjetas de roles (guionista, demostrador, cámara, editor, portavoz)
+• Mapa del Retiro con puntos sugeridos para la actividad</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la salud (CE.1), educación ambiental (CE.5), competencia digital (producción de contenido digital), educación cívica (normas de seguridad, respeto al entorno y a los demás), trabajo en equipo y habilidades sociales.</t>
+    <t>Educación para la salud, uso crítico de las TIC, trabajo en equipo y expresión artística.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿cómo podemos fomentar un estilo de vida activo y sostenible en nuestro barrio? Se visualizan ejemplos de guías digitales de rutas (Madrid en bici, rutas por la Casa de Campo). Se forman equipos de 4-5 personas y se asigna un rol: coordinador/a, responsable de salud, responsable de seguridad, responsable digital. Cada equipo elige un tipo de ruta (urbana, parque, montaña) y se plantean las primeras preguntas.</t>
-[...2 lines deleted...]
-    <t>Cuestionario inicial de ideas previas sobre actividad física y rutas en Madrid; registro de equipos y roles.</t>
+    <t>Se presenta el reto: crear un vídeo tutorial de actividad física en el Retiro para familias. Se visualizan ejemplos de campañas saludables y se debate la pregunta guía. Se forman equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales en el cuaderno: ¿qué sabes de la actividad física en el Retiro?</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: (a) conceptos de actividad física saludable (frecuencia, intensidad, tiempo), (b) dosificación del esfuerzo y calentamiento, (c) normas de seguridad en desplazamientos activos (uso de casco, reflectantes, respeto a semáforos), (d) impacto ambiental de la práctica deportiva (no dejar residuos, respetar flora y fauna). Cada taller incluye una parte práctica breve (ejemplo: calcular la intensidad con pulsómetros, simular un calentamiento). Se proporcionan plantillas para la guía digital (estructura de vídeo/post).</t>
-[...2 lines deleted...]
-    <t>Ficha de taller completada: cálculo de frecuencia cardíaca objetivo, checklist de seguridad, borrador de contenido para la guía.</t>
+    <t>Se trabajan los saberes necesarios: estructura de una sesión de entrenamiento (calentamiento, parte principal, vuelta a la calma), beneficios de la actividad física, y nociones básicas de grabación y edición de vídeo. Se realiza una práctica breve de expresión corporal.</t>
+  </si>
+  <si>
+    <t>Ficha de diseño de la rutina (borrador) y autoevaluación de la práctica expresiva.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Salida didáctica (o simulación si no es posible) para recorrer una ruta seleccionada dentro del horario escolar (ejemplo: parque del Retiro o ruta por el río Manzanares). Durante la salida, cada equipo toma notas, graba vídeos/fotos, mide distancias con apps, registra lugares de interés, y evalúa la seguridad y accesibilidad. De vuelta al aula, contrastan la información con las fuentes (web del ayuntamiento, mapas).</t>
-[...2 lines deleted...]
-    <t>Diario de campo de la salida: fotos, vídeos, mediciones, observaciones de seguridad y accesibilidad.</t>
+    <t>Los equipos ensayan la rutina en el patio del instituto, ajustan tiempos, asignan roles y graban las tomas del vídeo. Se incide en la cooperación y la expresión corporal.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación del trabajo en equipo (usada durante el ensayo).</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>En el aula de informática o con dispositivos móviles, los equipos editan el material para crear el producto digital (vídeo, blog o podcast). Se utiliza software libre (Canva, iMovie, Anchor). Cada equipo elabora un guion, monta el contenido (incluye consejos de salud, calentamiento, seguridad, y un plan semanal que integre la ruta). Se realiza una coevaluación entre equipos mediante una rúbrica previa. Se seleccionan los mejores productos para presentar al ayuntamiento.</t>
-[...2 lines deleted...]
-    <t>Producto digital final (vídeo, blog o podcast) y rúbrica de coevaluación cumplimentada.</t>
+    <t>Los equipos editan el vídeo (insertan títulos, música libre, subtítulos) y preparan una breve presentación para mostrar el resultado a la clase. Se difunde en la web del centro o redes autorizadas.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado y listo para publicar.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado/exposición de los productos finales en clase. Debate sobre lo aprendido: ¿qué ha sido más difícil? ¿cómo podemos mantener un estilo de vida activo? Se entrega una autoevaluación y una propuesta de mejora para futuras ediciones. El docente aplica la rúbrica de evaluación basada en los criterios establecidos. Se envía un resumen con los mejores productos a la concejalía correspondiente (simulado o real según acuerdo).</t>
-[...2 lines deleted...]
-    <t>Autoevaluación del alumnado, rúbrica docente, acta del debate y correo de envío a la audiencia real.</t>
+    <t>Visionado de todos los vídeos, coevaluación entre equipos mediante rúbrica, y autoevaluación individual sobre el proceso. Se asignan niveles de logro 1-4 a los criterios evaluados.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Actívate con datos: investiga tu actividad física en Madrid</t>
-[...8 lines deleted...]
-    <t>Registrar y analizar los niveles de actividad física diaria durante una semana, compararlos con las recomendaciones OMS, y proponer mejoras que integren seguridad vial y sostenibilidad en los desplazamientos activos.</t>
+    <t>Mide, analiza, muévete</t>
+  </si>
+  <si>
+    <t>Una investigación sobre nuestra actividad física y movilidad activa</t>
+  </si>
+  <si>
+    <t>El centro educativo quiere mejorar los niveles de actividad física del alumnado y fomentar desplazamientos activos y seguros. Se necesita un diagnóstico basado en datos reales del grupo, no en suposiciones.</t>
+  </si>
+  <si>
+    <t>Investigar los niveles de actividad física y los patrones de desplazamiento activo del alumnado del centro mediante la recogida de datos propios durante una semana, analizarlos estadísticamente y presentar un informe con propuestas de mejora al equipo directivo.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Tablets con app de podómetro (Google Fit o similar)
-[...20 lines deleted...]
-    <t>Cuestionario individual de comprensión de las recomendaciones y ficha de normas viales completada.</t>
+• Plantilla de registro semanal (papel o digital)
+• Hoja de cálculo (Google Sheets o Excel)
+• Acceso a ordenadores o tablets
+• Material para elaborar póster (cartulina, rotuladores o herramientas digitales como Canva)</t>
+  </si>
+  <si>
+    <t>Educación para la salud, movilidad sostenible y competencia digital (tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y el encargo del equipo directivo. El alumnado debate sobre sus propios hábitos y formula hipótesis sobre el nivel de actividad y movilidad del grupo.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: recomendaciones de actividad física, beneficios para la salud, normas de seguridad vial en desplazamientos activos. Cada equipo diseña un instrumento de recogida de datos (planilla semanal).</t>
+  </si>
+  <si>
+    <t>Diseño del instrumento de recogida de datos.</t>
+  </si>
+  <si>
+    <t>El alumnado recoge datos durante una semana (como tarea, con seguimiento en clase). En sesiones de clase, vuelcan los datos en una hoja de cálculo, realizan gráficos y analizan tendencias.</t>
+  </si>
+  <si>
+    <t>Registro de datos semanal y gráficos de análisis.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran un póster científico que incluya: introducción, metodología, resultados (gráficos), discusión (relación con salud y seguridad) y propuestas de mejora. Preparan una breve exposición oral.</t>
+  </si>
+  <si>
+    <t>Póster científico terminado y guión de exposición.</t>
+  </si>
+  <si>
+    <t>Exposición de los pósters ante el grupo (simulando presentación al Consejo Escolar). Coevaluación entre equipos mediante rúbrica y autoevaluación individual. Se recogen los niveles de logro para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación cumplimentadas.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Mueve tu barrio: coreografía saludable</t>
+  </si>
+  <si>
+    <t>Expresión corporal para una vida activa</t>
+  </si>
+  <si>
+    <t>El instituto se suma a la Semana de la Actividad Física del distrito. El alumnado debe crear y representar una coreografía grupal que promueva hábitos saludables, destinada a las familias y vecinos en un parque cercano.</t>
+  </si>
+  <si>
+    <t>Diseñar, ensayar y representar una coreografía grupal de 3-4 minutos que comunique la importancia de la actividad física para la salud, para ser mostrada a las familias y vecinos en el parque del barrio.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Altavoz portátil
+• Espacio amplio (gimnasio o exterior)
+• Móvil o cámara para grabar
+• Ropa deportiva y elementos de vestuario (opcional)
+• Plantilla de esquema coreográfico
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la salud, Educación emocional y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: crear una coreografía para la Semana de la Actividad Física. Se visualizan ejemplos y se debate sobre mensajes saludables. Se forman equipos y se acuerdan las normas de trabajo.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y mensajes clave anotados en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se enseñan principios básicos de coreografía: espacio, ritmo, formación. Se practican movimientos expresivos y se explica la importancia del calentamiento. Cada equipo elige la música y esboza una estructura.</t>
+  </si>
+  <si>
+    <t>Diario de aprendizaje con reflexiones sobre los conceptos trabajados.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Registro de actividad durante una semana completa (fuera del horario escolar, se usa app de podómetro en tablet y diario en papel). En clase: análisis de los datos (media diaria, comparación con recomendaciones, identificación de momentos de inactividad). Elaboración de gráficos de barras. Reflexión grupal sobre hábitos y propuestas de mejora.</t>
-[...71 lines deleted...]
-    <t>Diana de evaluación cumplimentada; reflexión escrita individual (3 ideas clave).</t>
+    <t>Los equipos crean y ensayan su coreografía. El docente observa y ofrece retroalimentación. Se trabajan la cooperación y la resolución de conflictos. Se realizan ensayos parciales.</t>
+  </si>
+  <si>
+    <t>Registro de observación del trabajo en equipo (actitudes, roles, conflictos).</t>
+  </si>
+  <si>
+    <t>Ensayo general con vestuario y música. Se graba la actuación en el parque (o en el patio si el tiempo no acompaña). Se prepara una breve presentación oral sobre el mensaje.</t>
+  </si>
+  <si>
+    <t>Grabación en vídeo de la coreografía final.</t>
+  </si>
+  <si>
+    <t>Visionado del vídeo conjunto, autoevaluación con diana de aprendizaje y coevaluación entre equipos mediante rúbrica. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada con niveles de logro 1-4.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar paneles visuales en el gimnasio que contrasten modelos corporales mediáticos frente a la diversidad de biotipos funcionales reales en diferentes disciplinas olímpicas y paralímpicas.
 • Implementar estaciones de aprendizaje con códigos QR que vinculen a breves 'píldoras de evidencia' científicas (infografías o audios) para desmentir mitos sobre el entrenamiento de fuerza en adolescentes.
 • Presentar la intensidad del esfuerzo físico mediante una escala dual: datos numéricos de frecuencia cardíaca y una escala visual-analógica (Borg) adaptada con descriptores de sensaciones corporales.</t>
   </si>
@@ -9011,236 +9007,236 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>344</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>366</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>351</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>354</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>326</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>328</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>330</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>332</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>334</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>184</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>336</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>337</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>338</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>340</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>344</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>386</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>351</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>388</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>354</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>341</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>390</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>391</v>
       </c>
     </row>