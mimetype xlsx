--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:54</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para 1.º ESO Educación Física; aplica el RD 217/2022 estatal completo.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo del Real Decreto 217/2022.</t>
   </si>