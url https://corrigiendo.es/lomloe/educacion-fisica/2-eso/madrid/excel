--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="549">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="547">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Educacion fisica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 20:57</t>
+    <t>10/07/2026 22:36</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para 2.º ESO Educación Física, por lo que aplica el BOE sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad de Madrid no ha publicado un decreto propio para esta materia y curso, por lo que se mantiene íntegramente el currículo establecido en el Real Decreto 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
@@ -1090,268 +1090,258 @@
 • Consumo responsable y reciclaje de materiales para la práctica.
 • Cuidado del entorno próximo como servicio a la comunidad.</t>
   </si>
   <si>
     <t>1.3: Adoptar medidas generales para la prevención de lesiones.
 1.4: Actuar según protocolos de intervención ante accidentes.
 2.3: Demostrar control corporal en componentes cualitativos.
 4.2: Diferenciar modalidades deportivas según sus características.
 5.1: Participar en actividades en entornos naturales y acuáticos.
 5.2: Identificar normas de seguridad y cuidado del entorno urbano/natural.</t>
   </si>
   <si>
     <t>CE.5: Estilo de vida sostenible y seguridad.
 CE.2: Adaptación de habilidades a entornos variables.</t>
   </si>
   <si>
     <t>Prueba práctica de protocolos de primeros auxilios, lista de control de seguridad en la salida y proyecto de autoconstrucción de material.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Acrosalud: tu vlog de acrosport activo</t>
+    <t>Muévete por Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseña, graba y comparte una coreografía saludable</t>
+    <t>Campaña audiovisual para una vida activa en la ciudad</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnos de 2º ESO en un instituto de Madrid, con patio escolar y acceso a dispositivos móviles. Se busca fomentar un estilo de vida activo mediante la expresión corporal y el uso de herramientas digitales.</t>
+    <t>El centro quiere participar en la Semana de la Actividad Física y la Salud promoviendo hábitos activos entre las familias. El alumnado, en grupos, debe crear un vídeo-campaña que muestre rutinas de ejercicio en espacios como parques o carriles bici de Madrid, integrando calentamiento, dosificación del esfuerzo, seguridad y sostenibilidad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un videoblog (vlog) que documente el proceso de diseño y ejecución de una coreografía de acrosport saludable, incluyendo calentamiento, dosificación del esfuerzo y reflexión sobre hábitos saludables, y presentarlo a compañeros de 1º ESO.</t>
+    <t>Diseñar, grabar y editar un vídeo (2-3 minutos) que convenza a las familias de realizar actividad física al aire libre en Madrid, mostrando una secuencia completa (activación, actividad principal, vuelta a la calma) e incluyendo mensajes sobre salud, convivencia y cuidado del medio ambiente.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Colchonetas y material de acrosport del gimnasio
-[...4 lines deleted...]
-• Rúbrica de evaluación impresa o digital</t>
+• Dispositivos móviles o tabletas para grabar
+• Editor de vídeo (ej. CapCut, OpenShot)
+• Ficha de saberes (imprimible)
+• Rúbrica de evaluación
+• Mapa de espacios públicos de Madrid (carriles bici, parques)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la salud (hábitos activos, prevención de lesiones). Competencia digital (grabación, edición, publicación). Trabajo en equipo y habilidades sociales.</t>
+    <t>Educación para la salud, educación ambiental y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un vlog de acrosport saludable. Visualización de ejemplos. Formación de grupos y asignación de roles (guionista, cámara, editor, coreógrafo). Lluvia de ideas sobre hábitos saludables y acrosport.</t>
-[...2 lines deleted...]
-    <t>Cuestionario inicial sobre hábitos de actividad física y conocimientos de acrosport.</t>
+    <t>Se presenta el encargo: crear un vídeo-campaña para las familias. Se visionan ejemplos breves. El alumnado debate en equipos qué mensajes clave incluir y anota preguntas sobre salud, seguridad y sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas iniciales.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Diario de aprendizaje individual con apuntes y fotos de figuras practicadas.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres guiados sobre recomendaciones de actividad física (OMS), dosificación del esfuerzo, calentamiento y vuelta a la calma, seguridad en espacios urbanos/naturales (uso de casco, respeto a normas) y sostenibilidad. Se practican ejercicios en el patio.</t>
+  </si>
+  <si>
+    <t>Ficha individual con conceptos clave y ejercicios realizados.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Diseño de la coreografía: elección de música, distribución de figuras, transiciones. Ensayos con grabación de borradores. Ajustes basados en autoevaluación y feedback del docente. Elaboración del guion del vlog (explicaciones).</t>
-[...2 lines deleted...]
-    <t>Plan escrito de la coreografía (esquema de figuras y tiempos) y borrador del guion.</t>
+    <t>Los equipos planifican su vídeo: eligen ubicación en Madrid (parque, carril bici), diseñan la secuencia de ejercicios, reparten roles (guionista, cámara, presentador, etc.) y elaboran un storyboard.</t>
+  </si>
+  <si>
+    <t>Storyboard y guion del vídeo.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Producto final: vlog completo y subido a la plataforma del centro.</t>
+    <t>Salida al entorno elegido para grabar el vídeo (con permiso y supervisión). En el aula, editan el material (cortes, voz en off, subtítulos) para obtener el producto final.</t>
+  </si>
+  <si>
+    <t>Primer montaje y versión final del vídeo.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los vlogs de otros grupos. Coevaluación mediante rúbrica (criterios: salud, expresión, digital). Reflexión grupal sobre lo aprendido y propuestas de mejora. Autoevaluación individual.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y hoja de autoevaluación.</t>
+    <t>Visionado de los vídeos en clase (simulando la audiencia real). Coevaluación entre equipos con rúbrica. Cada alumno completa una diana de autoevaluación sobre su contribución.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Mide, mejora, actúa: tu perfil activo en datos</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar datos objetivos sobre nuestra actividad física para mejorar nuestra salud y bienestar, y compartir ese conocimiento con nuestras familias?</t>
+    <t>Datos para un parque activo</t>
+  </si>
+  <si>
+    <t>Investigación sobre el uso físico-deportivo de la Dehesa de la Villa</t>
+  </si>
+  <si>
+    <t>La Dehesa de la Villa es un gran parque cercano al instituto, con zonas deportivas y naturales. El Ayuntamiento ha solicitado propuestas ciudadanas para mejorar los espacios de actividad física. Nuestro grupo investigará cómo se usa realmente el parque y qué necesidades tiene la comunidad escolar y vecinal.</t>
+  </si>
+  <si>
+    <t>Realizar una investigación de campo en la Dehesa de la Villa para medir la frecuencia, tipo y condiciones de la actividad física que se practica, y elaborar un informe con recomendaciones basadas en datos para el Ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pulsómetros (o app gratuita de medición de frecuencia cardíaca)
-[...38 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, autoevaluación escrita.</t>
+• Guía de investigación
+• Hoja de cálculo (Excel o Google Sheets)
+• Cronómetros y podómetros (opcional)
+• Mapa del parque Dehesa de la Villa
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la salud, Educación ambiental y sostenibilidad, Uso crítico de datos.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Ayuntamiento (simulado): mejorar el uso deportivo de la Dehesa de la Villa. Se visionan imágenes del parque y se debate qué necesitamos saber. Se formula la pregunta guía y se organizan equipos de 4-5 alumnos.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales e hipótesis en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: salud física (tasas de actividad), métodos de recogida de datos (observación, encuesta, conteo), análisis básico (frecuencias, gráficas de barras/tarta) y normas de seguridad en espacios naturales. Se entrega una guía de investigación.</t>
+  </si>
+  <si>
+    <t>Ejercicios de diseño de instrumentos de recogida y cálculos de muestra.</t>
+  </si>
+  <si>
+    <t>Visita al parque (1 sesión) para recoger datos: conteo de usuarios, tipo de actividad (correr, andar, bicicleta, etc.), estado de las instalaciones, presencia de residuos. Vuelta al centro para volcar datos en hoja de cálculo y realizar gráficas.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficas generadas.</t>
+  </si>
+  <si>
+    <t>Cada equipo elabora el informe escrito (introducción, método, resultados, conclusiones y propuestas) y prepara una presentación de 5 minutos para la audiencia real. Se ensaya la exposición.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación.</t>
+  </si>
+  <si>
+    <t>Exposición de los informes ante un tribunal simulado (docente y dos compañeros de otro grupo) que representa a la Concejalía. Coevaluación mediante rúbrica. Autoevaluación individual sobre el proceso.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Movimiento que conecta: una coreografía comunitaria</t>
-[...8 lines deleted...]
-    <t>Diseñar y representar una coreografía colectiva que incluya figuras de acrosport y movimiento expresivo, transmitiendo un mensaje de inclusión y salud, para ser presentada ante otros cursos y familias.</t>
+    <t>Acrosport intergeneracional</t>
+  </si>
+  <si>
+    <t>Coreografía que une generaciones</t>
+  </si>
+  <si>
+    <t>El centro de día de nuestro barrio (Distrito de Chamberí) ha solicitado actividades que fomenten el vínculo entre jóvenes y mayores. Necesitamos una propuesta artístico-motriz que pueda ser mostrada y compartida con los residentes.</t>
+  </si>
+  <si>
+    <t>Diseñar y representar una coreografía de acrosport con mensaje sobre la actividad física a lo largo de la vida, destinada a los residentes de un centro de día municipal.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Altavoz y equipo de música
-[...37 lines deleted...]
-    <t>Rúbrica cumplimentada y reflexión escrita</t>
+• Colchonetas de acrosport
+• Música seleccionada por cada equipo
+• Cámara o móvil para grabación
+• Plantilla de guión coreográfico
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la salud (beneficios del ejercicio a todas las edades) y educación emocional (empatía intergeneracional).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: crear una coreografía para el centro de día. Se visualizan ejemplos de acrosport intergeneracional. Los equipos reflexionan sobre el mensaje que quieren transmitir (superación, movimiento, alegría).</t>
+  </si>
+  <si>
+    <t>Ideas iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Taller de acrosport: aprendizaje de figuras básicas (pirámides, portor, ágil) y normas de seguridad (apoyos, comunicaciones). Se practica por tríos con supervisión. También se trabaja la expresión corporal y la sincronización con música.</t>
+  </si>
+  <si>
+    <t>Registro fotográfico de figuras ejecutadas correctamente.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña su coreografía de 2-3 minutos, combinando figuras, transiciones y mensaje. Se asignan roles (portor, ágil, ayudante) y se ensaya la secuencia. Se graba un primer borrador para autoevaluarse.</t>
+  </si>
+  <si>
+    <t>Vídeo del ensayo y guión coreográfico.</t>
+  </si>
+  <si>
+    <t>Ensayo general y pulido de la coreografía. Preparación de la carta para los residentes. Actuación ante el centro de día (presencial o telemática). Entrega de la carta y vídeo resumen.</t>
+  </si>
+  <si>
+    <t>Actuación final grabada y carta entregada.</t>
+  </si>
+  <si>
+    <t>Coevaluación entre equipos usando rúbrica de los cuatro criterios evaluados. Cada equipo autoevalúa su desempeño y recoge feedback. Asignación de niveles de logro 1-4 por parte del docente.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar paneles visuales en el gimnasio con códigos QR que enlacen a micro-vídeos demostrativos sobre la ejecución técnica correcta frente a posturas lesivas comunes.
 • Presentar la información sobre el gasto calórico y metabolismo mediante infografías comparativas que contrasten actividades cotidianas con deportes específicos, incluyendo versiones en lectura fácil.
 • Proporcionar escalas de percepción del esfuerzo (Borg) adaptadas con apoyos visuales y descriptores sensoriales para que el alumnado identifique la intensidad de la carga de trabajo sin depender solo de pulsómetros.</t>
   </si>
@@ -2504,557 +2494,557 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>260</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>423</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>429</v>
-      </c>
-[...4 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>435</v>
-      </c>
-[...4 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>438</v>
-      </c>
-[...4 lines deleted...]
-        <v>440</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>442</v>
-      </c>
-[...4 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>444</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>445</v>
-      </c>
-[...4 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>448</v>
-      </c>
-[...4 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>451</v>
-      </c>
-[...4 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>454</v>
-      </c>
-[...4 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>457</v>
-      </c>
-[...4 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>460</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>462</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>463</v>
-      </c>
-[...4 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>331</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>182</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>337</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>472</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>476</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>477</v>
-      </c>
-[...4 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>478</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>479</v>
+      </c>
+      <c r="E5" s="7" t="s">
         <v>480</v>
-      </c>
-[...7 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>481</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>483</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>484</v>
-      </c>
-[...4 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>486</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>487</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>488</v>
-      </c>
-[...4 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>490</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>491</v>
-      </c>
-[...7 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>475</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>494</v>
-      </c>
-[...7 lines deleted...]
-        <v>496</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>498</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>499</v>
-      </c>
-[...4 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="D3" s="9">
         <v>3.33</v>
       </c>
       <c r="E3" s="9">
         <v>3.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="D4" s="9">
         <v>3.33</v>
       </c>
       <c r="E4" s="9">
         <v>3.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="D5" s="9">
         <v>3.33</v>
       </c>
       <c r="E5" s="9">
         <v>3.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D6" s="9">
         <v>3.33</v>
       </c>
       <c r="E6" s="9">
         <v>3.33</v>
       </c>
@@ -3082,307 +3072,307 @@
       <c r="A8" s="7">
         <v>1.6</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D8" s="9">
         <v>3.33</v>
       </c>
       <c r="E8" s="9">
         <v>3.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>2.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D11" s="9">
         <v>8.33</v>
       </c>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>3.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D14" s="9">
         <v>6.67</v>
       </c>
       <c r="E14" s="9">
         <v>6.67</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D15" s="9">
         <v>6.67</v>
       </c>
       <c r="E15" s="9">
         <v>6.67</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>4.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D16" s="9">
         <v>6.67</v>
       </c>
       <c r="E16" s="9">
         <v>6.67</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.3</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="D17" s="9">
         <v>6.67</v>
       </c>
       <c r="E17" s="9">
         <v>6.67</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.1</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="D18" s="9">
         <v>7.5</v>
       </c>
       <c r="E18" s="9">
         <v>7.5</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>5.2</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="D19" s="9">
         <v>7.5</v>
       </c>
       <c r="E19" s="9">
         <v>7.5</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
         <v>99.98999999999999</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="8" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>1.6</v>
       </c>
       <c r="I1" s="8">
         <v>2.1</v>
       </c>
       <c r="J1" s="8">
         <v>2.2</v>
       </c>
@@ -3392,871 +3382,871 @@
       <c r="L1" s="8">
         <v>3.1</v>
       </c>
       <c r="M1" s="8">
         <v>3.2</v>
       </c>
       <c r="N1" s="8">
         <v>3.3</v>
       </c>
       <c r="O1" s="8">
         <v>4.1</v>
       </c>
       <c r="P1" s="8">
         <v>4.2</v>
       </c>
       <c r="Q1" s="8">
         <v>4.3</v>
       </c>
       <c r="R1" s="8">
         <v>5.1</v>
       </c>
       <c r="S1" s="8">
         <v>5.2</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="7" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="7" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="7" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="7" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="7" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="7" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="7" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="7" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="7" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="7" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="7" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="7" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="7" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="7" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="7" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="7" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="7" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="7" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="7" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="7" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="7" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="7" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="7" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="7" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="7" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="7" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="7" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="7" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="7"/>
     </row>
@@ -8885,410 +8875,410 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>347</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>350</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>325</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>327</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>329</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>331</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>333</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>335</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>336</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>337</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>343</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>347</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>350</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>373</v>
+        <v>355</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>325</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>327</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>329</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>331</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>333</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>335</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>336</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>337</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>339</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>343</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>347</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>350</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -9297,278 +9287,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>260</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>392</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>393</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>