--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:36</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para 2.º ESO Educación Física, por lo que aplica el BOE sin modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La Comunidad de Madrid no ha publicado un decreto propio para esta materia y curso, por lo que se mantiene íntegramente el currículo establecido en el Real Decreto 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>