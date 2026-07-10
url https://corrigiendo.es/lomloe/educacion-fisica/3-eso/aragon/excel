--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="522">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Educacion fisica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>3.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón reorganiza las competencias del RD 217/2022 para Educación Física en 3º ESO, manteniendo el mismo contenido pero alterando el orden y la numeración, sin añadir nuevas competencias.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>El contenido de las competencias específicas se mantiene idéntico al BOE, aunque con diferente orden. Los criterios de evaluación no se han podido comparar por falta de datos.</t>
   </si>
@@ -967,270 +967,266 @@
 • Actuaciones ante accidentes: Protocolo RCP, uso de DEA/DESA, maniobra de Heimlich e indicios de ictus.
 • Planificación y autorregulación de proyectos motores: mecanismos de autoevaluación.
 • Salud social: Suplementación y dopaje en el deporte. Riesgos y condicionantes éticos.</t>
   </si>
   <si>
     <t>1.5: Resolver situaciones motrices en medio físico con incertidumbre.
 2.3: Planificar y compartir la práctica física manejando recursos TIC.
 4.1: Participar en actividades en entornos naturales y urbanos de forma sostenible.
 5.3: Actuar de acuerdo con protocolos de emergencia y primeros auxilios.
 5.4: Planificar y autorregular la práctica de actividad física.</t>
   </si>
   <si>
     <t>CE.EF.4
 CE.EF.5</t>
   </si>
   <si>
     <t>Portafolio del proyecto de orientación, examen práctico de RCP y lista de cotejo sobre el mantenimiento de la bicicleta.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Rutas Activas: tu guía sonora</t>
+    <t>Rutas que cuentan: guía digital de senderismo sostenible en Aragón</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Planifica, graba y comparte un podcast sobre una ruta físico-deportiva en la naturaleza aragonesa</t>
+    <t>Diseña, graba y comparte una ruta saludable en tu entorno natural</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>El alumnado de 3.º ESO del IES Valle del Jalón (Zaragoza) vive en un entorno rural con acceso a senderos y espacios naturales. Se busca promover un ocio activo, saludable y sostenible, aprovechando los recursos digitales para compartir experiencias.</t>
+    <t>El centro se ubica en Aragón, comunidad rica en espacios naturales protegidos. El alumnado de 3º ESO conoce su entorno pero no siempre lo aprovecha para la actividad física saludable ni reflexiona sobre el impacto ambiental de sus prácticas. Se propone crear un vídeo guía para promover rutas sostenibles entre sus iguales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos diseñar y producir un podcast que anime a nuestros compañeros y familias a realizar una ruta activa por un entorno natural de Aragón, integrando aspectos de salud, sostenibilidad y cultura local?</t>
+    <t>Planificar una ruta de senderismo de 1-2 horas, aplicando principios de actividad física saludable y sostenibilidad ambiental, y elaborar un vídeo tutorial que motive a otros adolescentes a practicarla de forma segura y responsable.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tablets con conexión a internet
-[...6 lines deleted...]
-• Rúbricas de evaluación impresas o digitales</t>
+• Móviles con cámara y GPS
+• Aplicación de edición de vídeo (CapCut, InShot)
+• Mapas de rutas (web de la Sierra de Guara)
+• Ropa y calzado adecuado
+• Botiquín básico
+• Plantilla de plan de ruta
+• Checklist de sostenibilidad y prevención</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación ambiental (sostenibilidad en la práctica deportiva), igualdad de género (crítica a estereotipos), competencia digital (edición de audio y publicación web), educación para la salud (prevención de lesiones, higiene, alimentación).</t>
+    <t>Educación para la salud, educación ambiental y competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante la escucha de un podcast de ejemplo (rutas por el Moncayo). Lluvia de ideas sobre qué hace una ruta activa: salud, seguridad, sostenibilidad, cultura. Formación de grupos heterogéneos (4-5 alumnos) y asignación de roles (guionista, locutor, técnico de sonido, editor).</t>
-[...2 lines deleted...]
-    <t>Participación en diálogo inicial, lista de ideas generadas, composición de grupos.</t>
+    <t>Se presenta la pregunta guía: '¿Cómo podemos diseñar una ruta saludable y sostenible y animar a otros a practicarla?' Se visionan ejemplos de vídeos guía de rutas. Los equipos se organizan y eligen un entorno natural cercano (parque, vía verde, monte) para investigar.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas iniciales y elección del entorno.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: 1) Investigación sobre rutas aragonesas (GR, PR, caminos históricos) usando recursos web y mapas. 2) Charla sobre prevención de lesiones y primeros auxilios en la naturaleza. 3) Análisis crítico de estereotipos de género en deportes de montaña (ej. alpinismo femenino). 4) Práctica de medición de frecuencia cardíaca y percepción del esfuerzo durante una caminata simulada en el patio.</t>
-[...2 lines deleted...]
-    <t>Fichas de investigación, cuestionario sobre prevención, reflexiones escritas sobre estereotipos, registro de variables fisiológicas.</t>
+    <t>Talleres sobre planificación de rutas (5.4): duración, intensidad, puntos de descuento, hidratación, control de la frecuencia cardíaca. También sobre sostenibilidad (4.1): normas de uso de espacios naturales, recogida de residuos. Finalizan con la elaboración de un plan de ruta detallado.</t>
+  </si>
+  <si>
+    <t>Plan de ruta por equipo.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada grupo selecciona una ruta concreta (ej. Sendero del río Arba de Biel) y elabora un guion detallado para el podcast que incluya: descripción de la ruta, preparación física necesaria, consejos de seguridad, impacto ambiental (huella ecológica), curiosidades culturales (historia, leyendas). Se realiza una salida o recorrido simulado para grabar sonidos ambientales y entrevistar a compañeros.</t>
-[...2 lines deleted...]
-    <t>Guion escrito con estructura (introducción, desarrollo, despedida), grabaciones de campo, fotos del recorrido.</t>
+    <t>Salida al entorno elegido (o simulación si no es posible). Realizan la ruta siguiendo el plan, aplicando medidas de higiene (5.1), prevención de lesiones (5.2) y sostenibilidad (4.1). Graban material audiovisual (imágenes, entrevistas, paisajes) con el móvil.</t>
+  </si>
+  <si>
+    <t>Checklist de sostenibilidad, diario de sesión, material grabado.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Edición del podcast usando Audacity o herramientas similares: locución, inserción de efectos, música de fondo, ajuste de pistas. Ensayo de la presentación. Una vez finalizado, se publica en la web del centro y se comparte con las familias mediante código QR. Se organiza una escucha colectiva en clase.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio final (MP3), metadatos (título, descripción), código QR generado.</t>
+    <t>Editan el vídeo incorporando voz en off, textos, música, y lo publican en un canal o blog educativo (2.3). Se revisan criterios de calidad comunicativa y adecuación a la audiencia.</t>
+  </si>
+  <si>
+    <t>Vídeo tutorial finalizado y enlace de publicación.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación individual mediante rúbrica (criterios 2.1-5.4). Coevaluación entre grupos usando una escala de valoración. Debate metacognitivo: ¿qué aprendimos sobre la actividad física en la naturaleza? ¿Cómo mejoraría el podcast? Propuestas de nuevos episodios. Se recoge el feedback para la evaluación de la SDA.</t>
-[...2 lines deleted...]
-    <t>Rúbricas cumplimentadas, formulario de coevaluación, acta del debate.</t>
+    <t>Visionado de los vídeos en clase. Coevaluación entre equipos mediante rúbrica de los criterios 2.3, 5.4, 4.1, 5.1, 5.2. Autoevaluación individual. Asignación consensuada de niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Estadística Activa: ¿Cómo nos movemos?</t>
-[...8 lines deleted...]
-    <t>Investigar los hábitos de actividad física del alumnado de 3.º ESO y diseñar una propuesta basada en datos reales para fomentar una vida activa y saludable, presentándola al equipo directivo y al Departamento de Orientación.</t>
+    <t>Radiografía de tu actividad: datos para un instituto activo</t>
+  </si>
+  <si>
+    <t>Encuesta, análisis y propuesta para un estilo de vida saludable y sostenible</t>
+  </si>
+  <si>
+    <t>El centro quiere actualizar su plan de bienestar y necesita un diagnóstico real de los hábitos de actividad física del alumnado, no datos genéricos. Además, el Ayuntamiento ha lanzado una iniciativa para fomentar desplazamientos activos y el uso sostenible de los espacios naturales del municipio.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre hábitos de actividad física del alumnado del centro y elaborar un informe con recomendaciones y una propuesta de plan de actividad física sostenible para el instituto y su entorno.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pulsómetros o podómetros (6 unidades)
-[...37 lines deleted...]
-    <t>Diario de metacognición, rúbrica de autoevaluación y coevaluación, acta de asamblea.</t>
+• Google Forms o similar para encuestas
+• Hoja de cálculo (Excel/Google Sheets)
+• Cuaderno de equipo
+• Plantillas de informe
+• Ejemplos de gráficas
+• Materiales para póster o presentación digital</t>
+  </si>
+  <si>
+    <t>Educación para la salud, educación ambiental y competencia digital (tratamiento de datos y comunicación).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Consejo Escolar: necesitan datos reales sobre hábitos de actividad física del alumnado para mejorar el plan de bienestar. Se plantea la pregunta guía y se acota el reto. Los equipos discuten qué les gustaría saber y formulan hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Hipótesis escritas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: (a) cómo diseñar una encuesta válida y ética (tipos de preguntas, anonimato, consentimiento); (b) nociones básicas de estadística descriptiva (frecuencias, porcentajes, gráficos de barras); (c) criterios de sostenibilidad en la práctica física (normas de uso de espacios, impacto mínimo); (d) herramientas digitales: Google Forms y hojas de cálculo. Se proporcionan ejemplos y plantillas.</t>
+  </si>
+  <si>
+    <t>Cuestionario borrador corregido y ejercicios de interpretación de gráficas.</t>
+  </si>
+  <si>
+    <t>Los equipos finalizan y administran la encuesta (fuera de clase o en sesión). Luego, en clase, vuelcan y limpian los datos. Con la hoja de cálculo, calculan frecuencias y elaboran gráficas (barras, sectores). Interpretan los resultados: ¿qué hábitos destacan? ¿dónde hay carencias?</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y gráficas por equipo.</t>
+  </si>
+  <si>
+    <t>Con los datos, cada equipo redacta un informe estructurado (introducción, metodología, resultados, conclusiones y recomendaciones) y diseña una propuesta de actividad física sostenible para el centro (p.ej., rutas activas, talleres, uso de parques). Preparan una presentación para el Consejo Escolar (soportes digitales o póster).</t>
+  </si>
+  <si>
+    <t>Informe final y propuesta de plan sostenible.</t>
+  </si>
+  <si>
+    <t>Presentación de los trabajos al resto de la clase simulando la audiencia real. Coevaluación entre equipos con la rúbrica de los criterios. Cada alumno completa una diana de autoevaluación sobre su contribución y aprendizaje. Se recogen los niveles de logro (1-4) de cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por cada equipo y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Moviendo Aragón: Coreografías Colectivas</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos crear y presentar una composición motriz colectiva que combine elementos de la jota aragonesa con movimientos contemporáneos, y que sea capaz de transmitir un mensaje sobre la identidad y diversidad de nuestro entorno?</t>
+    <t>Baila tu tierra: coreografía inclusiva para derribar estereotipos</t>
+  </si>
+  <si>
+    <t>Una producción artística que visibiliza la diversidad cultural de Aragón y promueve la igualdad de género</t>
+  </si>
+  <si>
+    <t>El centro organiza la Semana Cultural y quiere una actuación que muestre la identidad aragonesa actual, integrando tradición y valores de igualdad. El alumnado de 3.º ESO asume el reto de crear y representar una coreografía que combine elementos de danzas tradicionales de las tres provincias con lenguaje contemporáneo, sin asignar roles por género.</t>
+  </si>
+  <si>
+    <t>Diseñar, ensayar y representar una coreografía original que integre movimientos de danzas tradicionales aragonesas, rompiendo estereotipos de género (por ejemplo, chicos y chicas realizan los mismos pasos o intercambian roles tradicionales).</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Altavoces y equipo de música
-[...41 lines deleted...]
-    <t>Rúbrica de coevaluación; formulario de audiencia; diana de autoevaluación.</t>
+• Vídeos de danzas aragonesas (ej. de la Filmoteca de Aragón, YouTube cultural)
+• Ordenadores/tablets para investigación
+• Altavoces y reproductor de música
+• Instrumentos de percusión (si se quiere)
+• Material de vestuario (telas, complementos reciclados)
+• Cámara o móvil para grabar
+• Cartulinas y rotuladores</t>
+  </si>
+  <si>
+    <t>Educación en valores: igualdad de género, respeto a la diversidad cultural. Competencia en conciencia y expresiones culturales. Competencia social y cívica.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo de la Semana Cultural. Proyección de breves fragmentos de danzas aragonesas (jota, paloteo, bailes de espadas) y debate guiado: ¿hay estereotipos de género? ¿cómo podemos romperlos? Formación de equipos y distribución de roles (investigador, coreógrafo, logista, comunicador).</t>
+  </si>
+  <si>
+    <t>Cuaderno con primeras ideas y preguntas del equipo.</t>
+  </si>
+  <si>
+    <t>Los equipos investigan danzas tradicionales de las tres provincias aragonesas (recursos: biblioteca, entrevistas a mayores, vídeos). Analizan roles de género históricos y actuales. Practican pasos básicos de coordinación y ritmo. El docente aporta técnicas de expresión corporal y composición coreográfica.</t>
+  </si>
+  <si>
+    <t>Documento de investigación (origen, pasos, vestimenta, roles de género).</t>
+  </si>
+  <si>
+    <t>Los equipos diseñan la coreografía: seleccionan movimientos de las danzas investigadas, los combinan con lenguaje contemporáneo y deciden cómo distribuir los roles sin sesgo de género. Ensayan y ajustan la secuencia. El docente observa y da feedback técnico y de inclusión.</t>
+  </si>
+  <si>
+    <t>Grabación de ensayos (fragmentos) y hoja de planificación coreográfica.</t>
+  </si>
+  <si>
+    <t>Los equipos preparan la presentación en vivo: montaje de espacio, vestuario (reutilizado o neutro), cartelería. Graban un vídeo de la coreografía para difusión. Construyen un panel explicativo sobre el proceso y las decisiones de género.</t>
+  </si>
+  <si>
+    <t>Vídeo final, panel explicativo y cartel del evento.</t>
+  </si>
+  <si>
+    <t>Visionado del vídeo grupal. Coevaluación entre equipos mediante rúbrica de los criterios 2.1, 2.2, 3.1, 3.2, 3.3. Autoevaluación individual y diana de aprendizaje. Se asignan niveles de logro 1-4 consensuados. Reflexión final sobre el impacto comunitario y aprendizaje personal.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación, reflexión escrita.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Mapa interactivo de recursos del entorno cercano que incluya geolocalización de carriles bici, parques de calistenia y centros deportivos, vinculados a videotutoriales sobre su uso técnico correcto.
@@ -2410,885 +2406,885 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>224</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>393</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>412</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>415</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>421</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>424</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>426</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>433</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>296</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>183</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>302</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>442</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>446</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>447</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>451</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>458</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>461</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>464</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>86</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>468</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D3" s="9">
         <v>3.33</v>
       </c>
       <c r="E3" s="9">
         <v>3.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="D4" s="9">
         <v>3.33</v>
       </c>
       <c r="E4" s="9">
         <v>3.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D5" s="9">
         <v>3.33</v>
       </c>
       <c r="E5" s="9">
         <v>3.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D6" s="9">
         <v>3.33</v>
       </c>
       <c r="E6" s="9">
         <v>3.33</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>1.5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D7" s="9">
         <v>3.33</v>
       </c>
       <c r="E7" s="9">
         <v>3.33</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>1.6</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D8" s="9">
         <v>3.33</v>
       </c>
       <c r="E8" s="9">
         <v>3.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>2.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D11" s="9">
         <v>8.33</v>
       </c>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D12" s="9">
         <v>6.67</v>
       </c>
       <c r="E12" s="9">
         <v>6.67</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D13" s="9">
         <v>6.67</v>
       </c>
       <c r="E13" s="9">
         <v>6.67</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>3.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D14" s="9">
         <v>6.67</v>
       </c>
       <c r="E14" s="9">
         <v>6.67</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D15" s="9">
         <v>20.0</v>
       </c>
       <c r="E15" s="9">
         <v>20.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D16" s="9">
         <v>3.75</v>
       </c>
       <c r="E16" s="9">
         <v>3.75</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D17" s="9">
         <v>3.75</v>
       </c>
       <c r="E17" s="9">
         <v>3.75</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D18" s="9">
         <v>3.75</v>
       </c>
       <c r="E18" s="9">
         <v>3.75</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>5.4</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D19" s="9">
         <v>3.75</v>
       </c>
       <c r="E19" s="9">
         <v>3.75</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
         <v>99.97999999999999</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>1.6</v>
       </c>
       <c r="I1" s="8">
         <v>2.1</v>
       </c>
       <c r="J1" s="8">
         <v>2.2</v>
       </c>
@@ -3298,871 +3294,871 @@
       <c r="L1" s="8">
         <v>3.1</v>
       </c>
       <c r="M1" s="8">
         <v>3.2</v>
       </c>
       <c r="N1" s="8">
         <v>3.3</v>
       </c>
       <c r="O1" s="8">
         <v>4.1</v>
       </c>
       <c r="P1" s="8">
         <v>5.1</v>
       </c>
       <c r="Q1" s="8">
         <v>5.2</v>
       </c>
       <c r="R1" s="8">
         <v>5.3</v>
       </c>
       <c r="S1" s="8">
         <v>5.4</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="7" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="7" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="7" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="7"/>
     </row>
@@ -8268,51 +8264,51 @@
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>332</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>334</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>336</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>337</v>
       </c>
     </row>
@@ -8419,91 +8415,91 @@
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>349</v>
       </c>
-      <c r="D37" s="7" t="s">
+      <c r="E37" s="7" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8512,278 +8508,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>224</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>370</v>
-      </c>
-[...7 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="7" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D15" s="7" t="s">
         <v>388</v>
-      </c>
-[...7 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B16" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="7" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B17" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="7" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>