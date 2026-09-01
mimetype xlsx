--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón reorganiza las competencias del RD 217/2022 para Educación Física en 3º ESO, manteniendo el mismo contenido pero alterando el orden y la numeración, sin añadir nuevas competencias.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>El contenido de las competencias específicas se mantiene idéntico al BOE, aunque con diferente orden. Los criterios de evaluación no se han podido comparar por falta de datos.</t>
   </si>