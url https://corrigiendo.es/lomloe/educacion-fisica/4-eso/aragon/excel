--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="523">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="522">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Educacion fisica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:38</t>
+    <t>10/07/2026 20:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo base del RD 217/2022 para 4.º ESO de Educación Física al no haber publicado decreto autonómico.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente las cinco competencias específicas y sus criterios de evaluación del RD 217/2022.</t>
   </si>
@@ -933,273 +933,263 @@
 • Barreras arquitectónicas y obstáculos del entorno que dificulten la actividad física autónoma.</t>
   </si>
   <si>
     <t>1.4: Resolver situaciones motrices basadas en la colaboración y la oposición.
 1.5: Resolver situaciones motrices en medio físico con incertidumbre.
 2.3: Planificar, desarrollar y compartir con seguridad la práctica física cotidiana.
 3.1: Practicar y participar activamente asumiendo responsabilidades en la organización.
 3.3: Relacionarse y entenderse con el resto de participantes durante las prácticas.
 4.1: Participar en actividades físico-deportivas en entornos naturales y urbanos de forma sostenible.</t>
   </si>
   <si>
     <t>CE.EF.1
 CE.EF.3
 CE.EF.4</t>
   </si>
   <si>
     <t>Registro de desempeño en deportes colectivos, proyecto de salida al medio natural y mapa de activos de salud urbanos.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Descubre y comparte: la cultura activa de Aragón</t>
+    <t>Rescatamos juegos, creamos salud</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un videoblog sobre juegos tradicionales y actividad física saludable en nuestro entorno</t>
+    <t>Un videopodcast sobre cultura motriz aragonesa</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>IES en Zaragoza, alumnado de 4.º ESO con diversidad cultural y motriz. Aragón cuenta con una rica tradición de juegos populares (la rana, el paloteo, la chapeta) y entornos naturales como los Pirineos y la Sierra de Guara, ideales para la práctica física sostenible. El centro dispone de tablets y conexión wifi.</t>
+    <t>La Asociación Cultural de Aragón ha contactado con el centro para que el alumnado de 4.º ESO investigue y difunda una práctica motriz tradicional de la región, con el fin de revitalizarla entre las nuevas generaciones.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Puedes diseñar y grabar una serie de videoblogs que promuevan la práctica de juegos tradicionales aragoneses y actividades al aire libre, integrando medidas de seguridad y hábitos saludables, para animar a otros jóvenes a participar?</t>
+    <t>Diseñar y producir un videopodcast (capítulo de 5-7 min) que presente una práctica físico-deportiva tradicional aragonesa: su origen, reglas, beneficios para la salud, adaptaciones seguras y una reflexión sobre estereotipos de género en su práctica, dirigido a la comunidad escolar y la asociación.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Espacio exterior (patio, parque, sendero)
-[...4 lines deleted...]
-• Cuestionario de autoevaluación</t>
+• Dispositivos móviles o tabletas para grabar
+• Programa de edición de vídeo (Kdenlive, Clipchamp, o similar)
+• Fichas de investigación etnográfica
+• Pulsómetros o apps de medición de frecuencia cardíaca
+• Rúbrica de evaluación para los criterios</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la salud (higiene, prevención de lesiones), educación ambiental (uso sostenible de espacios naturales), competencia digital (creación y edición de vídeo), educación en valores (cooperación, respeto a la diversidad cultural y de género).</t>
+    <t>Educación para la igualdad de género, educación patrimonial, competencia digital y educación para la salud.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: crear una serie de videoblogs que promuevan juegos tradicionales aragoneses y actividad física saludable. Se visionan ejemplos de videoblogs deportivos, se debate sobre qué juegos conocen y cómo podrían mostrarlos. Se forman equipos de 4-5 alumnos y se reparten roles iniciales. Cada equipo elige un juego tradicional (la rana, el paloteo, la billarda, etc.) y una ruta o espacio natural de Aragón (parque, monte, río).</t>
-[...2 lines deleted...]
-    <t>Lista de intereses y juego/ruta elegidos por cada equipo (rúbrica de participación inicial).</t>
+    <t>Presentación del encargo por parte de la asociación cultural. Visionado de un ejemplo de videopodcast deportivo. Lluvia de ideas sobre prácticas tradicionales aragonesas conocidas. Formación de equipos y elección de la práctica a investigar (cada equipo una diferente).</t>
+  </si>
+  <si>
+    <t>Lista de prácticas seleccionadas y primeras preguntas en el diario de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesión 1: Investigación documental sobre el juego elegido: origen, reglas, vestimenta, material. Se analizan textos y vídeos históricos. Se repasan medidas de seguridad e higiene en la práctica. Sesión 2: Taller práctico del juego en el patio o gimnasio, practicando las reglas y anotando sensaciones físicas y emocionales. Se reflexiona sobre la dosificación del esfuerzo y la prevención de lesiones. Cada equipo completa una ficha técnica del juego.</t>
-[...2 lines deleted...]
-    <t>Ficha técnica del juego (historia, reglas, seguridad) y registro de autorregulación (Frecuencia Cardíaca, percepción del esfuerzo).</t>
+    <t>Talleres rotativos: a) Investigación en fuentes etnográficas (biblioteca, entrevistas virtuales a mayores, web de la asociación); b) Análisis de estereotipos de género en el deporte; c) Planificación de sesiones saludables (calentamiento, dosificación, seguridad). Cada equipo investiga sobre su práctica y elabora un guion preliminar.</t>
+  </si>
+  <si>
+    <t>Guion preliminar del videopodcast y esquema de la sesión práctica.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
+    <t>Práctica motriz de la actividad elegida en el patio o gimnasio (si es posible, si no, simulación adaptada). Se graban fragmentos para el videopodcast. Aplican la sesión planificada, registran pulsaciones y percepciones. Ajustan el guion tras la experiencia.</t>
+  </si>
+  <si>
+    <t>Hoja de registro de la práctica (pulsaciones, sensaciones, incidencias).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Edición del videopodcast: montaje, locución, inserción de gráficos o imágenes, subtítulos. Ensayo de la presentación. Cada equipo comparte el enlace en una carpeta compartida.</t>
+  </si>
+  <si>
+    <t>Videopodcast finalizado y subido.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Visionado cruzado de los videopodcasts. Coevaluación con rúbrica (2 equipos evalúan a otro). Autoevaluación individual. Puesta en común de aprendizajes y propuestas de mejora. Se envía el producto final a la asociación cultural.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas, diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿Quién juega y quién mira?</t>
+  </si>
+  <si>
+    <t>Investigación sobre estereotipos de género en la práctica deportiva de nuestro instituto</t>
+  </si>
+  <si>
+    <t>En el centro se detecta que la participación en actividades deportivas voluntarias está desigualmente repartida por género. Se necesita un análisis real con datos propios para proponer mejoras.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre práctica deportiva y estereotipos de género en el instituto, y a partir de los resultados, crear una campaña de sensibilización y un informe para el claustro.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de cuestionario en Google Forms o papel
+• Hoja de cálculo (Excel/Google Sheets) para análisis
+• Material para campaña: cartulinas, rotuladores, cámara de vídeo o Canva
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la igualdad de género y educación en salud.</t>
+  </si>
+  <si>
+    <t>Se plantea la pregunta guía y se activan conocimientos previos sobre estereotipos de género en el deporte. Se forman equipos y se formulan hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Hipótesis registradas en el cuaderno de investigación.</t>
+  </si>
+  <si>
+    <t>Se trabaja el concepto de estereotipos de género en el deporte, se analizan ejemplos y se diseña un cuestionario para recoger datos. Se valida el instrumento.</t>
+  </si>
+  <si>
+    <t>Cuestionario diseñado y validado.</t>
+  </si>
+  <si>
+    <t>Se aplica la encuesta al alumnado del centro (muestra representativa), se depuran los datos y se analizan con Excel (frecuencias, gráficos).</t>
+  </si>
+  <si>
+    <t>Base de datos y gráficos de resultados.</t>
+  </si>
+  <si>
+    <t>Con los resultados, se elabora un informe escrito y se diseñan materiales de la campaña (pósters, vídeo o infografía) para sensibilizar a la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Informe y materiales de la campaña terminados.</t>
+  </si>
+  <si>
+    <t>Se presenta la campaña al claustro (o en una jornada), se realiza coevaluación entre equipos y autoevaluación mediante rúbricas, asignando niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Diseña tu plaza activa</t>
+  </si>
+  <si>
+    <t>Juegos intergeneracionales para un pueblo saludable</t>
+  </si>
+  <si>
+    <t>El ayuntamiento de tu localidad ha lanzado un concurso de ideas para dinamizar la plaza del pueblo o un parque cercano, con el objetivo de fomentar la actividad física entre todas las generaciones y reducir el sedentarismo. Necesitan propuestas concretas, sostenibles e inclusivas.</t>
+  </si>
+  <si>
+    <t>Diseñar un circuito de juegos y actividades físicas inclusivo para un espacio público, pensando en niños, jóvenes, adultos y mayores, y presentarlo al ayuntamiento para que pueda implementarlo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plano del espacio público (Google Maps o propio)
+• Materiales reciclados (cartón, cuerdas, aros, conos)
+• Cronómetros, pulsómetros (opcional)
+• Fichas de diseño
+• Cámara de vídeo o móvil para la presentación</t>
+  </si>
+  <si>
+    <t>Educación para la salud, educación ambiental y educación cívica (participación ciudadana).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento. El alumnado visita el espacio público (o lo analiza fotográficamente), identifica necesidades y barreras. Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Anotaciones en cuaderno de campo sobre el espacio y primeras ideas.</t>
+  </si>
+  <si>
+    <t>Talleres sobre diseño inclusivo de juegos, principios de actividad física para diferentes edades, y sostenibilidad en espacios públicos. Se trabajan ejemplos de Aragón (p.ej., parques adaptados en Zaragoza).</t>
+  </si>
+  <si>
+    <t>Cuestionario de conceptos clave y bocetos de estaciones.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesión 1: Planificación del guion y storyboard del videoblog. Cada equipo decide qué planos grabará (explicación, demostración, ruta). Asigna roles: presentador, cámara, editor, responsable de seguridad. Sesión 2: Grabación en exteriores (patio, parque cercano, sendero). Se aplican las normas de seguridad y se registran las actividades físicas. Sesión 3: Grabación de interiores (presentación, cierre) y recopilación de archivos. Se fomenta la cooperación y resolución de conflictos.</t>
-[...140 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada; reflexión individual escrita.</t>
+    <t>Por equipos, diseñan el circuito completo: plano, estaciones, adaptaciones, medidas sostenibles. Luego prototipan una estación en el patio del instituto y la prueban con compañeros de otros cursos (simulando usuarios de distintas edades).</t>
+  </si>
+  <si>
+    <t>Diseño del circuito (plano y descripción) y registro de la prueba piloto.</t>
+  </si>
+  <si>
+    <t>Elaboran el folleto para los ciudadanos y preparan la presentación para el ayuntamiento (en formato póster, digital o vídeo). Ensayan la defensa.</t>
+  </si>
+  <si>
+    <t>Folleto y presentación terminados.</t>
+  </si>
+  <si>
+    <t>Presentación al ayuntamiento (posible invitado real o simulado). Coevaluación entre equipos y autoevaluación. Se asignan niveles de logro según rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de la información y los contenidos</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer un dossier digital con infografías animadas sobre biomecánica del movimiento y su relación con la salud cardiovascular, accesible desde dispositivos móviles.
@@ -2409,885 +2399,885 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>213</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>389</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>393</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>397</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
+        <v>407</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>408</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>413</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>419</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>422</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>425</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>285</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>429</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>430</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>432</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>433</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>436</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>172</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>291</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>444</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>447</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>448</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>451</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>453</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>457</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>458</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>460</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>461</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>464</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>468</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>469</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D3" s="9">
         <v>4.17</v>
       </c>
       <c r="E3" s="9">
         <v>4.17</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="D4" s="9">
         <v>4.17</v>
       </c>
       <c r="E4" s="9">
         <v>4.17</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D5" s="9">
         <v>4.17</v>
       </c>
       <c r="E5" s="9">
         <v>4.17</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="D6" s="9">
         <v>4.17</v>
       </c>
       <c r="E6" s="9">
         <v>4.17</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>1.5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="D7" s="9">
         <v>4.17</v>
       </c>
       <c r="E7" s="9">
         <v>4.17</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>1.6</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="D8" s="9">
         <v>4.17</v>
       </c>
       <c r="E8" s="9">
         <v>4.17</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>2.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="D11" s="9">
         <v>8.33</v>
       </c>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="D12" s="9">
         <v>8.33</v>
       </c>
       <c r="E12" s="9">
         <v>8.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D13" s="9">
         <v>8.33</v>
       </c>
       <c r="E13" s="9">
         <v>8.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>3.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="D14" s="9">
         <v>8.33</v>
       </c>
       <c r="E14" s="9">
         <v>8.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D15" s="9">
         <v>25.0</v>
       </c>
       <c r="E15" s="9">
         <v>25.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>5.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D17" s="9">
         <v>5.0</v>
       </c>
       <c r="E17" s="9">
         <v>5.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>5.3</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D18" s="9">
         <v>5.0</v>
       </c>
       <c r="E18" s="9">
         <v>5.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>5.4</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D19" s="9">
         <v>5.0</v>
       </c>
       <c r="E19" s="9">
         <v>5.0</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9">
         <f>SUM(E3:E19)</f>
         <v>120</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>1.6</v>
       </c>
       <c r="I1" s="8">
         <v>2.1</v>
       </c>
       <c r="J1" s="8">
         <v>2.2</v>
       </c>
@@ -3297,871 +3287,871 @@
       <c r="L1" s="8">
         <v>3.1</v>
       </c>
       <c r="M1" s="8">
         <v>3.2</v>
       </c>
       <c r="N1" s="8">
         <v>3.3</v>
       </c>
       <c r="O1" s="8">
         <v>4.1</v>
       </c>
       <c r="P1" s="8">
         <v>5.1</v>
       </c>
       <c r="Q1" s="8">
         <v>5.2</v>
       </c>
       <c r="R1" s="8">
         <v>5.3</v>
       </c>
       <c r="S1" s="8">
         <v>5.4</v>
       </c>
       <c r="T1" s="8" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="U1" s="8" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="7"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="7" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="7"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="7" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="7"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="7"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="7" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="7"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="7" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="7"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="7"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="7"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="7"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="7"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="7" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="7"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="7"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="7"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="7"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="7" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="7"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="7" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="7"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="7"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="7"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="7" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="7"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="7" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="7" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="7"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="7" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="7"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="7" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="7"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="7" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="7"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="7" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="7"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="7" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="7"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="7"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="7" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="7"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="7"/>
     </row>
@@ -8050,427 +8040,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>299</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>302</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>305</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>279</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>281</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>283</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>285</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>287</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>172</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>289</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>290</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>291</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>293</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>279</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>281</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>283</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>285</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>287</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>172</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>289</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>290</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>291</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>293</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>302</v>
+        <v>338</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8479,278 +8469,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>213</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>347</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>350</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>357</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>360</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="D12" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>381</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="7" t="s">
+      <c r="D15" s="7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C17" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>