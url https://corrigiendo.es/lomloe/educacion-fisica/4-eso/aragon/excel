--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:30</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica el currículo base del RD 217/2022 para 4.º ESO de Educación Física al no haber publicado decreto autonómico.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente las cinco competencias específicas y sus criterios de evaluación del RD 217/2022.</t>
   </si>