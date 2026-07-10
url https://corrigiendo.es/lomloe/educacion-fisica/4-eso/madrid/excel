--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="510">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Educacion fisica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:56</t>
+    <t>10/07/2026 22:37</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para 4.º ESO de Educación Física, por lo que aplica el currículo estatal del RD 217/2022 sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo del Real Decreto 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
@@ -939,272 +939,262 @@
 • Barreras arquitectónicas y obstáculos del entorno: estrategias de adaptación.
 • Protocolo RCP, maniobra de Heimlich, señales de ictus y uso de DEA/DESA.</t>
   </si>
   <si>
     <t>1.3: Adoptar medidas específicas para la prevención de lesiones.
 1.4: Actuar de acuerdo a los protocolos de intervención ante accidentes (RCP/DEA).
 4.1: Organizar y gestionar la participación en manifestaciones artístico-expresivas.
 4.3: Participar activamente en la creación y representación de composiciones corporales.
 5.1: Participar en actividades en entornos naturales disfrutando de la práctica.
 5.2: Practicar y colaborar en la organización de actividades en el medio natural y urbano.</t>
   </si>
   <si>
     <t>CE.4: Manifestaciones de la cultura motriz y expresión.
 CE.5: Estilo de vida sostenible y seguridad en el entorno.</t>
   </si>
   <si>
     <t>Representación final de coreografía, simulacro de primeros auxilios (RCP), y proyecto de diseño de actividad en el medio natural/urbano.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Madrid en movimiento: tu ruta saludable sonora</t>
+    <t>Actívate en el Retiro</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseña y graba un podcast que guíe a otros jóvenes por un recorrido activo y sostenible por la ciudad</t>
+    <t>Diseña y comunica una ruta saludable con expresión corporal</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 4.º ESO en un instituto de Madrid. El centro se sitúa en el distrito de Chamberí, con acceso cercano al Parque de la Castellana, el Parque del Oeste y la Casa de Campo. El grupo muestra interés por las redes sociales y el consumo de podcasts, y existe una cultura de movilidad activa (caminar, bicicleta) entre algunos estudiantes. Se busca que el alumnado diseñe y produzca un podcast que promueva un estilo de vida activo y respetuoso con el entorno urbano y natural.</t>
+    <t>El centro quiere promover un estilo de vida activo entre el alumnado más joven. El grupo de 4.º ESO asume el reto de crear un vídeo motivador que muestre una ruta saludable por el Parque del Retiro, combinando ejercicio, expresión corporal y recomendaciones de salud.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos diseñar y grabar un podcast que invite a otros adolescentes a realizar una ruta activa y saludable por Madrid, integrando ejercicios, consejos de alimentación y pautas de seguridad y respeto ambiental?</t>
+    <t>Diseñar y grabar un vídeo didáctico de 3-5 minutos que muestre una ruta de actividad física (calentamiento, recorrido con ejercicios variados, coreografía final) en un parque de Madrid, explicando los beneficios para la salud y aplicando criterios de seguridad, alimentación y sostenibilidad.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Mapas de Madrid (Google Maps, OpenStreetMap)
-[...6 lines deleted...]
-• Música y efectos sonoros libres de derechos (freesound.org)</t>
+• Fichas de calentamiento y dosificación del esfuerzo
+• Guía de expresión corporal con ejemplos de coreografías
+• Tablets o móviles con app de grabación y edición (InShot, CapCut)
+• Ordenadores con software de edición (OpenShot)
+• Cronómetros y pulsómetros (opcional)
+• Permiso para salida al Retiro (o alternativa en patio)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la salud (alimentación, actividad física), Educación ambiental (respeto al entorno natural y urbano), Competencia digital (grabación y edición de audio, publicación en plataformas), Competencia social y cívica (trabajo en equipo, diálogo, respeto a la diversidad). Se promueve la igualdad de género al evitar roles estereotipados en las rutas y en la elección de actividades.</t>
+    <t>Educación para la salud, competencia digital, trabajo en equipo, comunicación audiovisual, conciencia sobre el uso sostenible de espacios públicos.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un podcast de ruta saludable. Lluvia de ideas sobre rutas conocidas en Madrid (Parque del Retiro, Madrid Río, Casa de Campo). Visionado de fragmentos de podcasts de temática deportiva y análisis de sus elementos (estructura, lenguaje, ritmo). Organización de grupos de 4-5 personas. Cada grupo elige una zona de Madrid para su ruta.</t>
-[...2 lines deleted...]
-    <t>Boceto inicial de la ruta en papel y lista de ideas para el podcast.</t>
+    <t>Se presenta el reto: crear un vídeo para promocionar una ruta saludable en el Retiro. Se visionan ejemplos de vídeos deportivos promocionales. Se forman equipos y realizan una lluvia de ideas sobre posibles rutas, ejercicios y elementos de expresión corporal.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>El alumnado investiga sobre calentamiento, dosificación del esfuerzo, alimentación pre y post ejercicio, y técnicas básicas de expresión corporal. También exploran herramientas de edición de vídeo (por ejemplo, OpenShot, Canva, o la app móvil InShot). Cada equipo elabora un guion técnico y literario de su vídeo.</t>
+  </si>
+  <si>
+    <t>Guion técnico-literario con indicaciones de planos, locuciones y ejercicios.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Salida al Parque del Retiro (o patio si no es posible) para grabar las secuencias de la ruta. Los equipos ejecutan el calentamiento, los ejercicios y la coreografía mientras graban. Se toman notas sobre la percepción del esfuerzo y se aplican medidas de seguridad.</t>
+  </si>
+  <si>
+    <t>Vídeo en bruto y hojas de registro de la sesión práctica.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Edición del vídeo: montaje, inserción de voces en off, textos explicativos, música, créditos. Se revisa la coherencia con el guion y se ajusta la duración. Se exporta en formato adecuado y se prepara para su difusión.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado y lista de verificación de criterios (calentamiento, dosificación, coreografía, digital).</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Proyección de los vídeos al grupo (simulando la audiencia real). Coevaluación entre equipos mediante rúbrica. Autoevaluación individual y reflexión sobre el aprendizaje. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Diseña tu ruta activa</t>
+  </si>
+  <si>
+    <t>Un análisis de datos para transformar tu barrio en un gimnasio al aire libre</t>
+  </si>
+  <si>
+    <t>El alumnado de 4º ESO del IES quiere promover un estilo de vida activo entre sus compañeros. Para ello, el Consejo Escolar les ha encargado un informe con propuestas basadas en datos reales sobre los hábitos de actividad física del centro y las posibilidades del entorno urbano.</t>
+  </si>
+  <si>
+    <t>Recoger datos primarios (encuesta de hábitos y registro individual de actividad física durante una semana), analizarlos y elaborar un informe con recomendaciones personalizadas y una propuesta de ruta activa que conecte el centro con espacios saludables del barrio.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Patio o parque cercano para la salida práctica
+• Cronómetros y pulsómetros (si hay disponibles) o plantilla de percepción de esfuerzo (RPE)
+• Google Forms para la encuesta
+• Hojas de cálculo (Excel/Google Sheets) para tratamiento de datos
+• Google My Maps o similar para la ruta
+• Plantillas de informe
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la salud, educación vial y educación ambiental (sostenibilidad).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del Consejo Escolar. El alumnado debate sobre barreras para la actividad física en su día a día y se formula la pregunta guía. Se organizan en grupos y acuerdan el plan de trabajo.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales en un padlet o póster.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Taller sobre salud física: calentamiento, dosificación, alimentación y registro de variables (FC, percepciones). Sesión 2: Taller sobre diseño de encuestas y análisis de datos. Se practica con ejemplos y se construye la encuesta del centro.</t>
+  </si>
+  <si>
+    <t>Ejercicios de diseño de cuestionario y cálculos de frecuencia cardíaca.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Salida a un parque cercano (p.ej., Madrid Río) para realizar una sesión práctica de actividad física, midiendo FC y registrando datos. También se distribuye la encuesta a otros cursos (online). Sesión 2: Vaciado y tratamiento de datos en hoja de cálculo. Cálculo de medias, gráficos y detección de tendencias.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa con gráficos generados.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Elaboración del informe grupal: análisis de resultados, diseño de la ruta activa (con mapas digitales) y redacción de propuestas. Sesión 2: Preparación de la presentación para el Consejo Escolar (5 min por grupo) y ensayo.</t>
+  </si>
+  <si>
+    <t>Informe y mapa digital terminados.</t>
+  </si>
+  <si>
+    <t>Presentación de los informes al Consejo Escolar (simulada o real si es posible). Coevaluación entre grupos y autoevaluación mediante diana. El profesor aplica las rúbricas y asigna niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Casa de Campo en movimiento</t>
+  </si>
+  <si>
+    <t>Coreografía comunitaria para un barrio activo</t>
+  </si>
+  <si>
+    <t>El barrio carece de eventos intergeneracionales que fomenten la actividad física. El centro quiere colaborar con la Junta Municipal del distrito para organizar una jornada en la Casa de Campo, ofreciendo un taller de coreografía grupal y estaciones de actividad, dirigido a familias y vecinos.</t>
+  </si>
+  <si>
+    <t>Organizar y ejecutar una jornada de actividad física en la Casa de Campo que incluya una coreografía grupal creada por el alumnado y estaciones de práctica motriz, garantizando la seguridad, la participación inclusiva y la sostenibilidad ambiental.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Autorización de la Junta Municipal para usar la Casa de Campo
+• Equipo de música portátil
+• Material deportivo básico (conos, cuerdas, aros)
+• Carteles y folletos impresos
+• Cámaras o móviles para registro
+• Botiquín de primeros auxilios</t>
+  </si>
+  <si>
+    <t>Educación para la salud, educación ambiental (cuidado del parque), educación cívica (participación comunitaria).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la Junta Municipal: organizar una jornada de actividad física en la Casa de Campo. El alumnado debate qué tipo de actividades serían atractivas para la comunidad, se formula la pregunta guía y se forman equipos de trabajo (coreografía, logística, seguridad, difusión).</t>
+  </si>
+  <si>
+    <t>Diario de equipo con ideas iniciales y compromisos.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: principios de coreografía grupal (figuras, transiciones, ritmo), normas de seguridad en espacios abiertos, dosificación del esfuerzo y calentamiento. Se analizan ejemplos de eventos similares en Madrid.</t>
+  </si>
+  <si>
+    <t>Ejercicios de composición coreográfica básica y checklist de seguridad.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesiones teórico-prácticas para adquirir los conocimientos necesarios: (a) Calentamiento, dosificación del esfuerzo, vuelta a la calma; (b) Alimentación e hidratación para la actividad física; (c) Prevención de lesiones y primeros auxilios básicos; (d) Normas de convivencia y respeto en espacios compartidos y medio ambiente; (e) Técnicas de grabación y edición de audio con herramientas digitales (Audacity, grabadora de móvil). Se realizan ejercicios prácticos en el aula y en el patio.</t>
-[...149 lines deleted...]
-    <t>Rúbrica cumplimentada por cada alumno y reflexión escrita individual.</t>
+    <t>Los equipos integran los saberes: ensayan la coreografía, diseñan las estaciones (ejercicios de resistencia, flexibilidad, juegos cooperativos), elaboran el plan de seguridad (zonas, material, primeros auxilios) y preparan los materiales de difusión (carteles, redes).</t>
+  </si>
+  <si>
+    <t>Coreografía grabada en vídeo, plan de seguridad escrito, bocetos de carteles.</t>
+  </si>
+  <si>
+    <t>Ejecución de la jornada en la Casa de Campo: montaje de estaciones, calentamiento dirigido por el alumnado, representación de la coreografía grupal ante la audiencia, cierre con estaciones de actividad libre. Se recogen fotos y videos como evidencia.</t>
+  </si>
+  <si>
+    <t>Registro audiovisual de la jornada, hojas de asistencia y observación del profesor.</t>
+  </si>
+  <si>
+    <t>Coevaluación entre equipos usando la rúbrica, autoevaluación individual (diana de logro), asamblea final para extraer aprendizajes y propuestas de mejora. El profesor asigna nivel de logro 1-4 a cada criterio.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de la información y los contenidos</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer un dossier digital con infografías animadas sobre biomecánica del movimiento y su relación con la salud cardiovascular, accesible desde dispositivos móviles.
 • Disponer de estaciones de trabajo con códigos QR que enlacen a vídeos breves de ejecuciones técnicas correctas e incorrectas de ejercicios de fuerza y flexibilidad.
 • Presentar tablas comparativas visuales de diferentes modelos corporales (saludables vs. no saludables) con datos científicos sobre riesgos y beneficios de cada práctica.</t>
   </si>
@@ -2372,557 +2362,557 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>215</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>410</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>412</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>421</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>287</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>428</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>429</v>
-      </c>
-[...4 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>430</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>431</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>163</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>293</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>439</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>440</v>
-      </c>
-[...4 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>443</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>444</v>
-      </c>
-[...4 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>445</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="E5" s="7" t="s">
         <v>447</v>
-      </c>
-[...7 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>448</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="E6" s="7" t="s">
         <v>450</v>
-      </c>
-[...7 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>451</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>453</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>454</v>
-      </c>
-[...4 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>456</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>457</v>
-      </c>
-[...7 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>459</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>460</v>
-      </c>
-[...7 lines deleted...]
-        <v>462</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>464</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>465</v>
-      </c>
-[...4 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="D3" s="9">
         <v>4.17</v>
       </c>
       <c r="E3" s="9">
         <v>4.17</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="D4" s="9">
         <v>4.17</v>
       </c>
       <c r="E4" s="9">
         <v>4.17</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D5" s="9">
         <v>4.17</v>
       </c>
       <c r="E5" s="9">
         <v>4.17</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>1.4</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D6" s="9">
         <v>4.17</v>
       </c>
       <c r="E6" s="9">
         <v>4.17</v>
       </c>
@@ -2950,1029 +2940,1029 @@
       <c r="A8" s="7">
         <v>1.6</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D8" s="9">
         <v>4.17</v>
       </c>
       <c r="E8" s="9">
         <v>4.17</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="D9" s="9">
         <v>12.5</v>
       </c>
       <c r="E9" s="9">
         <v>12.5</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="D10" s="9">
         <v>12.5</v>
       </c>
       <c r="E10" s="9">
         <v>12.5</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D11" s="9">
         <v>25.0</v>
       </c>
       <c r="E11" s="9">
         <v>25.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D12" s="9">
         <v>8.33</v>
       </c>
       <c r="E12" s="9">
         <v>8.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D13" s="9">
         <v>8.33</v>
       </c>
       <c r="E13" s="9">
         <v>8.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>4.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="D14" s="9">
         <v>8.33</v>
       </c>
       <c r="E14" s="9">
         <v>8.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D15" s="9">
         <v>10.0</v>
       </c>
       <c r="E15" s="9">
         <v>10.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>5.2</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D16" s="9">
         <v>10.0</v>
       </c>
       <c r="E16" s="9">
         <v>10.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9">
         <f>SUM(E3:E16)</f>
         <v>120.010000000000005</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:R31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="8" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>1.6</v>
       </c>
       <c r="I1" s="8">
         <v>2.2</v>
       </c>
       <c r="J1" s="8">
         <v>2.3</v>
       </c>
       <c r="K1" s="8">
         <v>3.3</v>
       </c>
       <c r="L1" s="8">
         <v>4.1</v>
       </c>
       <c r="M1" s="8">
         <v>4.2</v>
       </c>
       <c r="N1" s="8">
         <v>4.3</v>
       </c>
       <c r="O1" s="8">
         <v>5.1</v>
       </c>
       <c r="P1" s="8">
         <v>5.2</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="7" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:P2),"")</f>
         <v/>
       </c>
       <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="7" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:P3),"")</f>
         <v/>
       </c>
       <c r="R3" s="7"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="7" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:P4),"")</f>
         <v/>
       </c>
       <c r="R4" s="7"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="7" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:P5),"")</f>
         <v/>
       </c>
       <c r="R5" s="7"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="7" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:P6),"")</f>
         <v/>
       </c>
       <c r="R6" s="7"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="7" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:P7),"")</f>
         <v/>
       </c>
       <c r="R7" s="7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="7" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:P8),"")</f>
         <v/>
       </c>
       <c r="R8" s="7"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="7" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:P9),"")</f>
         <v/>
       </c>
       <c r="R9" s="7"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="7" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:P10),"")</f>
         <v/>
       </c>
       <c r="R10" s="7"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="7" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:P11),"")</f>
         <v/>
       </c>
       <c r="R11" s="7"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="7" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:P12),"")</f>
         <v/>
       </c>
       <c r="R12" s="7"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="7" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:P13),"")</f>
         <v/>
       </c>
       <c r="R13" s="7"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="7" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:P14),"")</f>
         <v/>
       </c>
       <c r="R14" s="7"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="7" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:P15),"")</f>
         <v/>
       </c>
       <c r="R15" s="7"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="7" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:P16),"")</f>
         <v/>
       </c>
       <c r="R16" s="7"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="7" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:P17),"")</f>
         <v/>
       </c>
       <c r="R17" s="7"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="7" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:P18),"")</f>
         <v/>
       </c>
       <c r="R18" s="7"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="7" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:P19),"")</f>
         <v/>
       </c>
       <c r="R19" s="7"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="7" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:P20),"")</f>
         <v/>
       </c>
       <c r="R20" s="7"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="7" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:P21),"")</f>
         <v/>
       </c>
       <c r="R21" s="7"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="7" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:P22),"")</f>
         <v/>
       </c>
       <c r="R22" s="7"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="7" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:P23),"")</f>
         <v/>
       </c>
       <c r="R23" s="7"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="7" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:P24),"")</f>
         <v/>
       </c>
       <c r="R24" s="7"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="7" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:P25),"")</f>
         <v/>
       </c>
       <c r="R25" s="7"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="7" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:P26),"")</f>
         <v/>
       </c>
       <c r="R26" s="7"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" s="7" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:P27),"")</f>
         <v/>
       </c>
       <c r="R27" s="7"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="7" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:P28),"")</f>
         <v/>
       </c>
       <c r="R28" s="7"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="7" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:P29),"")</f>
         <v/>
       </c>
       <c r="R29" s="7"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" s="7" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:P30),"")</f>
         <v/>
       </c>
       <c r="R30" s="7"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" s="7" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:P31),"")</f>
         <v/>
       </c>
       <c r="R31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="420">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
@@ -7729,410 +7719,410 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>303</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>304</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>307</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>281</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>283</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>285</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>287</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>289</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>163</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>292</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>293</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>295</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>299</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>303</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>281</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>283</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>285</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>287</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>289</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>163</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>292</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>293</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>295</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>299</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>303</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>300</v>
+        <v>339</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>306</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>346</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -8141,278 +8131,278 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>215</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>348</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>357</v>
-      </c>
-[...4 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>