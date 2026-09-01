--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:37</t>
+    <t>01/09/2026 14:08</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para 4.º ESO de Educación Física, por lo que aplica el currículo estatal del RD 217/2022 sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion fisica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo del Real Decreto 217/2022, de 29 de marzo, por el que se establecen la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>