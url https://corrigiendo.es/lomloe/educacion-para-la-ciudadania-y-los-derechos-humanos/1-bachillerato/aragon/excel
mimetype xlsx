--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:47</t>
+    <t>10/07/2026 20:44</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Al no publicarse decreto autonómico, se aplica el RD 243/2022 estatal para Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion para la ciudadania y los derechos humanos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo estatal recogido en el RD 243/2022 para la materia Educación para la Ciudadanía y los Derechos Humanos de 1.º Bachillerato.</t>
   </si>
@@ -535,265 +535,263 @@
 • ¿Generan cambios las grandes catástrofes? Reflexión filosófica acerca de la historia, problemas medioambientales y pandemia.
 • La defensa del progreso en la historia y teorías críticas. Desde el optimismo ilustrado a la visión de la historia como catástrofe de Benjamin, Adorno y Horkheimer.
 • Un antecedente en la filosofía: el debate entre Voltaire y Rousseau sobre el terremoto de Lisboa de 1789. Cambios a nivel filosófico y social.
 • Papel del ser humano en la destrucción del medio ambiente, la pérdida de la biodiversidad, el cambio climático y la pandemia.
 • Éticas de la felicidad ante la catástrofe: la recuperación del estoicismo y el hedonismo.
 • Conceptos políticos en juego a partir de la pandemia. La polémica entre nuevo capitalismo (Byung-Chul Han) y nuevo comunismo (Slavoj Zizek). Otras polémicas y reflexiones filosóficas.
 • Guerra y paz: doctrinas filosóficas sobre la guerra y las intervenciones militares. El derecho de guerra y la guerra justa.</t>
   </si>
   <si>
     <t>3.2: Tomar consciencia de la lucha por una efectiva igualdad de género, a través del análisis de las teorías
 4.1: Utilizar conceptos e ideas provenientes de distintos campos del saber para afrontar temas complejos</t>
   </si>
   <si>
     <t>CE.ECDH.4: Adquirir una perspectiva global, sistémica y transdisciplinar en el planteamiento de cuestiones fundamentales</t>
   </si>
   <si>
     <t>Portafolio de investigación sobre ecofeminismo, análisis de textos sobre la guerra justa y diario reflexivo sobre ética estoica contemporánea.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Conecta Aragón: El poder de los medios en tu democracia</t>
+    <t>Agua y pantallas: ¿quién cuenta la historia del Pirineo?</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast argumentativo sobre ética y política en Aragón</t>
+    <t>Análisis crítico del tratamiento mediático del conflicto hidrológico en el Pirineo aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º de Bachillerato en un instituto de Zaragoza capital, con acceso a dispositivos móviles y conexión a internet. La asignatura tiene 3 horas semanales. Se busca conectar los saberes de la materia con la realidad aragonesa, fomentando el pensamiento crítico sobre el poder y los medios de comunicación.</t>
+    <t>El grupo se enfrenta al encargo del Consejo de la Juventud de Aragón: elaborar un podcast que analice cómo los medios regionales cubren el conflicto del agua en el Pirineo, para fomentar una ciudadanía crítica entre los jóvenes aragoneses.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo influyen los medios de comunicación y el poder en nuestra vida democrática en Aragón? Crea un podcast argumentativo que analice un caso concreto de actualidad aragonesa y proponga una reflexión ética.</t>
+    <t>Producir y grabar un podcast de 15-20 minutos (en equipos de 4-5) que analice críticamente el tratamiento mediático de un aspecto concreto del conflicto del agua en el Pirineo, proponga una postura ética argumentada y se presente al Consejo de la Juventud de Aragón como recurso educativo.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Artículos de prensa aragonesa (Heraldo, El Periódico de Aragón)
-[...4 lines deleted...]
-• Guía para estructurar un podcast argumentativo</t>
+• Artículos de Heraldo de Aragón, Aragón TV y otros medios regionales (selección previa)
+• Fichas guía para análisis de titulares
+• Plantilla de guion de podcast
+• Grabadora o móvil para audio, software de edición (Audacity o similar)
+• Rúbrica de evaluación de los 4 criterios
+• Glosario colaborativo en Padlet o mural</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia en comunicación lingüística (redacción y expresión oral), competencia digital (uso de herramientas de grabación y edición), competencia social y cívica (análisis de la realidad democrática), y competencia de aprender a aprender (autoevaluación y reflexión).</t>
+    <t>Educación para la ciudadanía global, uso crítico de medios y comunicación, educación ambiental.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto mediante una noticia falsa reciente en Aragón (ej. bulo sobre el trasvase del Ebro). Se visiona un fragmento de un podcast de debate político. En grupos, los estudiantes identifican posibles casos locales para abordar. Se establecen criterios de calidad del producto final.</t>
-[...2 lines deleted...]
-    <t>Listado de posibles casos con justificación inicial.</t>
+    <t>Se presenta el encargo del Consejo de la Juventud de Aragón y se formula la pregunta guía. El alumnado visualiza un breve reportaje sobre el conflicto del agua en el Pirineo y anota percepciones iniciales. Se organizan los equipos.</t>
+  </si>
+  <si>
+    <t>Cuaderno con ideas iniciales y preguntas sobre la cobertura mediática.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre conceptos clave: poder, Estado, democracia, bien común; y sobre análisis crítico de medios (agenda-setting, framing, falacias). Se analizan titulares reales de prensa aragonesa del último año sobre el conflicto del agua.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis crítico de 3 titulares (identificando sesgos y falacias).</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona un aspecto concreto del conflicto (embalse de Biscarrués, trasvase del Ebro, etc.) y recopila al menos 5 fuentes mediáticas. Comparan coberturas, extraen argumentos y preparan el guion del podcast: estructura, roles (moderador, experto, ciudadano).</t>
+  </si>
+  <si>
+    <t>Guion del podcast con fuentes citadas y roles asignados.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabación y edición del podcast (20 min por equipo). Ensayos, grabación de las secciones: introducción, análisis mediático, mesa redonda, entrevista simulada, conclusión ética. Se apoya con herramientas digitales (Audacity, Anchor).</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast completo.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Escucha cruzada de los podcasts (fragmentos), coevaluación con rúbrica en equipo y autoevaluación individual. Se asigna nivel de logro 1-4 a cada criterio. Se prepara una carta de presentación al Consejo de la Juventud con el podcast enlazado.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (coevaluación y autoevaluación) y carta.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>¿La democracia es cosa de jóvenes? Investigamos la participación política en nuestro instituto</t>
+  </si>
+  <si>
+    <t>Un estudio de opinión con datos propios</t>
+  </si>
+  <si>
+    <t>El centro cuenta con un Consejo Escolar activo, pero la participación del alumnado en él es baja. Se propone investigar las percepciones y actitudes políticas del alumnado para entender qué dificulta su implicación y diseñar propuestas de mejora.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre percepción democrática y participación política al alumnado y familias del centro, analizar los resultados, interpretarlos a la luz de los conceptos de poder, democracia y ciudadanía, y elaborar un informe con recomendaciones para el Consejo Escolar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de encuesta (cuestionario)
+• Hoja de cálculo (Google Sheets o Excel)
+• Ejemplos de informes de investigación social
+• Vídeos breves sobre participación juvenil (Ej. Consejo de la Juventud de Aragón)</t>
+  </si>
+  <si>
+    <t>Educación cívica y constitucional, tratamiento de datos y estadística, igualdad de género.</t>
+  </si>
+  <si>
+    <t>Presentación del encargo del Consejo Escolar, lluvia de ideas sobre participación juvenil, formación de equipos y definición de la pregunta de investigación.</t>
+  </si>
+  <si>
+    <t>Diario de equipo con hipótesis iniciales y pregunta de investigación refinada.</t>
+  </si>
+  <si>
+    <t>Talleres sobre conceptos clave (democracia, poder, participación) y metodología de encuesta (diseño de preguntas, muestreo, sesgos). El alumnado lee y analiza ejemplos de encuestas de opinión.</t>
+  </si>
+  <si>
+    <t>Ejercicio de cribado y mejora de preguntas para la encuesta.</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesión 2: Clase expositiva dialogada sobre poder, Estado, democracia y su relación con los medios. Sesión 3: Trabajo con artículos y vídeos sobre manipulación mediática y casos reales (ej. escándalo de propaganda en redes). Sesión 4: Taller de argumentación: estructura de un discurso, falacias lógicas, contrarargumentación. Se analiza un ejemplo de podcast valorando su calidad argumentativa.</t>
-[...47 lines deleted...]
-    <t>¿Cómo afecta la brecha digital a la participación ciudadana en nuestro municipio aragonés? Diseña una investigación con datos que permita proponer mejoras.</t>
+    <t>Aplicación de la encuesta (1 sesión), depuración de datos y análisis estadístico descriptivo (2 sesiones). Uso de hoja de cálculo para frecuencias y gráficos.</t>
+  </si>
+  <si>
+    <t>Base de datos depurada y tablas/gráficos de resultados.</t>
+  </si>
+  <si>
+    <t>Redacción del informe de investigación (introducción, metodología, resultados, conclusiones y recomendaciones) y preparación de una presentación para el Consejo Escolar.</t>
+  </si>
+  <si>
+    <t>Informe completo y presentación.</t>
+  </si>
+  <si>
+    <t>Exposición ante el Consejo Escolar y familias, coevaluación entre equipos y autoevaluación mediante diana de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Desmonta el titular: fanzine crítico sobre el poder mediático en Aragón</t>
+  </si>
+  <si>
+    <t>¿Construyen los medios nuestra realidad?</t>
+  </si>
+  <si>
+    <t>El alumnado detecta que la información sobre su comunidad autónoma suele estar filtrada por intereses políticos y económicos. Se plantea analizar críticamente el discurso mediático y elaborar una respuesta artística y ciudadana.</t>
+  </si>
+  <si>
+    <t>Producir un fanzine colectivo que analice y critique el tratamiento informativo de un tema relevante para Aragón, ofreciendo una contranarrativa argumentada y creativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet
-[...92 lines deleted...]
-    <t>Informe de reflexión grupal (una página) y autoevaluación individual.</t>
+• Artículos de prensa aragonesa
+• Plantilla de diseño de fanzine (Canva/Gimp)
+• Rúbrica de evaluación
+• Lista de conceptos clave</t>
+  </si>
+  <si>
+    <t>Educación mediática, competencia en comunicación lingüística y conciencia democrática.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se muestran dos noticias manipuladas sobre Aragón. Se debate en equipos: ¿qué es manipulación mediática? Se presenta el reto: crear un fanzine crítico.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales escritas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de poder, manipulación mediática y construcción de la realidad a través de textos y análisis de casos (ej. espiral del silencio, agenda setting). Se practica argumentación oral.</t>
+  </si>
+  <si>
+    <t>Esquemas conceptuales y análisis de un caso.</t>
+  </si>
+  <si>
+    <t>Cada equipo elige un tema de actualidad aragonesa (despoblación, turismo, política local) y recopila noticias de al menos dos medios. Analizan sesgos, omisiones y enfoques.</t>
+  </si>
+  <si>
+    <t>Tabla comparativa de noticias con análisis crítico.</t>
+  </si>
+  <si>
+    <t>Diseñan y maquetan el fanzine: redactan artículos, viñetas, manifiesto. Preparan la presentación oral.</t>
+  </si>
+  <si>
+    <t>Borrador digital del fanzine y guión de la exposición.</t>
+  </si>
+  <si>
+    <t>Exposición del fanzine ante la audiencia (familias, otras clases). Coevaluación mediante diana y asignación de niveles de logro a los criterios.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada.</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
@@ -4822,233 +4820,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>179</v>
       </c>
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>155</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>157</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>159</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>163</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>164</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>165</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>167</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>171</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>172</v>
+        <v>195</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>196</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>198</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>200</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>153</v>
@@ -5124,99 +5122,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>167</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>171</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>211</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>213</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>178</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>215</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>217</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>218</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>