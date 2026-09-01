--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:44</t>
+    <t>01/09/2026 15:14</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Al no publicarse decreto autonómico, se aplica el RD 243/2022 estatal para Bachillerato.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion para la ciudadania y los derechos humanos</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo estatal recogido en el RD 243/2022 para la materia Educación para la Ciudadanía y los Derechos Humanos de 1.º Bachillerato.</t>
   </si>