--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:41</t>
+    <t>10/07/2026 20:22</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica sin modificaciones la base estatal del RD 217/2022 para EPVA 1º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente los criterios de evaluación y competencias específicas del BOE.</t>
   </si>
@@ -1006,268 +1006,266 @@
 • Técnicas básicas de expresión gráfico-plástica en tres dimensiones. Su uso en el arte y sus características expresivas.</t>
   </si>
   <si>
     <t>2.2: Analizar, de forma guiada, diversas producciones artísticas, incluidas las propias.
 4.2: Analizar de forma guiada las especificidades de los lenguajes audiovisuales.
 5.2: Realizar diferentes tipos de producciones artísticas individuales o colectivas, justificando el proceso.
 8.1: Reconocer los diferentes usos y funciones de las producciones artísticas.
 8.2: Desarrollar producciones artísticas con una intención previa.
 8.3: Exponer los procesos de elaboración y el resultado final.</t>
   </si>
   <si>
     <t>CE.EPVA.2: Comparar producciones propias con las de iguales.
 CE.EPVA.5: Realizar producciones colectivas con herramientas digitales.
 CE.EPVA.8: Compartir producciones adaptándolas al público destinatario.</t>
   </si>
   <si>
     <t>Evaluación del guion gráfico (storyboard), calidad técnica de la producción audiovisual y coevaluación de la exposición final de los proyectos.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Captura tu Patrimonio: Blog de Proceso Creativo</t>
+    <t>Habitación de los espejos mudéjares</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación y difusión de una obra plástica inspirada en Aragón</t>
+    <t>Creamos una microserie visual sobre geometría del patrimonio aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Esta SDA se desarrolla en el primer trimestre de 1.º ESO en un centro de Zaragoza. Se parte de los elementos básicos del lenguaje visual trabajados previamente. Se aprovecha la cercanía de la Aljafería para una visita virtual y se motiva al alumnado a investigar su propio entorno cultural aragonés.</t>
+    <t>El centro recibe la propuesta de la concejalía de turismo local: elaborar contenido divulgativo para la nueva ruta del mudéjar. El alumnado debe analizar ejemplos reales de mosaicos mudéjares de Aragón y crear un vídeo o blog que muestre su proceso de creación geométrica.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos documentar y compartir nuestro proceso creativo inspirándonos en el patrimonio aragonés, utilizando herramientas digitales para comunicar nuestras decisiones artísticas?</t>
+    <t>Analizar un motivo geométrico del mudéjar aragonés, reproducirlo con técnicas plásticas y documentar todo el proceso en un producto digital (vídeo o blog) dirigido a turistas, explicando las operaciones plásticas empleadas (reproducir, aislar, transformar, asociar).</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con conexión a internet (ordenadores o tablets)
-[...5 lines deleted...]
-• Rúbrica de evaluación (proporcionada por el profesor)</t>
+• Fotografías de mosaicos mudéjares aragoneses (Torre de San Salvador, La Seo de Zaragoza, etc.)
+• Papel milimetrado, reglas, compás, lápices de colores
+• Tablets o smartphones para grabación; software de edición (Clipchamp, CapCut o similar)
+• Cuaderno de bitácora individual
+• Rúbrica de evaluación para los criterios 5.1, 5.2, 7.1, 8.2, 8.3</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación y gestión de blog), Competencia en conciencia y expresiones culturales (patrimonio aragonés), Competencia personal, social y de aprender a aprender (autoevaluación y reflexión), Competencia en comunicación lingüística (redacción de entradas y comentarios).</t>
+    <t>Educación patrimonial, conciencia cultural y expresión artística, competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿Cómo documentar y compartir nuestro proceso creativo inspirado en Aragón? Se visualizan ejemplos de blogs de artistas y se analiza su estructura. Se forman grupos y se asigna un elemento del patrimonio aragonés a cada grupo (mediante sorteo). Se entrega la rúbrica de evaluación.</t>
-[...2 lines deleted...]
-    <t>Preguntas iniciales y primeras ideas en un documento compartido (Google Docs).</t>
+    <t>Se presenta el encargo de la concejalía y se muestra un mosaico mudéjar real (Torre de San Salvador, Teruel). Se lanza la pregunta guía y se generan hipótesis sobre cómo se construye geométricamente el motivo.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas en la pizarra y primeras anotaciones en el cuaderno de bitácora.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Fichas de investigación, bocetos, borradores de entradas del blog.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los elementos del lenguaje visual (punto, línea, plano) a través de ejercicios de representación geométrica y operaciones plásticas (reproducir, aislar, transformar, asociar) sobre papel milimetrado. Se analizan los patrones geométricos del mudéjar.</t>
+  </si>
+  <si>
+    <t>Ejercicios de cuaderno con trazados de teselaciones y simetrías.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Obra final, fotografías del proceso, texto de la entrada del blog.</t>
+    <t>Por parejas, seleccionan un motivo mudéjar real (fotografía proporcionada) y realizan un análisis de sus formas (punto, línea, plano). Experimentan con operaciones plásticas para crear una versión personal del motivo.</t>
+  </si>
+  <si>
+    <t>Bocetos y justificación escrita de las transformaciones aplicadas.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Montaje final del blog: publicación de la entrada con texto, imágenes y vídeo explicativo. Revisión entre pares: los grupos visitan los blogs de otros grupos y dejan comentarios constructivos. Se hace una puesta en común oral de los resultados.</t>
-[...2 lines deleted...]
-    <t>Blog completo y comentarios entre pares.</t>
+    <t>4 sesiones</t>
+  </si>
+  <si>
+    <t>Elaboran la obra final (dibujo, collage o maqueta) y simultáneamente graban/editan el vídeo de 3-5 minutos que documenta el proceso: motivo original, boceto, obra final y reflexión. Se asigna un rol (guionista, grabador, editor).</t>
+  </si>
+  <si>
+    <t>Producto final (vídeo) y obra plástica terminada.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada grupo completa una autoevaluación y coevaluación usando la rúbrica. Se realiza una asamblea para reflexionar sobre el aprendizaje: ¿qué dificultades surgieron? ¿cómo las superaron? ¿qué han aprendido sobre el patrimonio aragonés y sobre el proceso creativo? El profesor recoge las evidencias y aplica la rúbrica.</t>
-[...2 lines deleted...]
-    <t>Autoevaluaciones, coevaluaciones, reflexión oral.</t>
+    <t>Proyección de los vídeos al grupo, coevaluación con rúbrica y autoevaluación. Cada pareja presenta su proceso y responde a preguntas de la audiencia (compañeros). Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Pinturas que hablan: datos visuales del arte rupestre aragonés</t>
-[...8 lines deleted...]
-    <t>Investigar cómo los elementos visuales (color, forma, composición) del arte rupestre de Aragón comunicaban información sobre la vida prehistórica, y crear un panel expositivo que presente los datos recogidos de forma atractiva y rigurosa.</t>
+    <t>El color que habla</t>
+  </si>
+  <si>
+    <t>Un estudio de campo sobre los colores de nuestro entorno</t>
+  </si>
+  <si>
+    <t>El ayuntamiento quiere mejorar la señalización del barrio para hacerlo más atractivo y amigable, pero necesita datos reales sobre los colores que ya existen. El alumnado actuará como equipo de análisis visual.</t>
+  </si>
+  <si>
+    <t>Recoger y analizar datos de color del entorno urbano, y diseñar una propuesta visual (cartel o infografía) que comunique un mensaje sobre el barrio (por ejemplo, 'recicla' o 'cuida el patrimonio') usando la paleta de colores detectada.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Imágenes de arte rupestre aragonés (Cueva de la Vieja, Cueva de la Hiedra, etc.)
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita individual.</t>
+• Cámaras de móvil
+• Fichas de observación impresas
+• Aplicación de extracción de paletas (Adobe Color, Canva)
+• Hoja de cálculo para gráficas (Google Sheets)
+• Plantilla de informe de datos
+• Software de edición (Canva, GIMP)
+• Ejemplos de carteles urbanos</t>
+  </si>
+  <si>
+    <t>Educación ambiental (cuidado del barrio) y educación patrimonial (reconocimiento del legado mudéjar).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento, se visualizan ejemplos de comunicación visual urbana y se sale al exterior para fotografiar el entorno del centro. Cada equipo recoge al menos 10 imágenes representativas de colores dominantes.</t>
+  </si>
+  <si>
+    <t>Fichas de observación con color dominante, ubicación y una breve descripción.</t>
+  </si>
+  <si>
+    <t>Se trabajan conceptos de teoría del color (círculo cromático, armonías, contrastes) y técnicas de extracción de paletas mediante aplicaciones digitales. Se comparan los colores de las fotos con los del mudéjar aragonés (rojo almagra, verde, blanco).</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de gamas y armonías en las fotos propias.</t>
+  </si>
+  <si>
+    <t>Los equipos analizan estadísticamente la frecuencia de los colores en sus fotografías, crean gráficos y elaboran un informe con los datos. Comparan sus resultados con los colores del mudéjar y elaboran conclusiones sobre la identidad cromática del barrio.</t>
+  </si>
+  <si>
+    <t>Tabla de datos, gráfica de frecuencias y conclusiones escritas.</t>
+  </si>
+  <si>
+    <t>Con la paleta obtenida y el mensaje decidido (por ejemplo, 'cuida el patrimonio'), diseñan un cartel o infografía digital que integre los datos e ilustre la propuesta. Se realizan bocetos, se elige una composición y se produce el arte final.</t>
+  </si>
+  <si>
+    <t>Bocetos y archivo digital del cartel.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su cartel ante la clase (simulando la audiencia real), explica el proceso y responde preguntas. Se realiza coevaluación entre equipos y autoevaluación mediante rúbricas. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de exposición cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Rescatamos rincones: arte para un espacio común</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos transformar un espacio común del instituto en un lugar más habitable y con identidad aragonesa, mediante producciones artísticas colectivas que expresen nuestra pertenencia cultural?</t>
+    <t>Narrativas visuales para quien nos precedió</t>
+  </si>
+  <si>
+    <t>Ilustrar el patrimonio de Aragón para compartir con nuestros mayores</t>
+  </si>
+  <si>
+    <t>La residencia de mayores 'Virgen del Puy' del barrio ha solicitado al instituto una decoración para sus áreas comunes que refleje el patrimonio aragonés y sea accesible emocionalmente para sus residentes.</t>
+  </si>
+  <si>
+    <t>Diseñar y producir una serie de ilustraciones narrativas que recojan aspectos del patrimonio aragonés, para exponerlas en la residencia de mayores del barrio como un regalo intergeneracional.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cartulinas, pinturas, pinceles, tijeras, pegamento, revistas para collage
-[...37 lines deleted...]
-    <t>Rúbrica de autoevaluación; coevaluación entre grupos; diario de aprendizaje.</t>
+• Imágenes de patrimonio aragonés (fotografías, reproducciones de arte)
+• Material de dibujo: lápices, gomas, acuarelas, pinceles, papeles, cartulinas, tijeras, pegamento
+• Marcos o cartones para enmarcar
+• Tabletas o pizarra digital para presentar ejemplos
+• Ficha de investigación del patrimonio local</t>
+  </si>
+  <si>
+    <t>Educación intergeneracional, valoración del patrimonio cultural, trabajo en equipo y expresión emocional.</t>
+  </si>
+  <si>
+    <t>Se presenta la solicitud de la residencia y se visualizan ejemplos de ilustraciones narrativas sobre patrimonio. Los equipos debaten y formulan sus primeras ideas sobre qué historias contar.</t>
+  </si>
+  <si>
+    <t>Cuaderno con lluvia de ideas y primeras referencias.</t>
+  </si>
+  <si>
+    <t>Talleres sobre composición visual (regla de tercios, equilibrio) y técnicas expresivas (lápiz, acuarela, collage). Se analizan obras de artistas aragoneses y se investiga el patrimonio local.</t>
+  </si>
+  <si>
+    <t>Ejercicios de composición y pruebas de técnica.</t>
+  </si>
+  <si>
+    <t>Por equipos, seleccionan las historias y desarrollan los bocetos finales, definiendo estilo, color y formato. Se realizan las ilustraciones a lápiz y se preparan para el color.</t>
+  </si>
+  <si>
+    <t>Bocetos finales y storyboard de la serie.</t>
+  </si>
+  <si>
+    <t>Realizan las ilustraciones finales con la técnica elegida, las enmarcan y preparan el montaje expositivo. Ensayan la presentación oral para la residencia.</t>
+  </si>
+  <si>
+    <t>Ilustraciones terminadas y montadas.</t>
+  </si>
+  <si>
+    <t>Visita a la residencia y exposición de las ilustraciones. Cada equipo explica su trabajo. Posteriormente, coevaluación y autoevaluación mediante la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar organizadores visuales que empleen códigos de color para vincular elementos del lenguaje plástico (línea, color, textura) con los valores sociales de la época (ej. el uso del dorado en el arte bizantino asociado a la divinidad).
@@ -8053,68 +8051,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>321</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>323</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>324</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C12" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>330</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>331</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>332</v>
       </c>
     </row>
@@ -8204,85 +8202,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>323</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>330</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>348</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>349</v>
       </c>
     </row>
@@ -8372,85 +8370,85 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>315</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>357</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>359</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>323</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>361</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>363</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>330</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>365</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>366</v>
       </c>
     </row>