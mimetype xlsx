--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:22</t>
+    <t>10/07/2026 21:48</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica sin modificaciones la base estatal del RD 217/2022 para EPVA 1º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente los criterios de evaluación y competencias específicas del BOE.</t>
   </si>