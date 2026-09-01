--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:48</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón aplica sin modificaciones la base estatal del RD 217/2022 para EPVA 1º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantienen íntegramente los criterios de evaluación y competencias específicas del BOE.</t>
   </si>