--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:54</t>
+    <t>10/07/2026 22:35</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio, aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente los 8 criterios de evaluación del RD 217/2022.</t>
   </si>
@@ -1124,265 +1124,267 @@
 4.5: Establecimiento de conexiones entre lenguajes plásticos y audiovisuales
 4.6: Composición de un banco de imágenes seleccionadas
 4.8: Diseño de elementos visuales para cómic, anuncios o carteles
 5.1: Expresión de ideas y sentimientos en producciones audiovisuales
 7.1: Realización de un proyecto artístico consciente y creativo
 8.1: Reconocimiento de usos y funciones de las manifestaciones artísticas
 8.2: Desarrollo de proyectos con intención comunicativa
 8.3: Exposición de procesos y resultados finales</t>
   </si>
   <si>
     <t>CE.1: Comprender manifestaciones culturales
 CE.4: Explorar técnicas e intenciones artísticas
 CE.6: Apropiarse de referencias culturales
 CE.8: Compartir producciones y manifestaciones</t>
   </si>
   <si>
     <t>Evaluación del proyecto final, defensa oral de los procesos creativos y rúbrica de técnicas gráfico-plásticas.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Reinventa el Prado en un clip</t>
+    <t>Guías del Museo: Comunicar el arte a las familias</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Crea un videominuto que conecte arte clásico con temas actuales</t>
+    <t>Creación de una vídeo-guía para el Museo Arqueológico Nacional</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1º ESO en Madrid, con fácil acceso al Museo del Prado (visita virtual o presencial). Cuentan con dispositivos móviles y acceso a internet en el aula. La situación parte de la necesidad de valorar el patrimonio y expresar ideas mediante el lenguaje audiovisual.</t>
+    <t>El Museo Arqueológico Nacional quiere renovar sus recursos para familias y ha lanzado una convocatoria para que los centros educativos propongan vídeo-guías adaptadas a un público infantil. Nuestro curso participa como creadores.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos reinterpretar una obra clásica del Museo del Prado para hablar de un tema que nos importa hoy, usando el vídeo como medio de expresión?</t>
+    <t>Diseñar y producir un vídeo-guía de 2-3 minutos sobre una obra del Museo Arqueológico Nacional, dirigido a familias con niños de 6 a 12 años, que incluya una descripción de la obra, su función histórica, una valoración de su conservación y un dibujo reinterpretado de la misma.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Web del Museo del Prado (visita virtual)
-[...4 lines deleted...]
-• Diario de aprendizaje del alumno</t>
+• Catálogo digital del Museo Arqueológico Nacional
+• Ejemplos de vídeo-guías educativas
+• Plantillas de storyboard
+• Material de dibujo (lápiz, acuarela, papel)
+• Dispositivos para grabar (móviles o cámaras)
+• Software de edición (CapCut, DaVinci Resolve o similares)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía (temas actuales como igualdad, sostenibilidad); competencia digital: uso de herramientas de edición y publicación en blog; conciencia y expresiones culturales: valoración del patrimonio artístico; comunicación lingüística: redacción de textos explicativos; aprender a aprender: reflexión sobre el propio proceso.</t>
+    <t>Educación artística y cultural, competencia en comunicación lingüística, competencia digital, conciencia y expresión cultural.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se realiza una visita virtual guiada al Museo del Prado usando la web oficial. Cada alumno elige una obra que le llame la atención. Se plantea el reto: convertir esa obra en un vídeo corto que conecte con un tema actual (cambio climático, igualdad, redes sociales...). Se visionan ejemplos de vídeos artísticos cortos y se debate sobre la intención comunicativa.</t>
-[...2 lines deleted...]
-    <t>Lista de obras seleccionadas por el alumnado y primeras ideas anotadas en un diario de aprendizaje.</t>
+    <t>Se presenta el reto: el museo necesita vídeo-guías para familias. Se visiona un ejemplo de vídeo-guía y se formula la pregunta guía. Se forman equipos y cada equipo elige una obra del catálogo del MAN (entre las sugeridas) tras una breve investigación.</t>
+  </si>
+  <si>
+    <t>Registro de preguntas iniciales y selección justificada de la obra</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Se trabajan los elementos del lenguaje visual (punto, línea, plano, color, textura) aplicados al vídeo. Se analizan fragmentos de cortometrajes y videocreaciones. Se enseñan nociones básicas de edición de vídeo (corte, transiciones, efectos, música) con herramientas gratuitas como CapCut o OpenShot. También se reflexiona sobre la denotación y connotación en la imagen (criterio 4.7, aunque no evaluado, se aborda como saber).</t>
-[...2 lines deleted...]
-    <t>Ejercicios prácticos de identificación de elementos visuales en imágenes fijas y en movimiento. Pequeñas pruebas de edición.</t>
+    <t>El alumnado investiga sobre la obra seleccionada: contexto histórico, función, materiales. Trabaja los elementos del lenguaje visual (punto, línea, plano) y las técnicas gráfico-plásticas (dibujo a lápiz, acuarela) que usarán para reinterpretar la obra. Realizan una ficha de la obra y bocetos de su reinterpretación.</t>
+  </si>
+  <si>
+    <t>Ficha de la obra con descripción y análisis</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>En parejas, elaboran un storyboard o guion gráfico de su vídeo, detallando planos, diálogos, música y efectos. Definen el mensaje actual que quieren transmitir a partir de la obra clásica. Graban los planos necesarios (fotografías, vídeos propios o de archivo libre) y seleccionan los recursos sonoros.</t>
-[...2 lines deleted...]
-    <t>Storyboard completo con bocetos y descripciones. Primeros archivos multimedia recopilados.</t>
+    <t>Elaboran el guión gráfico (storyboard) del vídeo, planificando planos, narración y elementos visuales. Crean el dibujo reinterpretado de la obra usando técnicas gráficas (lápiz, acuarela). Diseñan los títulos y créditos.</t>
+  </si>
+  <si>
+    <t>Storyboard y dibujo final reinterpretado</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Editan el vídeo siguiendo el storyboard, aplicando técnicas de montaje y ajustando el ritmo. Incorporan créditos finales con la obra original y los autores. Una vez terminado, lo suben al blog del colegio con una breve descripción del proceso y la intención.</t>
-[...2 lines deleted...]
-    <t>Vídeo finalizado y publicado en el blog con texto explicativo.</t>
+    <t>Graban el vídeo guiándose por el storyboard. Editan el vídeo añadiendo narración, música y efectos. Preparan una breve presentación del proceso para la defensa.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado colectivo de los vídeos. Cada grupo comenta el proceso, dificultades y logros. Coevaluación mediante rúbrica (criterios 5.1, 5.3, 7.1, 8.2, 8.3). Los alumnos rellenan una autoevaluación reflexiva. Se recogen propuestas de mejora para futuros proyectos.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación completada por los compañeros y autoevaluación individual escrita.</t>
+    <t>Cada equipo proyecta su vídeo a la clase (simulando la audiencia familiar). Coevaluación con rúbrica. Autoevaluación y reflexión sobre el aprendizaje. Se asigna nivel de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Visualiza tu mundo: arte con datos</t>
-[...8 lines deleted...]
-    <t>¿Cómo comunicar visualmente datos relevantes de nuestro entorno usando los elementos del lenguaje plástico?</t>
+    <t>¿Qué colores habla tu instituto?</t>
+  </si>
+  <si>
+    <t>Una investigación visual con datos propios</t>
+  </si>
+  <si>
+    <t>El centro quiere decorar el hall con una obra colectiva que refleje la identidad visual del alumnado. En lugar de elegirla al azar, se propone una investigación basada en datos reales: una encuesta sobre colores, formas y emociones que luego se traduzca en una composición artística.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta a compañeros y familiares sobre colores y formas favoritas y las emociones que asocian, analizar los datos y crear una composición artística abstracta que sintetice los resultados, acompañada de un póster infográfico que explique el proceso.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos demográficos y ambientales del INE o Ayuntamiento de Madrid
-[...35 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada.</t>
+• Encuestas impresas (5 preguntas)
+• Lápices de colores, acuarelas, pinceles, cartulinas A3
+• Plantilla de tabla de datos y gráfica de barras
+• Rúbricas de evaluación
+• Ejemplos de obras abstractas (Kandinsky, Mondrian)</t>
+  </si>
+  <si>
+    <t>Educación estadística y comunicación visual.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: decorar el hall con una obra basada en las preferencias del centro. Se formula la pregunta guía y se forman equipos de 4. Cada equipo diseña una hipótesis inicial sobre qué colores/forms creen que ganarán.</t>
+  </si>
+  <si>
+    <t>Hipótesis escritas en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Talleres sobre color (círculo cromático, emociones asociadas), formas (punto, línea, plano, textura) y técnicas gráfico-plásticas (acuarela, collage, lápiz de color). También se explica cómo diseñar una encuesta y representar datos con gráficas de barras.</t>
+  </si>
+  <si>
+    <t>Ficha de ejercicios de color y formas; ficha técnica de al menos una técnica.</t>
+  </si>
+  <si>
+    <t>Cada equipo aplica la encuesta a 30 personas (compañeros, familiares), tabula los resultados en una tabla y elabora gráficas de barras. Analizan los datos: colores y formas más votadas, emociones predominantes.</t>
+  </si>
+  <si>
+    <t>Encuestas rellenas, tabla de datos, gráfica.</t>
+  </si>
+  <si>
+    <t>Los equipos crean la composición artística (tamaño A3) usando las técnicas trabajadas, siguiendo los datos (proporción de colores, formas elegidas). Elaboran el póster infográfico que explique encuesta, gráfica y obra. Preparan un breve texto explicativo.</t>
+  </si>
+  <si>
+    <t>Composición artística terminada, póster montado.</t>
+  </si>
+  <si>
+    <t>Exposición de los pósters en el hall. Cada equipo presenta su proceso (2 min). Coevaluación mediante rúbrica entre equipos. Autoevaluación individual. Asignación de niveles de logro según los criterios.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada, diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Transforma tu entorno con arte</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, mediante una intervención artística colectiva, mejorar la percepción de un espacio del instituto y expresar un mensaje de convivencia que represente a nuestra comunidad educativa?</t>
+    <t>Embellece tu barrio con arte prehistórico y renacentista</t>
+  </si>
+  <si>
+    <t>Intervención artística para un espacio público</t>
+  </si>
+  <si>
+    <t>La asociación de vecinos del barrio nos ha pedido ideas para revitalizar un espacio público (una plaza, una fachada, un mercado) con intervenciones artísticas que hagan sentir a los vecinos más orgullosos de su entorno. Necesitan propuestas visuales atractivas, duraderas y con un vínculo con la historia local.</t>
+  </si>
+  <si>
+    <t>Diseñar y crear un prototipo de intervención artística (póster, maqueta de mural o instalación) para un espacio real del barrio, inspirado en obras del Paleolítico al Renacimiento y adaptado a las necesidades del lugar y la audiencia (vecinos).</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pinturas acrílicas o temple, pinceles, brochas, rodillos
-[...13 lines deleted...]
-    <t>Listado de ideas iniciales y registro fotográfico del espacio.</t>
+• Fotografías e historia del barrio
+• Reproducciones de obras del Paleolítico al Renacimiento
+• Materiales de dibujo y pintura (lápices, carboncillo, témperas, acuarelas)
+• Cartulinas, papel continuo, tijeras, pegamento
+• Cámara o móvil para documentar el proceso
+• Plantilla de dossier
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y cívica (valoración del patrimonio local y global; participación ciudadana en la mejora del entorno).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación de vecinos y se analizan fotos del espacio a intervenir. El alumnado comparte ideas iniciales y formula preguntas sobre la historia del barrio y posibles referentes artísticos.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres breves sobre: (1) Historia del muralismo (Rivera, Siqueiros, murales urbanos actuales). (2) Elementos del lenguaje visual: color, composición, equilibrio. (3) Técnicas de pintura mural: preparación del muro, mezcla de colores, uso de plantillas. (4) Elaboración de bocetos y storyboard. Cada sesión combina explicación con ejercicios prácticos breves.</t>
-[...20 lines deleted...]
-    <t>Rúbrica de coevaluación completada, autoevaluación escrita, registro de la exposición.</t>
+    <t>Se trabajan los saberes: 1) investigación sobre el arte del Paleolítico al Renacimiento (función, finalidad, contexto); 2) elementos del lenguaje visual (punto, línea, plano, textura, color); 3) técnicas secas y húmedas (lápiz, carboncillo, témpera, acuarela). Se realizan ejercicios prácticos breves.</t>
+  </si>
+  <si>
+    <t>Ficha de investigación sobre una obra histórica y muestrario de técnicas.</t>
+  </si>
+  <si>
+    <t>Cada equipo elige un espacio del barrio y una obra histórica como inspiración. Diseñan bocetos modificando la función de la obra para ese espacio (por ejemplo, una pintura rupestre que se convierte en señalética, o un fresco renacentista que decora un banco). Experimentan con técnicas para decidir la más adecuada.</t>
+  </si>
+  <si>
+    <t>Bocetos con anotaciones y pruebas técnicas.</t>
+  </si>
+  <si>
+    <t>Elaboran el prototipo (póster o maqueta a escala) en el soporte elegido (papel, cartón, tela). Redactan el dossier explicativo: investigación histórica, descripción del proceso, intención comunicativa y adaptación al espacio real.</t>
+  </si>
+  <si>
+    <t>Prototipo terminado y dossier escrito.</t>
+  </si>
+  <si>
+    <t>Presentación de los prototipos a la asociación de vecinos (o simulación en aula). Coevaluación entre equipos mediante rúbrica. Autoevaluación con diana de logro. Se asignan niveles 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar organizadores visuales que empleen códigos de color para vincular elementos del lenguaje plástico (línea, color, textura) con los valores sociales de la época (ej. el uso del dorado en el arte bizantino asociado a la divinidad).
 • Proporcionar réplicas táctiles o modelos 3D simplificados de piezas de patrimonio arquitectónico o escultórico para comprender el volumen y la escala más allá de la imagen bidimensional del libro de texto.
 • Presentar la evolución de las manifestaciones artísticas mediante líneas de tiempo interactivas que integren capas de información visual: desde el pigmento natural en la prehistoria hasta el píxel en el arte digital contemporáneo.</t>
   </si>