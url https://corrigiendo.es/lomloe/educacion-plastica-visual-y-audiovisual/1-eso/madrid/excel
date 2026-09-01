--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:35</t>
+    <t>01/09/2026 14:07</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio, aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegramente los 8 criterios de evaluación del RD 217/2022.</t>
   </si>