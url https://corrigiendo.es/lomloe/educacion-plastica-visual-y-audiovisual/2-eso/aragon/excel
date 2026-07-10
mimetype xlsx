--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 23:18</t>
+    <t>11/07/2026 00:44</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo del RD 217/2022 en 2.º ESO de EPVA.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo estatal.</t>
   </si>
@@ -997,267 +997,266 @@
 2.2: Analizar, de forma guiada, diversas producciones artísticas, incluidas las propias y las de sus igua
 3.1: Seleccionar y describir propuestas plásticas, visuales y audiovisuales de diversos tipos y épocas, a
 3.2: Argumentar el disfrute producido por la recepción del arte en todas sus formas y vertientes, compart
 6.1: Explicar su pertenencia a un contexto cultural concreto, a través del análisis de los aspectos forma
 6.2: Utilizar creativamente referencias culturales y artísticas del entorno en la elaboración de producci
 8.1: Reconocer los diferentes usos y funciones de las producciones y manifestaciones artísticas, argument
 8.2: Desarrollar producciones y manifestaciones artísticas con una intención previa, de forma individual
 8.3: Exponer los procesos de elaboración y el resultado final de producciones y manifestaciones artística</t>
   </si>
   <si>
     <t>CE.EPVA.2
 CE.EPVA.3
 CE.EPVA.6
 CE.EPVA.8</t>
   </si>
   <si>
     <t>Presentación pública del proyecto audiovisual, coevaluación mediante diana de aprendizaje y análisis crítico de piezas publicitarias.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón: luces, sombras y figuras</t>
+    <t>Desentrañando el Mudéjar</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Blog de arte y patrimonio aragonés</t>
+    <t>Un videominuto que conecta nuestro patrimonio con el presente</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnos de 2.º ESO en Aragón. El centro está en Zaragoza, con fácil acceso a monumentos mudéjares y al Museo de Zaragoza. Se busca conectar el aprendizaje artístico con el entorno local y fomentar la expresión digital.</t>
+    <t>El patrimonio mudéjar aragonés es Patrimonio de la Humanidad, pero a menudo pasa desapercibido para el alumnado. Se propone crear un vídeo que reinterpreta una obra local (un detalle arquitectónico, un mosaico, un artesonado) usando los elementos del lenguaje visual y técnicas digitales, y difundirlo a la comunidad educativa para despertar su interés.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar y publicar un blog colectivo que muestre, analice y valore manifestaciones artísticas y culturales de Aragón (mudéjar, pintura romanica, paisajes del Pirineo, etc.), dirigido a alumnos de 1.º ESO y a sus familias, como recurso didáctico y de difusión del patrimonio.</t>
+    <t>Diseñar y producir un vídeo de entre 2 y 3 minutos que, usando elementos del lenguaje visual (punto, línea, plano, color, textura), explique la importancia de una obra mudéjar aragonesa y muestre una interpretación personal de la misma, para sensibilizar a compañeros y familias sobre su valor.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tabletas con conexión a internet
-[...5 lines deleted...]
-• Fichas de análisis de obras (proporcionadas por el docente)</t>
+• Dispositivos móviles o cámaras para grabar
+• Ordenadores con software de edición de vídeo (OpenShot, CapCut o similar)
+• Fichas de análisis de obra y plantilla de storyboard
+• Proyector y altavoces para la proyección final
+• Ejemplos de videominutos artísticos (YouTube)
+• Rúbrica de evaluación impresa o digital</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación en valores: respeto y valoración del patrimonio cultural; competencia digital: uso creativo y responsable de herramientas digitales; trabajo en equipo y habilidades sociales; expresión oral y escrita.</t>
+    <t>Educación patrimonial y competencia digital. Se fomenta el respeto por el legado cultural y la expresión artística personal.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un blog sobre patrimonio artístico aragonés dirigido a alumnos de 1.º ESO. Visualización de ejemplos de blogs culturales y lluvia de ideas sobre posibles temas: arte mudéjar, pintura de Goya, paisajes del Pirineo. Se forman grupos de 4 y se asigna un tema por grupo.</t>
-[...2 lines deleted...]
-    <t>Lista de temas elegidos por cada grupo y primeras ideas en un Padlet colaborativo.</t>
+    <t>Se proyectan vídeos cortos sobre arte mudéjar aragonés y se lanza la pregunta guía. Los alumnos exploran en parejas imágenes de obras mudéjares de su localidad y comparten qué les llama la atención. Se presenta el reto: crear un vídeo para revalorizar una obra mudéjar. Se forman equipos de 3-4.</t>
+  </si>
+  <si>
+    <t>Anotaciones en el cuaderno de equipo sobre las primeras impresiones y obra elegida.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Sesión 1: El profesor guía el análisis de la obra elegida (contexto, elementos visuales, función). Se revisan conceptos de lenguaje visual (punto, línea, plano, color) y su uso expresivo. Sesión 2: Taller de narrativa audiovisual: tipos de plano, angulación, storyboard. Se muestran ejemplos de videominutos artísticos.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de la obra y borrador del storyboard.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre: 1) análisis formal de obras (punto, línea, plano, color) a partir de ejemplos aragoneses; 2) narración visual y composición fotográfica; 3) herramientas digitales para creación de blogs y edición básica de imagen (Canva, GIMP). Incluye visita virtual al Museo de Zaragoza y análisis de una obra significativa.</t>
-[...11 lines deleted...]
-    <t>Borrador del blog en papel o digital con estructura de entradas, guion del vídeo/podcast y selección de imágenes.</t>
+    <t>Sesión 1: Los equipos toman fotografías o graban material real de la obra (si es posible) y reúnen recursos gráficos. Sesión 2: Edición del vídeo (software libre como OpenShot o CapCut) incorporando voz en off y música. Sesión 3: Revisión entre pares (coevaluación) y ajustes finales.</t>
+  </si>
+  <si>
+    <t>Archivos de proyecto de edición y versión beta del vídeo.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Blog publicado y visible para la clase, vídeo/podcast integrado, y presentación oral.</t>
+    <t>Sesión 1: Finalización del vídeo (exportación, subtítulos si es necesario). Se prepara una breve presentación oral (1-2 min) sobre el proceso y la intención. Sesión 2: Simulación de proyección en clase y ajuste de último momento.</t>
+  </si>
+  <si>
+    <t>Vídeo final exportado en formato MP4.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación entre grupos usando una rúbrica con los criterios de evaluación. Cada grupo completa una autoevaluación individual y un diario de aprendizaje. Puesta en común de aprendizajes y propuestas de mejora. Se recoge la memoria del proceso.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, autoevaluación individual y diario de aprendizaje.</t>
+    <t>Proyección de los vídeos ante el grupo (audiencia simulada) con coevaluación mediante rúbrica. Los equipos reciben feedback y reflexionan sobre su aprendizaje. Se asigna nivel de logro a cada criterio (1-4) basado en la rúbrica y la evidencia recogida.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas (autoevaluación y heteroevaluación), diana de aprendizaje.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Visualizar datos: el arte de comunicar ciencia</t>
-[...8 lines deleted...]
-    <t>¿Cómo crear una producción artística que comunique visualmente datos reales sobre un aspecto del patrimonio natural aragonés (ríos, montañas, fauna) de manera clara y atractiva?</t>
+    <t>El lenguaje visual de mi barrio</t>
+  </si>
+  <si>
+    <t>Una investigación fotográfica sobre la comunicación gráfica en el entorno aragonés</t>
+  </si>
+  <si>
+    <t>Nuestro instituto quiere renovar la señalética interna y externa para mejorar la comunicación visual con la comunidad. Necesitamos entender primero cómo funciona el lenguaje visual en el entorno urbano de Zaragoza (o la localidad del centro) para proponer mejoras fundamentadas.</t>
+  </si>
+  <si>
+    <t>Recoger, analizar y rediseñar elementos de comunicación visual del entorno próximo (señales, carteles, grafitis) para proponer una mejora concreta en la señalética del instituto o un espacio público cercano, basándose en datos obtenidos de la observación y una encuesta.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos del Instituto Aragonés de Estadística y del Gobierno de Aragón sobre medio ambiente
-[...37 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada; reflexión escrita individual; diana de valoración grupal.</t>
+• Cámaras o móviles con cámara
+• Ordenador con software de edición fotográfica (GIMP o Canva)
+• Proyector para ejemplos
+• Cartulinas, rotuladores, impresora para paneles
+• Plantillas de análisis visual y de encuesta
+• Ejemplos reales de cartelería y señalética de Aragón (fotos, vídeos)</t>
+  </si>
+  <si>
+    <t>Educación estética y crítica, comunicación visual, trabajo en equipo y convivencia.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: renovar la señalética del instituto. El alumnado explora su entorno cercano (pasillos, exteriores) y reflexiona sobre lo que funciona y lo que no. Se muestra un vídeo sobre diseño gráfico urbano en Zaragoza (señales, carteles) y se formula la pregunta guía. Por equipos, generan hipótesis sobre cómo el diseño visual afecta la experiencia del espacio.</t>
+  </si>
+  <si>
+    <t>Cuaderno individual con primeras impresiones y bocetos iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los contenidos de lenguaje visual (punto, línea, plano, color, textura) y su función comunicativa (informativa, persuasiva, estética). Se analizan ejemplos de carteles y señales de Aragón (p.ej. cartelería de la Semana Santa de Zaragoza, señalética de la Aljafería). Se enseña técnica fotográfica básica (encuadre, regla de tercios, iluminación). El alumnado completa ejercicios de identificación de elementos y diseño de un cartel ficticio.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de 3 ejemplos y una composición fotográfica de prueba.</t>
+  </si>
+  <si>
+    <t>El alumnado sale al entorno (barrio, centro urbano) a recoger datos primarios: fotografían al menos 10 elementos visuales (señales, carteles, grafitis) y realizan una breve encuesta a 5 personas sobre lo que les transmiten esos diseños. En clase, organizan las imágenes por categorías y extraen conclusiones sobre patrones de diseño. Cada equipo selecciona los elementos más significativos para su análisis.</t>
+  </si>
+  <si>
+    <t>Galería fotográfica categorizada y datos de encuesta.</t>
+  </si>
+  <si>
+    <t>Con los datos analizados, cada equipo elabora su propuesta de rediseño para un elemento concreto de la señalética del instituto (ej. cartel de aula, indicador de salida). Preparan los paneles de la exposición: incluyen fotografías originales, análisis, resultados de la encuesta y la propuesta rediseñada. También preparan una breve presentación oral para el día de la exposición.</t>
+  </si>
+  <si>
+    <t>Panel de exposición completo (digital o físico) y guion de presentación.</t>
+  </si>
+  <si>
+    <t>Montaje de la exposición en el hall. Cada equipo presenta su panel a otro grupo (público simulado) para recibir feedback. Tras ajustes, se realiza la exposición abierta a la comunidad educativa. Al final, cada alumno completa una diana de autoevaluación y coevaluación, y se asignan niveles de logro 1-4 a cada criterio en base a las rúbricas.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Nuestro barrio en un mural: arte con identidad</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos representar visualmente la identidad plural de nuestro barrio a través de un mural que sea aceptado y valorado por la comunidad?</t>
+    <t>El Ebro nos une</t>
+  </si>
+  <si>
+    <t>Diseñamos un mural para la ribera de nuestro pueblo</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento ha lanzado una convocatoria para decorar un muro en la ribera del Ebro con un mural que represente la identidad local y la conciencia ecológica. El alumnado de 2º ESO se presenta al concurso con una propuesta.</t>
+  </si>
+  <si>
+    <t>Diseñar un mural artístico de impacto comunitario que integre elementos del paisaje, la cultura y la conciencia ambiental del río Ebro, y presentarlo ante el Ayuntamiento y la comunidad educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Material de dibujo y pintura (acrílicos, pinceles, rodillos, espátulas)
-[...36 lines deleted...]
-    <t>Grabación de la presentación, rúbricas rellenas, reflexión escrita.</t>
+• Fotografías y reproducciones de obras sobre el Ebro (Goya, Aznar, etc.)
+• Material de dibujo y pintura (témpera, acrílico, pinceles, soportes)
+• Tablets u ordenadores para prototipo digital (Canva, Procreate o similar)
+• Plantilla de memoria de proyecto
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental, educación en valores (sentimiento de pertenencia, cuidado del patrimonio natural y cultural), fomento de la participación ciudadana.</t>
+  </si>
+  <si>
+    <t>Se presenta la convocatoria del Ayuntamiento y se visualizan ejemplos de murales comunitarios. El alumnado debate sobre la importancia del Ebro y la necesidad de conciencia ecológica, formulando la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno de bitácora.</t>
+  </si>
+  <si>
+    <t>Investigan sobre el río Ebro: su recorrido, flora, fauna, cultura asociada (Goya, la jota, la agricultura de ribera) y problemáticas actuales. Analizan obras artísticas sobre el Ebro (fotografías de J.A. Aznar, pinturas de Goya). Aprenden técnicas de composición y teoría del color aplicadas a murales.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de obras referentes y ejercicios de color.</t>
+  </si>
+  <si>
+    <t>Por equipos, realizan bocetos y pruebas compositivas aplicando operaciones plásticas (aislar, transformar, asociar) a partir de los referentes. Eligen la técnica (témpera, acrílico, collage digital) y elaboran un prototipo a escala.</t>
+  </si>
+  <si>
+    <t>Bocetos y prototipo en bruto.</t>
+  </si>
+  <si>
+    <t>Finalizan la maqueta o prototipo digital del mural. Redactan la memoria justificativa (proceso, referentes, intención, adaptación al lugar). Preparan la presentación oral para la audiencia (simulación en clase).</t>
+  </si>
+  <si>
+    <t>Maqueta terminada y memoria escrita.</t>
+  </si>
+  <si>
+    <t>Realizan la presentación ante un panel simulado (profesorado, otros grupos) o en directo al Ayuntamiento (si es posible). Coevaluación entre equipos con rúbrica. Autoevaluación y reflexión sobre el aprendizaje.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar visores de realidad aumentada o imágenes gigapíxel para explorar la materialidad y las huellas del paso del tiempo en obras del patrimonio local, permitiendo observar texturas y degradaciones imposibles de ver a simple vista.
@@ -8020,68 +8019,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>319</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>326</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>329</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>330</v>
       </c>
     </row>
@@ -8154,102 +8153,102 @@
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>197</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>310</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>311</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>338</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>342</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>344</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>347</v>
       </c>
     </row>
@@ -8370,54 +8369,54 @@
         <v>358</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>359</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>361</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>363</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>364</v>
       </c>
     </row>