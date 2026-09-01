--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>11/07/2026 00:44</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo del RD 217/2022 en 2.º ESO de EPVA.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegro el currículo estatal.</t>
   </si>