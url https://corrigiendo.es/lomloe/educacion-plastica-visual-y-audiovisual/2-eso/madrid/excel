--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="568">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 23:18</t>
+    <t>11/07/2026 00:44</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, mantiene sin cambios todos los criterios de evaluación, competencias específicas y saberes básicos del BOE.</t>
   </si>
@@ -1112,265 +1112,265 @@
 4.5: Establecer conexiones entre diferentes tipos de lenguajes (fotografía, cine, cómic).
 4.6: Componer un banco de imágenes seleccionando entre diferentes tipos de lenguajes.
 4.7: Describir una imagen distinguiendo los aspectos denotativos y connotativos.
 4.8: Diseñar elementos visuales propios de un cómic, anuncio o producción audiovisual.
 5.3: Aplicar métodos creativos para la elaboración de diseño gráfico, de producto o moda.
 6.2: Diferenciar los aspectos formales de las producciones visuales y audiovisuales.
 8.1: Reconocer los diferentes usos y funciones de las producciones artísticas.
 8.2: Desarrollar proyectos de forma guiada con una intención comunicativa.
 8.3: Exponer los procesos de elaboración y el resultado final de las producciones.</t>
   </si>
   <si>
     <t>CE.3: Analizar diferentes propuestas plásticas, visuales y audiovisuales.
 CE.6: Apropiarse de las referencias culturales y artísticas del entorno.
 CE.8: Compartir producciones y manifestaciones artísticas adaptándolas al público.</t>
   </si>
   <si>
     <t>Análisis denotativo/connotativo de piezas publicitarias, revisión del storyboard y valoración del producto audiovisual final y su presentación oral.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Videoblog: Arte en mi calle</t>
+    <t>Captura la calle: arte urbano en Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Análisis y reinterpretación digital del arte público madrileño</t>
+    <t>Un vídeo para contar la evolución del arte público en nuestra ciudad</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Instituto público en el distrito Centro de Madrid, con acceso a obras de arte urbano y museos cercanos. Alumnado de 2º ESO, diverso en intereses y capacidades.</t>
+    <t>El barrio de Lavapiés y el distrito Centro de Madrid albergan murales, grafitis e intervenciones artísticas que reflejan la identidad cultural y social de la zona. Sin embargo, muchas personas pasan de largo sin pararse a observar su significado y técnica. El centro educativo quiere participar en una iniciativa de difusión del patrimonio local, y el alumnado de 2.º ESO se convierte en creador de contenido para dar visibilidad a este arte.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos analizar una obra de arte pública en Madrid y crear un videoblog que la reinterpreta digitalmente?</t>
+    <t>Investigar y analizar una selección de obras de arte urbano en Madrid, identificar sus elementos visuales y técnicos, y producir un vídeo divulgativo que explique su evolución, significado e impacto, dirigido a las familias y la comunidad educativa.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con software de edición de imagen y vídeo (GIMP, OpenShot, Canva).
-[...4 lines deleted...]
-• Mapa de arte público en Madrid (web del Ayuntamiento).</t>
+• Dispositivos móviles o cámaras
+• Ordenadores con software de edición (OpenShot, Canva, etc.)
+• Internet para investigación
+• Fichas de análisis
+• Materiales para técnicas gráfico-plásticas (lápices, rotuladores, papeles, tijeras, pegamento)
+• Proyector para visionado</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición, publicación), competencia social y cívica (trabajo en equipo, respeto al patrimonio), conciencia cultural (apreciación del arte público madrileño), comunicación lingüística (expresión oral y escrita en el guion).</t>
+    <t>Educación en comunicación audiovisual y competencia digital; educación patrimonial y cívica (valoración del arte urbano como expresión cultural).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto. Salida de observación a una obra de arte pública cercana (ej. escultura de la plaza). Debate sobre su significado. Formación de equipos. Lluvia de ideas sobre posibles intervenciones digitales.</t>
-[...2 lines deleted...]
-    <t>Ficha de observación grupal con notas sobre la obra y primeras ideas.</t>
+    <t>Se presenta el reto: crear un vídeo sobre arte urbano en Madrid. Se visualizan ejemplos breves de vídeos divulgativos. Se formula la pregunta guía. Los equipos se organizan y eligen un ámbito (murales, grafitis, intervenciones) dentro de un barrio concreto de Madrid.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Taller sobre análisis visual: elementos del lenguaje visual, denotación/connotación. Visionado de ejemplos de videoblogs artísticos. Práctica guiada de edición digital básica con software libre (GIMP, OpenShot).</t>
-[...2 lines deleted...]
-    <t>Ejercicio individual de análisis de una imagen y captura de pantalla de montaje sencillo.</t>
+    <t>Se trabajan los saberes: elementos del lenguaje visual (punto, línea, color, textura, composición) y niveles de iconicidad; técnicas gráfico-plásticas básicas (dibujo, collage, fotografía); y análisis de imagen (denotación/connotación). Se analizan en clase obras de arte urbano de Madrid (fotos, vídeos) y se realiza una práctica guiada de descripción.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de una obra de arte urbano (individual o en pareja).</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada equipo selecciona una obra de arte público madrileña (puede ser la visitada u otra). Realizan bocetos de la intervención digital. Experimentan con técnicas de manipulación fotográfica. Redactan guion del videoblog.</t>
-[...2 lines deleted...]
-    <t>Bocetos en papel/digital y guion escrito del videoblog.</t>
+    <t>Los equipos realizan trabajo de campo virtual (o presencial si es posible): investigan 3-5 obras de arte urbano en su barrio elegido, recopilan imágenes, y elaboran un guion/storyboard para el vídeo. En el guion deben incluir análisis denotativo/connotativo y elementos visuales. También experimentan con técnicas gráfico-plásticas para generar alguna imagen propia (por ejemplo, reinterpretación de un grafiti o creación de un collage).</t>
+  </si>
+  <si>
+    <t>Storyboard y bocetos de técnicas experimentadas.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del videoblog (voz, imágenes, vídeo de la obra). Edición: integración de la intervención digital, música, efectos. Ensayo y grabación final. Subida a canal del centro.</t>
-[...2 lines deleted...]
-    <t>Videoblog final en formato digital.</t>
+    <t>Los equipos graban y editan el vídeo (pueden usar móviles, software libre como OpenShot, o presentaciones con voz en off). Se asegura la calidad del contenido: incluir análisis, imágenes de las obras, y las propias creaciones. Se prepara una breve presentación del proceso para la fase 5.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado conjunto de los videoblogs. Coevaluación con rúbrica. Debate sobre el proceso y aprendizaje. Autoevaluación individual. Propuestas de mejora para futuros proyectos.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita individual.</t>
+    <t>Proyección de los vídeos en clase. Cada equipo presenta su proceso (1-2 minutos) y responde preguntas. Coevaluación entre equipos usando una rúbrica sencilla. Autoevaluación individual. El profesor asigna niveles de logro 1-4 en cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y reflexión individual.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Investiga tu barrio: El arte público en datos</t>
-[...8 lines deleted...]
-    <t>¿Qué historias cuentan las obras de arte público de nuestro barrio? ¿Cómo podemos medir su impacto visual? Realizar una investigación basada en datos (observación y encuestas) y crear una infografía que responda a estas preguntas.</t>
+    <t>Datos que hablan: la visualidad del Barrio de las Letras</t>
+  </si>
+  <si>
+    <t>Un estudio de campo artístico con datos propios</t>
+  </si>
+  <si>
+    <t>La Asociación de Vecinos del Barrio de las Letras quiere documentar los rasgos visuales que hacen único su entorno (fachadas, cartelería, mobiliario) para promover su conservación. Han solicitado al centro educativo un estudio visual que combine datos y arte.</t>
+  </si>
+  <si>
+    <t>Realizar una investigación de campo sobre los elementos visuales del Barrio de las Letras: recoger datos (colores, formas, texturas, tipografías) mediante observación y fotografía, analizarlos estadísticamente y comunicar los hallazgos en una infografía artística que se entregará a la asociación vecinal.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o cámaras para fotografiar
-[...40 lines deleted...]
-    <t>Rúbrica de coevaluación rellena y reflexión escrita individual.</t>
+• Cámaras de móvil o tabletas
+• Acceso a Google Street View (alternativa virtual)
+• Rueda cromática impresa
+• Plantillas de recogida de datos
+• Papel, lápices, rotuladores, tijeras, pegamento
+• Ordenadores con Canva o similar para infografía digital
+• Ejemplos de infografías artísticas</t>
+  </si>
+  <si>
+    <t>Educación patrimonial (puesta en valor del entorno) y competencia digital (tratamiento de datos, diseño gráfico).</t>
+  </si>
+  <si>
+    <t>Presentación del encargo de la asociación vecinal. Tormenta de ideas sobre qué hace único visualmente un barrio. Formación de equipos y asignación de calles. Cada equipo formula hipótesis sobre los patrones visuales que encontrarán.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis iniciales y mapa conceptual de elementos visuales.</t>
+  </si>
+  <si>
+    <t>Taller sobre elementos del lenguaje visual (punto, línea, plano, color, textura) y denotación/connotación. Práctica con imágenes del barrio proporcionadas por el profesor. El alumnado completa una ficha de análisis de una imagen modelo.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis de imagen con identificación de elementos y descripción denotativa/connotativa.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: los equipos recorren sus calles asignadas (presencialmente o mediante Google Street View) y toman notas, fotografías, miden colores (rueda cromática) y formas. En aula, organizan los datos en tablas y gráficas (frecuencias de colores, formas, tipos de letra).</t>
+  </si>
+  <si>
+    <t>Hoja de recogida de datos con fotografías etiquetadas y gráficas de frecuencia de los elementos visuales.</t>
+  </si>
+  <si>
+    <t>Diseño y realización de la infografía final: integran los datos (gráficas) con una composición artística (collage, dibujo o digital) que exprese una emoción o idea sobre el barrio. Preparan una breve presentación oral para la asociación.</t>
+  </si>
+  <si>
+    <t>Infografía final (impresa o digital) y guión de presentación.</t>
+  </si>
+  <si>
+    <t>Simulación de presentación ante un panel de compañeros que actúan como asociación vecinal. Coevaluación y autoevaluación con rúbricas. Puesta en común: ¿qué hemos aprendido sobre nuestro barrio y sobre el lenguaje visual?</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación reflexiva.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinta tu barrio: intervención artística en comunidad</t>
-[...8 lines deleted...]
-    <t>Diseñar y realizar una intervención artística (mural o instalación) en un espacio común del instituto o del barrio, que refleje la identidad local y promueva la participación de la comunidad educativa, utilizando técnicas gráfico-plásticas adecuadas y comunicando un mensaje significativo.</t>
+    <t>Revitaliza tu plaza</t>
+  </si>
+  <si>
+    <t>Diseña una intervención artística temporal para un espacio público de tu barrio</t>
+  </si>
+  <si>
+    <t>Muchas plazas de barrio en Madrid están infrautilizadas o descuidadas. La Junta Municipal de tu distrito ha lanzado una convocatoria para propuestas de intervenciones artísticas temporales que fomenten el uso ciudadano. El alumnado, como estudio de diseño, debe presentar una propuesta viable.</t>
+  </si>
+  <si>
+    <t>Diseñar una intervención artística temporal (cartelería, señalética, mobiliario efímero) para una plaza del distrito, que incluya un dossier de diseño conceptual y una maqueta a escala que comunique la propuesta.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ejemplos de arte público en Madrid (fotografías, reportajes, visitas virtuales a murales).
-[...35 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación, acta de exposición oral, comentarios del público.</t>
+• Cartulinas y material de dibujo
+• Arcilla o cartón pluma para maquetas
+• Cámaras o móviles
+• Ordenadores con software de edición (opcional)
+• Fotografías de plazas de Madrid
+• Ejemplos de intervenciones urbanas (impresos o digitales)</t>
+  </si>
+  <si>
+    <t>Educación cívica (participación ciudadana, cuidado del espacio público) y educación artística.</t>
+  </si>
+  <si>
+    <t>Se presenta la convocatoria de la Junta Municipal y se analizan ejemplos de intervenciones artísticas en espacios públicos (ej. 'Madrid Street Art Project'). Se formula la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Anotaciones en cuaderno de equipo con ideas iniciales.</t>
+  </si>
+  <si>
+    <t>Trabajan los elementos del lenguaje visual y la composición. Realizan ejercicios de identificación en fotografías de plazas madrileñas. Aprenden técnicas básicas de maquetación y modelado. Introducción a la metodología de diseño (briefing, mood board).</t>
+  </si>
+  <si>
+    <t>Fichas de análisis visual y ejercicios de composición.</t>
+  </si>
+  <si>
+    <t>Salida a la plaza elegida (o visita virtual si no es posible) para fotografiar y croquizar. Analizan el contexto, los usos actuales y potenciales. Aplican la teoría del lenguaje visual al entorno real. Generan bocetos de la intervención.</t>
+  </si>
+  <si>
+    <t>Fotos anotadas y croquis de campo.</t>
+  </si>
+  <si>
+    <t>Elaboran el dossier (portada, análisis, mood board, bocetos finales, justificación, memoria de viabilidad) y construyen la maqueta a escala. Preparan la presentación oral.</t>
+  </si>
+  <si>
+    <t>Dossier impreso y maqueta terminada.</t>
+  </si>
+  <si>
+    <t>Presentación de las propuestas ante un representante de la junta municipal o asociación vecinal (real o simulado). Coevaluación entre equipos y autoevaluación individual. Entrega del feedback y asignación de niveles de logro.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar visores de realidad aumentada o imágenes gigapíxel para explorar la materialidad y las huellas del paso del tiempo en obras del patrimonio local, permitiendo observar texturas y degradaciones imposibles de ver a simple vista.
 • Presentar esquemas visuales comparativos que vinculen códigos iconográficos antiguos (ej. el simbolismo del color en el Románico) con códigos visuales contemporáneos (ej. la psicología del color en el diseño de apps actuales).
 • Ofrecer maquetas tiflológicas o reproducciones 3D simplificadas de elementos arquitectónicos o escultóricos para comprender la tridimensionalidad y el volumen a través del tacto, apoyando la comprensión de la forma física del patrimonio.</t>
   </si>
@@ -2598,552 +2598,552 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>250</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>435</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>437</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>438</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>441</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>443</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>444</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>446</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>447</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>449</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>450</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>453</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="D8" s="7" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>455</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>456</v>
       </c>
-      <c r="C9" s="7" t="s">
+      <c r="D9" s="7" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>458</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>459</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="D10" s="7" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>463</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>466</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>469</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>471</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>472</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>474</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>475</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>477</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>478</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>481</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
         <v>334</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>486</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>213</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>340</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>492</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>493</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>494</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>497</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>498</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>501</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>504</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>506</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>507</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>508</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>511</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>513</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>514</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>518</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>519</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D3" s="9">
         <v>3.0</v>
       </c>
       <c r="E3" s="9">
         <v>3.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
@@ -3200,51 +3200,51 @@
       <c r="A7" s="7">
         <v>1.5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D7" s="9">
         <v>3.0</v>
       </c>
       <c r="E7" s="9">
         <v>3.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="D8" s="9">
         <v>4.0</v>
       </c>
       <c r="E8" s="9">
         <v>4.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D9" s="9">
         <v>4.0</v>
       </c>
       <c r="E9" s="9">
         <v>4.0</v>
       </c>
@@ -3290,123 +3290,123 @@
       <c r="A12" s="7">
         <v>2.5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D12" s="9">
         <v>4.0</v>
       </c>
       <c r="E12" s="9">
         <v>4.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.1</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="D13" s="9">
         <v>5.0</v>
       </c>
       <c r="E13" s="9">
         <v>5.0</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>3.2</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="D14" s="9">
         <v>5.0</v>
       </c>
       <c r="E14" s="9">
         <v>5.0</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>3.3</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D15" s="9">
         <v>5.0</v>
       </c>
       <c r="E15" s="9">
         <v>5.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>3.4</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="D16" s="9">
         <v>5.0</v>
       </c>
       <c r="E16" s="9">
         <v>5.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>4.1</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="D17" s="9">
         <v>2.5</v>
       </c>
       <c r="E17" s="9">
         <v>2.5</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>4.2</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D18" s="9">
         <v>2.5</v>
       </c>
       <c r="E18" s="9">
         <v>2.5</v>
       </c>
@@ -3434,51 +3434,51 @@
       <c r="A20" s="7">
         <v>4.4</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D20" s="9">
         <v>2.5</v>
       </c>
       <c r="E20" s="9">
         <v>2.5</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>4.5</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="D21" s="9">
         <v>2.5</v>
       </c>
       <c r="E21" s="9">
         <v>2.5</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>4.6</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D22" s="9">
         <v>2.5</v>
       </c>
       <c r="E22" s="9">
         <v>2.5</v>
       </c>
@@ -3506,51 +3506,51 @@
       <c r="A24" s="7">
         <v>4.8</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D24" s="9">
         <v>2.5</v>
       </c>
       <c r="E24" s="9">
         <v>2.5</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>5.1</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="D25" s="9">
         <v>8.33</v>
       </c>
       <c r="E25" s="9">
         <v>8.33</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>5.2</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D26" s="9">
         <v>8.33</v>
       </c>
       <c r="E26" s="9">
         <v>8.33</v>
       </c>
@@ -3560,217 +3560,217 @@
       <c r="A27" s="7">
         <v>5.3</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D27" s="9">
         <v>8.33</v>
       </c>
       <c r="E27" s="9">
         <v>8.33</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>6.1</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="D28" s="9">
         <v>7.5</v>
       </c>
       <c r="E28" s="9">
         <v>7.5</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>6.2</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D29" s="9">
         <v>7.5</v>
       </c>
       <c r="E29" s="9">
         <v>7.5</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>7.1</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="D30" s="9">
         <v>20.0</v>
       </c>
       <c r="E30" s="9">
         <v>20.0</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>8.1</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D31" s="9">
         <v>5.0</v>
       </c>
       <c r="E31" s="9">
         <v>5.0</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>8.2</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D32" s="9">
         <v>5.0</v>
       </c>
       <c r="E32" s="9">
         <v>5.0</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>8.3</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="D33" s="9">
         <v>5.0</v>
       </c>
       <c r="E33" s="9">
         <v>5.0</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <f>SUM(E3:E33)</f>
         <v>149.99000000000001</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AI31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35">
       <c r="A1" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>1.4</v>
       </c>
       <c r="G1" s="8">
         <v>1.5</v>
       </c>
       <c r="H1" s="8">
         <v>2.1</v>
       </c>
       <c r="I1" s="8">
         <v>2.2</v>
       </c>
       <c r="J1" s="8">
         <v>2.3</v>
       </c>
@@ -3822,1277 +3822,1277 @@
       <c r="Z1" s="8">
         <v>5.2</v>
       </c>
       <c r="AA1" s="8">
         <v>5.3</v>
       </c>
       <c r="AB1" s="8">
         <v>6.1</v>
       </c>
       <c r="AC1" s="8">
         <v>6.2</v>
       </c>
       <c r="AD1" s="8">
         <v>7.1</v>
       </c>
       <c r="AE1" s="8">
         <v>8.1</v>
       </c>
       <c r="AF1" s="8">
         <v>8.2</v>
       </c>
       <c r="AG1" s="8">
         <v>8.3</v>
       </c>
       <c r="AH1" s="8" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="AI1" s="8" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" s="7" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AG2),"")</f>
         <v/>
       </c>
       <c r="AI2" s="7"/>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" s="7" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AG3),"")</f>
         <v/>
       </c>
       <c r="AI3" s="7"/>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" s="7" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AG4),"")</f>
         <v/>
       </c>
       <c r="AI4" s="7"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" s="7" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AG5),"")</f>
         <v/>
       </c>
       <c r="AI5" s="7"/>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" s="7" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AG6),"")</f>
         <v/>
       </c>
       <c r="AI6" s="7"/>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" s="7" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AG7),"")</f>
         <v/>
       </c>
       <c r="AI7" s="7"/>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" s="7" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AG8),"")</f>
         <v/>
       </c>
       <c r="AI8" s="7"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" s="7" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AG9),"")</f>
         <v/>
       </c>
       <c r="AI9" s="7"/>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" s="7" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AG10),"")</f>
         <v/>
       </c>
       <c r="AI10" s="7"/>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" s="7" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
       <c r="AH11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AG11),"")</f>
         <v/>
       </c>
       <c r="AI11" s="7"/>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" s="7" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AG12),"")</f>
         <v/>
       </c>
       <c r="AI12" s="7"/>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" s="7" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AG13),"")</f>
         <v/>
       </c>
       <c r="AI13" s="7"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" s="7" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AG14),"")</f>
         <v/>
       </c>
       <c r="AI14" s="7"/>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" s="7" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AG15),"")</f>
         <v/>
       </c>
       <c r="AI15" s="7"/>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" s="7" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AG16),"")</f>
         <v/>
       </c>
       <c r="AI16" s="7"/>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" s="7" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
       <c r="AH17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AG17),"")</f>
         <v/>
       </c>
       <c r="AI17" s="7"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" s="7" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
       <c r="AH18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AG18),"")</f>
         <v/>
       </c>
       <c r="AI18" s="7"/>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" s="7" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
       <c r="AH19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AG19),"")</f>
         <v/>
       </c>
       <c r="AI19" s="7"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" s="7" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AG20),"")</f>
         <v/>
       </c>
       <c r="AI20" s="7"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" s="7" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
       <c r="AH21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AG21),"")</f>
         <v/>
       </c>
       <c r="AI21" s="7"/>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" s="7" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
       <c r="AH22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AG22),"")</f>
         <v/>
       </c>
       <c r="AI22" s="7"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" s="7" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
       <c r="AH23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AG23),"")</f>
         <v/>
       </c>
       <c r="AI23" s="7"/>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" s="7" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7"/>
       <c r="AH24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AG24),"")</f>
         <v/>
       </c>
       <c r="AI24" s="7"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" s="7" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
       <c r="AH25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AG25),"")</f>
         <v/>
       </c>
       <c r="AI25" s="7"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" s="7" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AG26),"")</f>
         <v/>
       </c>
       <c r="AI26" s="7"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" s="7" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AG27),"")</f>
         <v/>
       </c>
       <c r="AI27" s="7"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" s="7" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AG28),"")</f>
         <v/>
       </c>
       <c r="AI28" s="7"/>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" s="7" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AG29),"")</f>
         <v/>
       </c>
       <c r="AI29" s="7"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" s="7" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7"/>
       <c r="AH30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AG30),"")</f>
         <v/>
       </c>
       <c r="AI30" s="7"/>
     </row>
     <row r="31" spans="1:35">
       <c r="A31" s="7" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -11005,259 +11005,259 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>368</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>350</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>353</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>356</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>374</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>328</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>330</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>332</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>334</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>336</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>213</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>338</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>339</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>340</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>342</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>346</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>350</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>370</v>
+        <v>347</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>353</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>347</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>389</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>356</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -11266,404 +11266,404 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>250</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>395</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="7" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="7" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="7" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="7" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C11" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="7" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>414</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="C15" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="7" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="C16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="C18" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="D18" s="7" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C19" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D19" s="7" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C20" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="D20" s="7" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C21" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="C21" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C22" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="C22" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B23" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="C23" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="C24" s="7" t="s">
         <v>398</v>
       </c>
-      <c r="C24" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="C25" s="7" t="s">
         <v>401</v>
       </c>
-      <c r="C25" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C26" s="7" t="s">
         <v>404</v>
       </c>
-      <c r="C26" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>