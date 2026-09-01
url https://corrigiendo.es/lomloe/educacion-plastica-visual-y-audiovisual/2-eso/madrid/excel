--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>11/07/2026 00:44</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, mantiene sin cambios todos los criterios de evaluación, competencias específicas y saberes básicos del BOE.</t>
   </si>