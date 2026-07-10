--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:35</t>
+    <t>10/07/2026 20:21</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado currículo propio para EPVA en 3.º ESO; se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La comunidad autónoma de Aragón mantiene sin cambios los ocho criterios de evaluación y los saberes básicos del Real Decreto 217/2022 para Educación Plástica, Visual y Audiovisual de 3.º ESO, al no haber desarrollado un decreto propio para este curso y materia.</t>
   </si>
@@ -999,269 +999,265 @@
     <t>1.1: Reconocer los factores históricos y sociales que rodean las producciones plásticas, visuales y audiovisuales.
 1.2: Valorar la importancia de la conservación del patrimonio cultural y artístico.
 3.2: Argumentar el disfrute producido por la recepción del arte en todas sus formas y vertientes.
 4.2: Analizar de forma guiada las especificidades de los lenguajes de diferentes producciones culturales.
 6.1: Explicar su pertenencia a un contexto cultural concreto, a través del análisis de los aspectos formales.
 6.2: Utilizar creativamente referencias culturales y artísticas del entorno.
 8.1: Reconocer los diferentes usos y funciones de las producciones artísticas.
 8.2: Desarrollar producciones y manifestaciones artísticas con una intención previa.
 8.3: Exponer los procesos de elaboración y el resultado final.</t>
   </si>
   <si>
     <t>CE.EPVA.1
 CE.EPVA.6
 CE.EPVA.8</t>
   </si>
   <si>
     <t>Presentación pública del proyecto audiovisual, informe de análisis de una obra patrimonial y coevaluación del trabajo en equipo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Aragón en mirada: blog de arte y patrimonio</t>
+    <t>Mudéjar en movimiento: un documental de barrio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Documentamos y reinterpretamos el patrimonio cultural aragonés</t>
+    <t>El patrimonio aragonés contado por sus jóvenes</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 3º ESO en un instituto de Zaragoza capital. El centro está cerca de ejemplos de patrimonio mudéjar y contemporáneo. Se dispone de dispositivos móviles con cámara y ordenadores con acceso a internet. La SDA se integra en el tercer trimestre, tras haber trabajado elementos básicos del lenguaje visual.</t>
+    <t>El barrio o pueblo del instituto cuenta con algún ejemplo de arquitectura mudéjar (torre, iglesia, palacio) que a menudo pasa desapercibido. La asociación de vecinos quiere difundir este patrimonio, pero carece de materiales audiovisuales atractivos para la comunidad.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos documentar y reinterpretar creativamente el patrimonio cultural aragonés para concienciar a compañeros más jóvenes sobre su valor?</t>
+    <t>Realizar un documental de 3-5 minutos sobre un ejemplo de mudéjar aragonés cercano, explicando sus claves visuales y su importancia patrimonial, y presentarlo a la asociación de vecinos para su uso en redes o charlas.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles con cámara (1 por grupo)
-[...5 lines deleted...]
-• Bibliografía e imágenes de referencia sobre patrimonio aragonés</t>
+• Dispositivos móviles o cámaras para grabación
+• Software de edición (OpenShot, DaVinci Resolve, o apps como CapCut)
+• Blog de aula (Blogger, WordPress) o canal de YouTube
+• Fichas guía para storyboard
+• Material sobre mudéjar aragonés (artículos, vídeos, webs oficiales)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación para la ciudadanía: valoración y conservación del patrimonio cultural. Competencia digital: creación de contenido digital, edición multimedia. Competencia en comunicación lingüística: redacción de textos expositivos y argumentativos. Aprendizaje social y emocional: trabajo en equipo, empatía con la audiencia, autoevaluación.</t>
+    <t>Educación patrimonial y conciencia cívica (valoración del arte local). Competencia digital a través de la producción y publicación audiovisual.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante imágenes impactantes del patrimonio aragonés (Aljafería, pintura de Goya, arte contemporáneo en el IAACC Pablo Serrano). Lluvia de ideas sobre cómo documentarlo. Formación de grupos heterogéneos (4-5 alumnos). Se muestra un blog de ejemplo como modelo. Se entrega la rúbrica de evaluación.</t>
-[...2 lines deleted...]
-    <t>Ideas iniciales recogidas en una pizarra digital colaborativa (Padlet) y compromisos grupales escritos.</t>
+    <t>Se visionan fragmentos de documentales sobre patrimonio y se debate: ¿qué nos hace valorar una obra? Se presenta el encargo de la asociación de vecinos y se formula la pregunta guía. Cada equipo elige el ejemplo mudéjar local que investigará.</t>
+  </si>
+  <si>
+    <t>Cuaderno con ideas iniciales y preguntas sobre el reto.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre lenguaje visual (encuadre, composición, luz, color) y narrativa audiovisual (storyboard, planos, transiciones). Análisis de documentales breves. Investigación guiada sobre el mudéjar aragonés (historia, elementos decorativos, contexto social).</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de imágenes y storyboard simple de un fragmento.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Los equipos visitan o investigan en profundidad el monumento elegido (fotos, mediciones, entrevistas a vecinos). Elaboran el guion literario y el storyboard detallado, incorporando los conocimientos del lenguaje visual. Planifican el rodaje y la postproducción.</t>
+  </si>
+  <si>
+    <t>Guion literario y storyboard detallado (incluye planos, diálogos, tiempos).</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: 1) Composición fotográfica y planos (uso de la cámara del móvil). 2) Técnicas básicas de vídeo (entrevista, plano secuencia). 3) Edición de imagen y vídeo con herramientas gratuitas (GIMP, OpenShot). 4) Análisis de obras patrimoniales aragonesas (fotografía, pintura, arquitectura) identificando elementos del lenguaje visual.</t>
-[...23 lines deleted...]
-    <t>Blog publicado y accesible, presentación oral (grabada en vídeo para evaluación).</t>
+    <t>Rodaje (1 sesión) y edición (2 sesiones) en aula o con dispositivos móviles. Se monta el vídeo, se añaden títulos, música y voz en off. Se publica en un blog de aula o canal de YouTube del centro, con una breve descripción y créditos.</t>
+  </si>
+  <si>
+    <t>Vídeo documental completo y subido a la plataforma.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado conjunto de las presentaciones. Coevaluación entre grupos usando la rúbrica. Autoevaluación individual mediante un cuestionario. Debate sobre lo aprendido y la importancia del patrimonio. El profesor recoge las memorias grupales y las evidencias para la evaluación.</t>
-[...2 lines deleted...]
-    <t>Rúbricas de coevaluación cumplimentadas, cuestionario de autoevaluación, memoria grupal escrita (justificación del proceso creativo).</t>
+    <t>Proyección del documental ante la asociación de vecinos (si es posible en directo o mediante enlace). Cada equipo presenta el proceso, recibe preguntas y coevalúa los trabajos de los demás. Rellenan una diana de autoevaluación y se asignan niveles de logro según la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Visualiza los números de Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos convertir datos complejos sobre un problema aragonés en una imagen clara, impactante y veraz que mueva a la acción?</t>
+    <t>Rediseña tu plaza con datos visuales</t>
+  </si>
+  <si>
+    <t>Una propuesta para el ayuntamiento basada en la observación del espacio público</t>
+  </si>
+  <si>
+    <t>El ayuntamiento de la localidad ha abierto un concurso de ideas para mejorar la imagen de la plaza principal. El alumnado, como expertos en lenguaje visual, recogerá datos primarios (fotografías, bocetos, encuestas de percepción) y elaborará una propuesta fundamentada.</t>
+  </si>
+  <si>
+    <t>Recoger datos visuales y de percepción de un espacio público aragonés, analizarlos y elaborar una propuesta de rediseño visual que mejore su acogida por parte de la ciudadanía, presentándola al ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos del Gobierno de Aragón (IAEST, etc.)
-[...36 lines deleted...]
-    <t>Autoevaluación y rúbrica cumplimentada.</t>
+• Cámaras o móviles para fotografiar
+• Material de dibujo (lápices, acuarelas, rotuladores)
+• Acceso a internet y Genially o Canva
+• Cartón, tijeras, pegamento para maquetas
+• Plantillas de guía de observación y encuesta</t>
+  </si>
+  <si>
+    <t>Educación cívica y participación ciudadana; competencia digital en tratamiento de imágenes.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento. El alumnado visita la plaza (o la visualiza en fotos) y formula hipótesis sobre su impacto visual. Se organizan equipos y se acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Hipótesis iniciales por equipo (breve texto o esquema).</t>
+  </si>
+  <si>
+    <t>Se trabajan los elementos del lenguaje visual, técnicas de observación y registro (fotografía, boceto a mano alzada, medición de color), y nociones básicas de análisis perceptual. Se muestra un ejemplo de análisis de la Plaza del Pilar.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de imágenes: identificar línea, color, textura, composición en fotografías dadas.</t>
+  </si>
+  <si>
+    <t>Salida a la plaza (o trabajo con imágenes satelitales y vídeos) para recoger datos: fotografías, bocetos, anotaciones de percepción propia y encuestas a viandantes. De vuelta en clase, los equipos organizan y analizan los datos.</t>
+  </si>
+  <si>
+    <t>Registro de datos (fotos, dibujos, encuestas) y análisis organizado en una ficha.</t>
+  </si>
+  <si>
+    <t>Con los datos, cada equipo elabora una propuesta de rediseño: infografía interactiva (con Genially o similar) y maqueta a escala (con cartón o modelado). Se prepara la presentación para el ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Infografía terminada, maqueta y planificación del proyecto (cronograma).</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su propuesta al resto de la clase (simulando la audiencia del ayuntamiento). Coevaluación con rúbrica y autoevaluación mediante diana. Se recogen los niveles de logro de cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas, autoevaluación personal.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pintamos la historia</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos embellecer un espacio de nuestro instituto o barrio con una obra de arte que refleje la identidad aragonesa y sea creada de forma colaborativa?</t>
+    <t>Identidad y raíz: da imagen a tu asociación</t>
+  </si>
+  <si>
+    <t>Diseña un prototipo de identidad visual para una entidad local</t>
+  </si>
+  <si>
+    <t>El centro educativo colabora con asociaciones del entorno que necesitan renovar o crear su imagen corporativa. El alumnado actúa como estudio de diseño, investigando la entidad y su contexto cultural aragonés.</t>
+  </si>
+  <si>
+    <t>Investigar, diseñar y presentar un prototipo de identidad visual (logotipo, colores, tipografía y una aplicación en formato cartel o flyer) para una asociación real, incorporando referencias culturales y artísticas del entorno aragonés, y justificar las decisiones creativas ante sus representantes.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pinturas acrílicas y emulsionadas (varios colores)
-[...39 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada por cada alumno. Texto reflexivo individual. Cuestionario de valoración de la SDA.</t>
+• Fichas de asociaciones locales (facilitadas por el centro o contacto directo)
+• Ejemplos de identidades visuales (marcas aragonesas, instituciones)
+• Imágenes de patrimonio aragonés (mudéjar, paisajes, fiestas)
+• Canva o GIMP (software de diseño gratuito)
+• Material de dibujo (papel, rotuladores, acuarelas)
+• Plantilla de memoria de diseño</t>
+  </si>
+  <si>
+    <t>Educación para el desarrollo sostenible (ODS 11), conciencia y expresión cultural, competencia emprendedora (contacto con entidad real).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: diseñar una identidad visual para una asociación local. Cada equipo elige una asociación real de su barrio/pueblo. Se inicia la investigación recopilando información básica (misión, valores, actividades) y analizando ejemplos de identidades visuales de entidades aragonesas.</t>
+  </si>
+  <si>
+    <t>Ficha de la asociación con datos y primeras impresiones visuales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los elementos del lenguaje visual (color, tipografía, símbolo) y el proceso de diseño de identidad corporativa. Se estudian casos de éxito en Aragón (ej. logo de la DPZ, del Festival de las Ánimas, de la Ruta del Tambor). Se analizan obras del patrimonio aragonés (mosaicos mudéjares, pinturas rupestres de la cueva de Maltravieso, etc.) para extraer paletas y formas.</t>
+  </si>
+  <si>
+    <t>Bocetos de análisis de color y forma a partir de imágenes de patrimonio aragonés.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña su prototipo: dos opciones de logotipo, paleta de colores, tipografía y una aplicación (cartel o flyer). Se realizan borradores analógicos y digitales (Canva o GIMP). Se incorporan referencias del entorno aragonés elegido. Se documenta el proceso con bocetos y anotaciones.</t>
+  </si>
+  <si>
+    <t>Bocetos digitales y analógicos, memoria del proceso.</t>
+  </si>
+  <si>
+    <t>Se prepara la presentación para la asociación: se elaboran diapositivas que explican la investigación, el proceso y el diseño final. Se ensaya la exposición y se graba si es necesario. Se produce la versión final del cartel o flyer en formato imprimible.</t>
+  </si>
+  <si>
+    <t>Presentación digital y producto final en PDF.</t>
+  </si>
+  <si>
+    <t>Se realiza la presentación ante el representante de la asociación (o ante el resto de la clase simulando ese rol). Se coevalúa entre equipos y se autoevalúa. Se asignan niveles de logro 1-4 para cada criterio según rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de visores de realidad aumentada para superponer el estado original de una obra arquitectónica o pictórica sobre su estado actual degradado, facilitando la comprensión visual de la conservación.
@@ -8180,85 +8176,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>314</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>339</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>341</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>319</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>343</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>325</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>345</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>329</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>347</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>348</v>
       </c>
     </row>
@@ -8348,51 +8344,51 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>314</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>315</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>356</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>318</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>322</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>361</v>
       </c>
     </row>