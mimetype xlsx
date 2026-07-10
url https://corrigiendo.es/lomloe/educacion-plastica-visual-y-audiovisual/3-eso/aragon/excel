--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:21</t>
+    <t>10/07/2026 21:47</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado currículo propio para EPVA en 3.º ESO; se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La comunidad autónoma de Aragón mantiene sin cambios los ocho criterios de evaluación y los saberes básicos del Real Decreto 217/2022 para Educación Plástica, Visual y Audiovisual de 3.º ESO, al no haber desarrollado un decreto propio para este curso y materia.</t>
   </si>