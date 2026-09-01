--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 21:47</t>
+    <t>01/09/2026 15:05</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado currículo propio para EPVA en 3.º ESO; se aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>La comunidad autónoma de Aragón mantiene sin cambios los ocho criterios de evaluación y los saberes básicos del Real Decreto 217/2022 para Educación Plástica, Visual y Audiovisual de 3.º ESO, al no haber desarrollado un decreto propio para este curso y materia.</t>
   </si>