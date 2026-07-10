--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 19:54</t>
+    <t>10/07/2026 22:35</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para EPVA 3º ESO; aplica íntegro el RD 217/2022 estatal sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los 8 criterios de evaluación y saberes básicos coinciden con el BOE.</t>
   </si>
@@ -1118,266 +1118,266 @@
 4.6: Componer un banco de imágenes seleccionando entre diferentes tipos de lenguajes.
 4.7: Describir una imagen distinguiendo los aspectos denotativos y connotativos.
 4.8: Diseñar elementos visuales propios de un cómic, anuncio, objeto, cartel o producción audiovisual.
 5.1: Realizar a través de la experimentación composiciones que transmitan ideas o sentimientos.
 5.2: Realizar diferentes tipos de producciones artísticas justificando el proceso.
 5.3: Diseñar un cómic, anuncio, objeto, cartel, producción audiovisual y composición artística.
 8.1: Exponer conclusiones acerca de las oportunidades mediáticas o económicas.
 8.2: Desarrollar producciones y manifestaciones artísticas con una intención previa.
 8.3: Exponer los procesos de elaboración y el resultado final de producciones.</t>
   </si>
   <si>
     <t>CE.2: Explicar las producciones plásticas, visuales y audiovisuales propias.
 CE.3: Analizar diferentes propuestas plásticas, visuales y audiovisuales.
 CE.8: Compartir producciones y manifestaciones artísticas adaptando el proyecto al público.</t>
   </si>
   <si>
     <t>Presentación oral del proyecto final y evaluación por pares de la narrativa visual creada.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Guías de Arte: Nuestra mirada joven en Madrid</t>
+    <t>Descifra el mural, cuéntalo en un vídeo</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un blog de análisis artístico para jóvenes visitantes</t>
+    <t>Guía interpretativa de arte callejero para tu barrio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 3º ESO en Madrid, con posibilidad de visitar museos de la ciudad (Prado, Reina Sofía, Thyssen) y con interés en el consumo digital. Se parte de la necesidad de acercar el arte a los jóvenes mediante un formato digital atractivo.</t>
+    <t>El barrio del instituto alberga murales de arte callejero que forman parte del 'Madrid Street Art Project' (Tetúan) o iniciativas similares. Muchos vecinos y alumnado de 1º ESO los ven a diario sin reparar en su composición, técnica o intención. El centro quiere publicar un vídeo blog en su web que sirva de guía interpretativa de estos murales para la comunidad escolar y vecinal.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos diseñar un blog que invite a otros jóvenes a descubrir y analizar obras de arte de Madrid, utilizando el lenguaje visual y los elementos de la imagen?</t>
+    <t>Crear un vídeo blog (vlog) de 3 a 5 minutos que analice un mural de arte callejero local, explicando sus elementos del lenguaje visual (punto, línea, plano, textura, color) y su conexión con un movimiento artístico histórico (del paleolítico al renacimiento), y compartirlo con una audiencia real.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con conexión a internet (ordenadores o tablets).
-[...5 lines deleted...]
-• Ejemplos de blogs de arte juveniles (como referencia).</t>
+• Cámaras o móviles para fotografía y vídeo
+• Software de edición (ej. OpenShot, iMovie, CapCut)
+• Ordenadores o tablets
+• Plantilla de guion y storyboard
+• Rúbrica de evaluación
+• Listado de murales del entorno y mapas (OpenStreetMap)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia en comunicación lingüística (redacción y exposición), competencia digital (creación y gestión del blog), competencia en conciencia y expresiones culturales (análisis y recreación artística), competencia personal, social y de aprender a aprender (autoevaluación y reflexión).</t>
+    <t>Competencia digital (producción y edición de vídeo), conciencia y expresiones culturales (patrimonio local), educación cívica (participación en la comunidad).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un blog de arte juvenil. Lluvia de ideas sobre qué les gustaría compartir con otros jóvenes. Visionado de ejemplos de blogs culturales. Formación de parejas y elección del museo (Prado, Reina Sofía, Thyssen). Se asigna la primera tarea: visitar virtualmente el museo y seleccionar una obra que les llame la atención.</t>
-[...2 lines deleted...]
-    <t>Anotaciones en diario de aprendizaje, propuesta inicial de obra.</t>
+    <t>Se presenta el encargo: el centro necesita un vídeo blog para la web que guíe a los vecinos y a 1º ESO en la interpretación de un mural del barrio. Se visionan ejemplos de vlogs de arte urbano y se debate la pregunta guía. Los equipos se forman y eligen un mural cercano (de una lista proporcionada o por ubicación).</t>
+  </si>
+  <si>
+    <t>Anotaciones individuales sobre los elementos visuales que observan en los ejemplos.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Talleres sobre: (a) elementos del lenguaje visual (punto, línea, plano, textura, color) aplicados al análisis de imágenes; (b) géneros artísticos del paleolítico al renacimiento, relacionándolos con elementos visuales; (c) técnicas de creación de un guion y storyboard para vídeo. Cada equipo practica analizando obras de arte proporcionadas por el profesor.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis visual y de identificación de elementos en obras históricas.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Talleres: - Análisis denotativo y connotativo de imágenes (ejemplos variados). - Elementos del lenguaje visual (punto, línea, plano, color) aplicados a obras del museo. - Técnicas de expresión gráfico-plástica (dibujo, collage) para recrear obras. - Estructura de un blog: título, secciones, estilo. Se trabajan ejemplos guiados y se realiza una práctica analítica sobre una obra facilitada por el docente.</t>
-[...11 lines deleted...]
-    <t>Borrador de la entrada, boceto final de la recreación.</t>
+    <t>Salida al barrio para fotografiar el mural elegido y recoger información in situ (autor, fecha, técnica si es visible). Los equipos analizan el mural aplicando los saberes adquiridos: identifican elementos visuales, proponen un movimiento histórico al que se vincula (por ejemplo, Renacimiento por el uso de la perspectiva, o Paleolítico por formas esquemáticas). Elaboran el guion y storyboard definitivo para el vídeo.</t>
+  </si>
+  <si>
+    <t>Fotografías del mural y ficha de análisis visual específica del mural.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Entrada publicada en el blog, presentación oral grabada.</t>
+    <t>Los equipos graban, editan y producen el vídeo blog. Incluyen imágenes del mural, gráficos que señalen los elementos visuales, y una narración que justifique la interpretación y la conexión histórica. Se ofrece tiempo para montaje, ajustes y ensayo de la narración en off o en cámara.</t>
+  </si>
+  <si>
+    <t>Vídeo finalizado (archivo digital o enlace).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación entre parejas usando rúbrica. Autoevaluación individual mediante formulario. Reflexión en grupo sobre lo aprendido y cómo mejorar. Cierre con visionado del blog completo y celebración del trabajo.</t>
-[...2 lines deleted...]
-    <t>Rúbricas cumplimentadas, formulario de autoevaluación.</t>
+    <t>Cada equipo presenta su vídeo al resto de la clase y a un invitado de la asociación de vecinos (o via videollamada). Explican el proceso, las dificultades y lo aprendido. Coevaluación entre equipos mediante una rúbrica. El profesor asigna niveles de logro 1-4 para cada criterio. Finalmente, los vídeos se suben a la web del centro.</t>
+  </si>
+  <si>
+    <t>Exposición oral y ficha de autoevaluación/coevaluación cumplimentada.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos con arte: visualiza tu Madrid</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos comunicar visualmente un problema social o científico de nuestro barrio usando datos reales y el lenguaje plástico para concienciar a los vecinos?</t>
+    <t>Cartografía visual de mi barrio</t>
+  </si>
+  <si>
+    <t>Análisis y rediseño de la señalética comercial en Lavapiés</t>
+  </si>
+  <si>
+    <t>El barrio de Lavapiés en Madrid está en constante transformación: conviven comercios tradicionales con nuevas tiendas. La señalética es un reflejo de esa diversidad, pero muchas veces es incoherente o no representa a todos los vecinos. El grupo investigará esta realidad visual y propondrá un rediseño para una calle concreta.</t>
+  </si>
+  <si>
+    <t>Recoger, analizar y comunicar datos visuales de la señalética de una calle del barrio para diseñar una propuesta de rediseño que mejore la identidad visual de la zona.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a datos abiertos (Ayuntamiento de Madrid, INE)
-[...35 lines deleted...]
-    <t>Rúbrica cumplimentada y reflexión escrita.</t>
+• Dispositivos con cámara (móviles o tablets)
+• Acceso a Google Street View para la salida virtual
+• Material de dibujo: papel, lápices, rotuladores, acuarelas
+• Software de diseño gráfico básico (Canva o similar)
+• Fichas de análisis descargables
+• Rúbrica impresa</t>
+  </si>
+  <si>
+    <t>Educación cívica y participación ciudadana, competencia digital (fotografía y diseño), conciencia y expresión cultural.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo: 'la asociación de vecinos nos pide ayuda para entender y mejorar la imagen del barrio'. Se visualizan ejemplos de señalética de Lavapiés (fotos de Google Street View) y se lanza la pregunta guía. Cada equipo elige una manzana de la calle Argumosa.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y preguntas que surgen.</t>
+  </si>
+  <si>
+    <t>Taller sobre denotación y connotación (4.7) con ejemplos de señales. Práctica de descripción. Se estudian conexiones entre lenguajes visuales (4.5) comparando señalética con carteles publicitarios y cómics. Se explica el esquema compositivo y elementos del lenguaje visual (punto, línea, plano, color).</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de 3 imágenes seleccionadas.</t>
+  </si>
+  <si>
+    <t>Salida virtual o presencial (si es posible) a la calle Argumosa para fotografiar señalética. En aula, cada equipo organiza las fotos, describe denotativa y connotativamente cada señal (4.7) y establece conexiones (4.5). Seleccionan 3 señales para rediseñar.</t>
+  </si>
+  <si>
+    <t>Banco de imágenes etiquetado y fichas de análisis completas.</t>
+  </si>
+  <si>
+    <t>Diseñan los tres carteles rediseñados (5.1) utilizando técnicas gráfico-plásticas (bocetos a mano y versión digital final). Redactan la justificación del proceso (5.2) y preparan la presentación (8.1). Planifican los roles (8.2).</t>
+  </si>
+  <si>
+    <t>Bocetos, justificación escrita y carteles finales.</t>
+  </si>
+  <si>
+    <t>Exposición oral ante la asociación de vecinos y el AMPA (simulada si no es posible presencial). Coevaluación entre equipos y autoevaluación. Se asignan niveles de logro 1-4 a cada criterio mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (coevaluación + autoevaluación).</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Murales que hablan: arte colaborativo en nuestro barrio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos diseñar y ejecutar un mural colectivo que exprese nuestra identidad juvenil y mejore la convivencia en el barrio?</t>
+    <t>Diseña un fanzine de bienvenida para tu barrio</t>
+  </si>
+  <si>
+    <t>Una mirada visual a la identidad de Lavapiés</t>
+  </si>
+  <si>
+    <t>La asociación vecinal del barrio necesita un material visual acogedor y representativo para los nuevos residentes que lleguen. Quieren mostrar lo que hace especial al barrio de forma auténtica y atractiva.</t>
+  </si>
+  <si>
+    <t>Investigar, diseñar y producir un fanzine colectivo que recopile los recursos culturales y artísticos del barrio (arquitectura, arte callejero, comercios, etc.) y comunique su valor a través del lenguaje plástico y visual.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Material de dibujo: lápices, rotuladores, papel de boceto.
-[...37 lines deleted...]
-    <t>Rúbrica de autoevaluación y coevaluación cumplimentada, reflexión individual escrita.</t>
+• Material de dibujo: lápices, rotuladores, témperas, papeles
+• Cámaras o móviles para fotografía
+• Ejemplos de fanzines impresos o digitales
+• Software de maquetación (Canva, Publisher o similar)
+• Impresora y papel (para tirada reducida)</t>
+  </si>
+  <si>
+    <t>Educación cívica y social (valoración del entorno y participación comunitaria), expresión oral y escrita.</t>
+  </si>
+  <si>
+    <t>Se presenta la carta de la asociación vecinal solicitando un fanzine de bienvenida. Se visualizan fotos del barrio y se debate qué lo hace único. Cada equipo elige un aspecto (arte callejero, comercios, parques, etc.).</t>
+  </si>
+  <si>
+    <t>Lista de aspectos a investigar y primeras ideas.</t>
+  </si>
+  <si>
+    <t>Talleres breves sobre composición visual, técnicas de dibujo y collage, y análisis de fanzines como formato. Se practican ejercicios de encuadre, paleta de color y maquetación.</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos de composición y técnica.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo: salida al barrio (o visita virtual) para fotografiar, dibujar in situ o recopilar referencias. De vuelta en el aula, se realizan bocetos finales de las páginas del fanzine y se organiza la maqueta.</t>
+  </si>
+  <si>
+    <t>Bocetos y plan de maquetación del fanzine.</t>
+  </si>
+  <si>
+    <t>Elaboración definitiva de las ilustraciones, collages y textos. Se maqueta el fanzine (en papel o digital) y se prepara la presentación oral. Se imprimen ejemplares si es posible.</t>
+  </si>
+  <si>
+    <t>Fanzine terminado y guión de la exposición.</t>
+  </si>
+  <si>
+    <t>Presentación del fanzine a la asociación vecinal (en persona o videollamada). Coevaluación entre equipos y autoevaluación mediante rúbrica. Se asignan niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de visores de realidad aumentada para superponer el estado original de una obra arquitectónica o pictórica sobre su estado actual degradado, facilitando la comprensión visual de la conservación.
 • Infografías táctiles y diagramas de flujo que desglosen los materiales y técnicas artísticas (pigmentos, aglutinantes) vinculándolos con la época histórica y sus valores sociales dominantes.
 • Galerías de imágenes comparativas que enfrenten obras de arte canónico con manifestaciones de arte urbano actual, analizando patrones visuales comunes y cambios en el mensaje simbólico.</t>
   </si>
@@ -10871,68 +10871,68 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>350</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>357</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>359</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>360</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>361</v>
       </c>
     </row>
@@ -11022,85 +11022,85 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>344</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>369</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>371</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>373</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>375</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>359</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>377</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>378</v>
       </c>
     </row>
@@ -11221,54 +11221,54 @@
         <v>389</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>349</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>390</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>392</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>359</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>345</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>394</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>395</v>
       </c>
     </row>