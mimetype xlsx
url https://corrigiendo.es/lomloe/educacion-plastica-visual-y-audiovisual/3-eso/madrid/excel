--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:35</t>
+    <t>01/09/2026 15:04</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para EPVA 3º ESO; aplica íntegro el RD 217/2022 estatal sin añadidos ni modificaciones.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de profundización: la complejidad de los saberes básicos aumenta significativamente y se introducen criterios que exigen razonamiento abstracto y modelización. Se acerca la toma de decisiones de itinerario para 4.º ESO.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, los 8 criterios de evaluación y saberes básicos coinciden con el BOE.</t>
   </si>