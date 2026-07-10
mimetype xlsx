--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 23:19</t>
+    <t>11/07/2026 00:45</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 para 4º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
@@ -1094,267 +1094,264 @@
 4.6: Componer un banco de imágenes seleccionando entre diferentes tipos de lenguajes.
 4.7: Describir una imagen distinguiendo los aspectos denotativos y connotativos de la misma.
 4.8: Diseñar elementos visuales propios de un cómic, anuncio, objeto, cartel, producción audiovisual.
 5.1: Realizar a través de la experimentación composiciones que transmitan ideas o sentimientos.
 5.2: Realizar diferentes tipos de producciones artísticas individuales o colectivas, justificando el proceso.
 5.3: Diseñar un cómic, anuncio, objeto, cartel, producción audiovisual y composición artística.
 8.1: Exponer de forma individual o colectiva conclusiones acerca de las oportunidades mediáticas.
 8.2: Desarrollar producciones y manifestaciones artísticas con una intención previa.
 8.3: Exponer los procesos de elaboración y el resultado final de producciones.</t>
   </si>
   <si>
     <t>CE.2: Explicar las producciones plásticas, visuales y audiovisuales propias.
 CE.3: Analizar diferentes propuestas plásticas, visuales y audiovisuales.
 CE.8: Compartir producciones y manifestaciones artísticas adaptando el proyecto al público.</t>
   </si>
   <si>
     <t>Exposición pública de proyectos finales y autoevaluación del proceso creativo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Reinventa el Museo: tu guía digital de arte en Madrid</t>
+    <t>Captura el arte de Madrid: videominuto crítico</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Analizar, reinterpretar y comunicar obras maestras para una audiencia actual</t>
+    <t>Creación de un videominuto sobre una obra de arte público madrileño</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Madrid, ciudad con una rica oferta museística (Prado, Reina Sofía, Thyssen-Bornemisza). El alumnado de 4.º ESO tiene acceso a estos espacios y a recursos digitales. La SDA se plantea como una oportunidad para conectar el arte clásico y moderno con el lenguaje visual contemporáneo, utilizando herramientas digitales para crear un producto cultural propio.</t>
+    <t>El instituto quiere abrir un canal de difusión cultural para la comunidad, empezando con un análisis visual de obras de arte en el espacio público de Madrid.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Diseñar una entrada de blog (o página web) que analice una obra de arte expuesta en un museo madrileño, la relacione con su contexto histórico y social, y la reinterpreta mediante una producción visual (fotomontaje, collage digital, vídeo breve) adaptada a un público joven o turista.</t>
+    <t>Crear un vídeo de 2-3 minutos que analice críticamente una obra de arte visual (mural, escultura, instalación) en el espacio público de Madrid, explicando sus elementos visuales, su contexto y su impacto, y publicarlo en el blog del departamento para su difusión.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores o tablets con acceso a internet.
-[...4 lines deleted...]
-• Diario de aprendizaje (digital o físico).</t>
+• Listado de obras de arte público en Madrid (selección por zonas geográficas o temáticas)
+• Dispositivos móviles o cámaras para grabación
+• Ordenadores con software de edición (OpenShot, DaVinci Resolve o similar)
+• Plantilla de storyboard y guión
+• Blog del departamento (WordPress, Blogger o Google Sites)
+• Rúbrica de evaluación para los criterios</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (creación de contenido, uso de herramientas), competencia en conciencia y expresiones culturales (conexión con el patrimonio), competencia personal, social y de aprender a aprender (autoevaluación, gestión del proyecto), competencia en comunicación lingüística (redacción expositiva-argumentativa).</t>
+    <t>Educación en comunicación audiovisual, patrimonio cultural, conciencia cívica y crítica.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: ¿cómo harías que una obra de arte clásica o moderna conecte con tu generación? Se muestran ejemplos de blogs de arte y reinterpretaciones virales. Cada alumno elige una obra de un museo madrileño (virtualmente o en visita). Se forman parejas (opcional).</t>
-[...2 lines deleted...]
-    <t>Lista de obras seleccionadas y primeras ideas anotadas en un diario de aprendizaje.</t>
+    <t>Se presenta el reto: crear un videominuto crítico sobre una obra de arte público en Madrid. Se muestran ejemplos de videocríticas (canales como 'Arte por todas partes' de RTVC). Se organizan los grupos y cada uno elige una obra de una lista proporcionada (o de su barrio).</t>
+  </si>
+  <si>
+    <t>Selección justificada de la obra por grupo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Sesiones teórico-prácticas sobre: elementos básicos del lenguaje visual (punto, línea, plano, color, composición), niveles de iconicidad, análisis denotativo y connotativo. Se analiza una obra en clase conjuntamente. Los alumnos realizan ejercicios cortos de representación y análisis.</t>
-[...2 lines deleted...]
-    <t>Fichas de análisis de obras (por escrito) y ejercicios gráficos (bocetos de composición).</t>
+    <t>Se trabajan los elementos del lenguaje visual (punto, línea, plano, color, textura) y su expresividad. Se practica el análisis denotativo y connotativo con imágenes de obras madrileñas. Se introducen conceptos de encuadre, iluminación y composición para vídeo.</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de imágenes y pequeños ejercicios de grabación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada alumno/pareja investiga a fondo su obra: contexto histórico, biografía del autor, características formales. Realiza un borrador del texto del blog. Comienza a diseñar la reinterpretación visual (decide técnica y crea un prototipo digital: fotomontaje, collage, storyboard).</t>
-[...2 lines deleted...]
-    <t>Borrador del texto (mínimo 300 palabras) y boceto de la reinterpretación (físico o digital).</t>
+    <t>Cada grupo investiga el contexto de su obra (historia, autor, significado social). Planifica el vídeo: redacta un guión y elabora un storyboard detallado. Durante la segunda sesión, graban el material visual necesario (fotos, vídeos) in situ o buscan imágenes libres.</t>
+  </si>
+  <si>
+    <t>Guión y storyboard del vídeo.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Los alumnos finalizan el blog (entrada completa con imágenes, texto, enlaces) y la reinterpretación visual (puede ser un collage digital, un vídeo corto, etc.). Se prepara una presentación oral de 2-3 minutos para compartir con la clase (exposición de los procesos y resultados).</t>
-[...2 lines deleted...]
-    <t>Blog/publicación final y presentación oral (grabada o en directo).</t>
+    <t>Edición del vídeo con software libre (OpenShot, DaVinci Resolve) incluyendo voz en off, música y efectos. Publican el vídeo en el blog del departamento. En la segunda sesión, se realiza una proyección en clase para visionar todos los vídeos.</t>
+  </si>
+  <si>
+    <t>Vídeo final publicado en el blog.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Coevaluación: cada alumno comenta el blog de otro compañero usando una rúbrica. Autoevaluación mediante un cuestionario de reflexión sobre el proceso y los aprendizajes. Puesta en común de lo aprendido y dificultades encontradas.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada, cuestionario de autoevaluación.</t>
+    <t>Cada grupo presenta oralmente su vídeo explicando el proceso y las decisiones tomadas. Coevaluación mediante rúbrica entre grupos. Autoevaluación individual. Debate sobre lo aprendido y la recepción de los vídeos.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¿Qué dice el arte de la calle?</t>
-[...8 lines deleted...]
-    <t>Analizar una obra de arte público en Madrid, indagando en su contexto social e histórico, y elaborar una infografía digital que muestre sus conclusiones para concienciar sobre el valor del arte en el espacio público.</t>
+    <t>Cartografía el arte urbano de tu barrio</t>
+  </si>
+  <si>
+    <t>Un análisis de datos para redescubrir el patrimonio mural de Madrid</t>
+  </si>
+  <si>
+    <t>El barrio tiene un rico patrimonio de arte urbano (murales, grafitis), pero no hay un registro que documente su estado, estilo o ubicación. El Ayuntamiento busca propuestas para crear rutas culturales que potencien el turismo local.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un estudio de campo del arte urbano en una zona de Madrid, recogiendo datos visuales y de contexto, analizando patrones (colores, estilos, estado de conservación) y elaborando un mapa interactivo y una infografía que propongan una ruta cultural argumentada.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con acceso a internet (tablets u ordenadores)
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y reflexión escrita individual.</t>
+• Dispositivos móviles o tablets con cámara y conexión a internet
+• Google My Maps (cuenta educativa)
+• Plantilla de ficha de observación (impresa o digital)
+• Hoja de cálculo (Google Sheets o Excel)
+• Material de dibujo e infografía (papel, rotuladores, o Canva/Piktochart)</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, conciencia cívica, competencia digital y tratamiento de información.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: el Ayuntamiento pide propuestas de rutas culturales de arte urbano. Se muestra un ejemplo de mapa interactivo. El alumnado debate qué preguntas pueden responder con datos de campo y define hipótesis (ej.: 'en Lavapiés predominan los colores cálidos', 'los murales más grandes están mejor conservados').</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y preguntas de investigación.</t>
+  </si>
+  <si>
+    <t>Taller sobre elementos del lenguaje visual (punto, línea, plano, color, textura) y su análisis en imágenes de arte urbano. Se practica la observación y descripción denotativa/connotativa. Se enseña a usar Google My Maps y a diseñar una ficha de recogida de datos (variables: color predominante, estilo, estado, tamaño, ubicación).</t>
+  </si>
+  <si>
+    <t>Ficha de observación modelo y ejercicios de análisis compositivo.</t>
+  </si>
+  <si>
+    <t>Trabajo de campo (virtual o presencial): cada equipo recoge datos de 10-15 murales en una zona asignada (dentro del recinto escolar si no es posible salir: murales del centro). Toman fotos, rellenan la ficha, geolocalizan. Si es virtual, usan Google Street View o bancos de imágenes con permiso. En aula, depuran y organizan datos en una hoja de cálculo.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y fotografías geolocalizadas.</t>
+  </si>
+  <si>
+    <t>Cada equipo analiza los datos (frecuencias de colores, estilos, relación con ubicación) y extrae patrones. Diseñan un mapa interactivo (My Maps) con ubicaciones y fichas de cada mural (foto, descripción, análisis compositivo). Crean una infografía (digital o manual) que sintetice los patrones y proponga una ruta cultural de 5 paradas.</t>
+  </si>
+  <si>
+    <t>Mapa interactivo funcional e infografía terminada.</t>
+  </si>
+  <si>
+    <t>Presentación a la audiencia real (asociación vecinal mediante videollamada o visita). Cada equipo expone su mapa e infografía, justifica decisiones y recibe preguntas. Coevaluación entre equipos con rúbrica de los 5 criterios. Autoevaluación y propuesta de mejora.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y reflexión individual.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinta la historia de Usera: intervención artística comunitaria</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos representar la diversidad y la historia de Usera mediante un mural que sea significativo para la comunidad educativa y vecinal?</t>
+    <t>Reinterpreta Madrid: una intervención en tu instituto</t>
+  </si>
+  <si>
+    <t>Del patrimonio madrileño a la acción artística colectiva</t>
+  </si>
+  <si>
+    <t>El instituto desea intervenir un espacio común (pasillo, patio, vestíbulo) con una obra colaborativa que conecte con la riqueza cultural de Madrid. Se busca que el alumnado se apropie de referentes artísticos del entorno y los transforme en una propuesta visual que dialogue con el centro y su comunidad.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar una intervención artística colaborativa en un espacio del instituto, inspirándose en un referente patrimonial de Madrid, y presentarla a la comunidad educativa justificando las decisiones creativas.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Panel de madera 3x2 m (o permiso para pintar en pared autorizada)
-[...13 lines deleted...]
-    <t>Ideas anotadas en un Padlet colaborativo; cuestionario inicial sobre conocimientos previos del barrio.</t>
+• Pinturas acrílicas, pinceles, rodillos, plantillas de stencil, cartones, tijeras, pegamento
+• Proyector para bocetos digitales
+• Cámara o móvil para registro
+• Fichas de análisis y planificación</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, creatividad, trabajo en equipo, comunicación oral y escrita, sensibilidad estética.</t>
+  </si>
+  <si>
+    <t>Se lanza el reto: embellecer un espacio del instituto reinterpretando un referente del patrimonio madrileño. Lluvia de ideas sobre espacios posibles y referentes. Se forman grupos y se asigna un espacio.</t>
+  </si>
+  <si>
+    <t>Ideas iniciales anotadas en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Cada grupo investiga su referente: análisis formal (composición, color, técnicas) y contextual (época, significado). Se imparten nociones de stencil, collage y pintura mural. Se realizan ejercicios de técnica.</t>
+  </si>
+  <si>
+    <t>Ficha de análisis del referente y ejercicios de técnica.</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Sesión 2: Estudio de los elementos del lenguaje visual (punto, línea, plano, color) mediante ejercicios de composición abstracta. Sesión 3: Técnicas de pintura mural: preparación de soporte, mezcla de colores, aplicación de acrílico. Sesión 4: Análisis de referentes artísticos: muralistas (Diego Rivera, Siqueiros) y grafiteros madrileños (El Niño de las Pinturas, SUSO33).</t>
-[...20 lines deleted...]
-    <t>Rúbrica de evaluación del mural (por equipos); diario de aprendizaje individual; grabación de las presentaciones.</t>
+    <t>Cada grupo diseña el boceto final de la intervención, integrando el referente. Planifican materiales, dimensiones y pasos. Prueban la técnica elegida en pequeño formato.</t>
+  </si>
+  <si>
+    <t>Boceto final a escala y plan de trabajo escrito.</t>
+  </si>
+  <si>
+    <t>Ejecución de la intervención en el espacio asignado. Se distribuyen roles (dibujo, pintura, documentación). Al finalizar, se prepara una breve presentación (cartel o discurso) para la audiencia.</t>
+  </si>
+  <si>
+    <t>Obra terminada y registro fotográfico del proceso.</t>
+  </si>
+  <si>
+    <t>Inauguración de la intervención durante un recreo o jornada de puertas abiertas. Cada grupo presenta su obra a la comunidad, explicando referentes y proceso. Coevaluación entre grupos y autoevaluación individual mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación del contenido</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer modelos 3D imprimibles y táctiles de esculturas emblemáticas para que el alumnado explore detalles formales y matéricos.
 • Incluir audiodescripciones de obras pictóricas y arquitectónicas seleccionadas, con énfasis en los símbolos y valores que transmiten.
 • Utilizar mapas interactivos geolocalizados que vinculen cada manifestación cultural con su contexto histórico y social, permitiendo navegar por líneas del tiempo.</t>
   </si>
@@ -11198,68 +11195,68 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>378</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C36" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="D36" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="D36" s="7" t="s">
+      <c r="E36" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>383</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>385</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>386</v>
       </c>
     </row>