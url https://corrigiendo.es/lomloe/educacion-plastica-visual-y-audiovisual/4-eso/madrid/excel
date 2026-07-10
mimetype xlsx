--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>11/07/2026 00:45</t>
+    <t>11/07/2026 01:31</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 para 4º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>