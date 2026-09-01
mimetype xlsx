--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>11/07/2026 01:31</t>
+    <t>01/09/2026 15:04</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio; aplica íntegramente el RD 217/2022 para 4º ESO.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Educacion plastica visual y audiovisual</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>