--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="466">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Expresion artistica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 23:16</t>
+    <t>11/07/2026 00:43</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Expresión Artística en 2º ESO, por lo que aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Expresion artistica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene exactamente el currículo del Real Decreto 217/2022, incluyendo competencias específicas, criterios de evaluación y saberes básicos.</t>
   </si>
@@ -842,265 +842,262 @@
 • Fotografía digital: el fotomontaje digital y tradicional.
 • Narrativa audiovisual: fotograma, secuencia, escena, toma, plano, montaje, guion y story-board.
 • Técnicas básicas de animación: stop-motion y recursos digitales para vídeo-arte.
 • El arte del reciclaje: productos ecológicos, sostenibles e innovadores; arte y naturaleza.</t>
   </si>
   <si>
     <t>3.1: Participar en la exploración de medios y técnicas audiovisuales.
 3.2: Realizar producciones audiovisuales individuales o colaborativas.
 4.1: Seleccionar técnicas y herramientas para el producto final.
 4.2: Exponer el resultado final de la creación de un producto artístico.</t>
   </si>
   <si>
     <t>CE.3: Explorar medios y lenguajes audiovisuales.
 CE.4: Producción y exposición de proyectos finales.</t>
   </si>
   <si>
     <t>Rúbrica del proyecto audiovisual (guion y montaje), calidad técnica de la cianotipia y presentación oral del proyecto final.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Arte en la calle: vloguistas de la creación urbana</t>
+    <t>Captura tu Madrid</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investiga, graba y comparte el arte que transforma Madrid</t>
+    <t>Un videominuto artístico para redescubrir la ciudad</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Barrio de Lavapiés y centro de Madrid, ricos en arte urbano. Los estudiantes explorarán grafitis, murales e intervenciones, analizando su contexto y creando un vlog que difunda estas manifestaciones artísticas.</t>
+    <t>El departamento de actividades culturales del instituto quiere organizar una exposición virtual titulada 'Miradas de Madrid' para la jornada de puertas abiertas, donde se muestren interpretaciones artísticas de espacios significativos de la ciudad realizadas por el alumnado. El reto es crear un videominuto que combine técnicas gráfico-plásticas y audiovisuales.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>Crear un videoblog en grupo que documente y valore críticamente el arte urbano de su entorno, mostrando el proceso creativo y el resultado final.</t>
+    <t>Crear un videominuto artístico (máximo 1 minuto) que muestre una interpretación personal de un espacio de Madrid, integrando dibujos, fotografías y secuencias de vídeo, con música y voz en off, para ser proyectado en la exposición virtual del centro.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras o móviles con permiso de uso
-[...3 lines deleted...]
-• Plantillas de guion y storyboard</t>
+• Papel, lápices, gomas, acuarelas, pinceles, tijeras, pegamento
+• Cámara de móvil o tableta
+• Software de edición de vídeo (CapCut, OpenShot, iMovie)
+• Micrófono externo (opcional)
+• Ordenador con proyector para visionado
+• Rúbricas de evaluación impresas o digitales</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de video, publicación en plataformas), conciencia y expresión cultural (arte urbano, patrimonio), comunicación lingüística (exposición oral, guion), aprender a aprender (autoevaluación, coevaluación).</t>
+    <t>Educación patrimonial y competencia digital (creación y edición de contenido audiovisual).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto mediante un vídeo motivador sobre arte urbano en Madrid. Tormenta de ideas sobre qué les gustaría investigar. Salida virtual (Google Maps) o real al barrio para observar obras.</t>
-[...2 lines deleted...]
-    <t>Listado de intereses y primeras observaciones escritas.</t>
+    <t>Se presenta el encargo del departamento de actividades culturales: crear un videominuto para la exposición 'Miradas de Madrid'. Se visionan ejemplos de vídeos artísticos breves. Se formula la pregunta guía. Los equipos eligen un espacio de Madrid de su interés y justifican su elección en un párrafo.</t>
+  </si>
+  <si>
+    <t>Justificación escrita de la elección del espacio.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: lenguaje audiovisual (planos, angulación, continuidad), análisis de vlogs artísticos, y manejo de software de edición. Visionado de ejemplos con debate crítico.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de un videoblog de referencia y ejercicios de edición con material dado.</t>
+    <t>Talleres prácticos: (1) técnicas gráfico-plásticas: dibujo rápido del natural, mancha, texturas con acuarela y collage. (2) medios audiovisuales: encuadre, planificación, grabación con móvil, nociones de edición. Cada alumno realiza ejercicios breves y los guarda en su cuaderno de proceso.</t>
+  </si>
+  <si>
+    <t>Ejercicios de técnica gráfica y pruebas de encuadre.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Guion y storyboard escritos, primer material grabado.</t>
+    <t>Los equipos investigan su lugar (fotografías, apuntes) y producen los elementos gráficos (ilustraciones, collages) y audiovisuales (grabaciones de vídeo, tomas de detalle) que usarán en el videominuto. Se realiza el guión y el storyboard definitivo.</t>
+  </si>
+  <si>
+    <t>Materiales recogidos (fotos, vídeos, bocetos) y storyboard final.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Montaje final del videoblog: edición de video, inserción de música, títulos y créditos. Exportación y subida al canal escolar. Presentación en clase con proyección y turno de preguntas.</t>
-[...2 lines deleted...]
-    <t>Videoblog completo subido a la plataforma, presentación oral.</t>
+    <t>Edición del videominuto: montaje de clips, incorporación de ilustraciones, música, voz en off. Se exporta en formato adecuado. Se prepara una breve presentación oral para la fase siguiente.</t>
+  </si>
+  <si>
+    <t>Videominuto final (archivo o enlace).</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación individual mediante rúbrica, coevaluación grupal y puesta en común de aprendizajes. Debate sobre el valor del arte urbano y oportunidades profesionales detectadas.</t>
-[...2 lines deleted...]
-    <t>Rúbrica cumplimentada, reflexión escrita sobre oportunidades.</t>
+    <t>Proyección de todos los vídeos en clase. Coevaluación mediante rúbrica. Cada alumno completa una reflexión individual sobre el proceso, lo aprendido y las oportunidades detectadas. Se asignan niveles de logro a los criterios evaluados.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y reflexión escrita individual.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Barrios de datos: Visualizamos Madrid</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos representar visualmente la diversidad de nuestros barrios a partir de datos reales, utilizando técnicas gráfico-plásticas, para crear una instalación artística que invite a la reflexión sobre la identidad local?</t>
+    <t>Tu barrio en un fotograma</t>
+  </si>
+  <si>
+    <t>Arte urbano y datos propios para reivindicar el patrimonio de Madrid</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que en su barrio hay murales, grafitis y obras de arte público que a menudo pasan desapercibidas. Muchas asociaciones vecinales reclaman más atención hacia este patrimonio. El reto es investigar su percepción social y crear un documento audiovisual que lo ponga en valor.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una investigación social sobre la percepción del arte urbano en el barrio, analizar los datos obtenidos y producir un reportaje audiovisual que presente los hallazgos y propuestas para su conservación y difusión.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos del Ayuntamiento de Madrid (portal de datos)
-[...36 lines deleted...]
-    <t>Rúbrica cumplimentada, reflexión personal, conclusiones del debate.</t>
+• Dispositivos móviles o cámaras para grabación
+• Ordenadores con software de edición (DaVinci Resolve, OpenShot o similar)
+• Plantilla de encuesta en papel o Google Forms
+• Material para storyboard (papel, rotuladores)
+• Rúbrica de evaluación impresa</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación vecinal, patrimonio) y competencia digital (edición de vídeo, tratamiento de datos).</t>
+  </si>
+  <si>
+    <t>Presentación del reto: ¿qué arte urbano hay en nuestro barrio? Visionado de ejemplos. Lluvia de ideas sobre preguntas de investigación. El alumnado plantea hipótesis y diseña la encuesta (papel/digital) que pasarán a vecinos y comerciantes.</t>
+  </si>
+  <si>
+    <t>Cuaderno de campo con preguntas iniciales y borrador de la encuesta.</t>
+  </si>
+  <si>
+    <t>Taller de lenguaje audiovisual: tipos de plano, movimientos de cámara, sonido. Taller de análisis de obra: cómo describir y contextualizar un mural. Práctica con encuestas: simulación de recogida y análisis básico (frecuencias, porcentajes).</t>
+  </si>
+  <si>
+    <t>Ejercicios de análisis de imágenes fijas y prueba piloto de encuesta.</t>
+  </si>
+  <si>
+    <t>Salida al barrio (o trabajo virtual con Google Maps/Street View si no es posible) para fotografiar murales, pasar la encuesta a viandantes, y grabar entrevistas breves. De vuelta en el aula, vuelcan y analizan los datos (tablas, gráficos) y seleccionan las imágenes clave.</t>
+  </si>
+  <si>
+    <t>Fichas de cada obra con datos, encuestas cumplimentadas y registros audiovisuales.</t>
+  </si>
+  <si>
+    <t>Montaje del reportaje: edición de vídeo, inserción de gráficos con datos, locución en off. Elaboración del guion final y postproducción. Se prepara la defensa para la audiencia real.</t>
+  </si>
+  <si>
+    <t>Archivo de vídeo terminado y guion escrito.</t>
+  </si>
+  <si>
+    <t>Proyección del reportaje en clase (o ante la audiencia real si es posible). Debate y coevaluación mediante rúbrica. Cada equipo recibe feedback y asigna niveles de logro a sus criterios.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Animamos Madrid: stop-motion con alma de barrio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, mediante la animación stop-motion, dar voz a una historia real de nuestro barrio y emocionar a un público diverso?</t>
+    <t>Dibuja tu Madrid oculto</t>
+  </si>
+  <si>
+    <t>Fanzine colectivo para reivindicar rincones con historia</t>
+  </si>
+  <si>
+    <t>El centro quiere colaborar con la Asociación de Vecinos en la recuperación de la memoria del barrio. Muchos espacios ignorados (plazas, mercados, fachadas) esconden historias que merecen ser contadas. El alumnado propone un fanzine artesano que recorra esos lugares y se entregue a la asociación.</t>
+  </si>
+  <si>
+    <t>Investigar un rincón con historia del barrio, documentarlo gráficamente y diseñar un fanzine colectivo que se entregará a la asociación vecinal del distrito, contribuyendo a la puesta en valor del patrimonio local.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras digitales o smartphones con trípode
-[...37 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada por los grupos y reflexión escrita individual (1 párrafo).</t>
+• Ejemplares reales de fanzines madrileños (pueden ser digitales)
+• Material de dibujo: lápices, rotuladores, témperas, papeles de colores, revistas para collage
+• Cámara de fotos o dispositivos móviles para documentar
+• Programas de edición de imágenes básicos (opcional)
+• Grapadora, hilo y aguja para encuadernación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación comunitaria, valoración del patrimonio local); Educación en comunicación audiovisual (narrativa gráfica).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la asociación vecinal: crear un fanzine que dé visibilidad a un rincón olvidado del barrio. Se muestra un fanzine histórico de la Movida Madrileña y se formula la pregunta guía. Los equipos eligen un espacio de su barrio (posible: plaza, mercado, fachada) y lo proponen al grupo.</t>
+  </si>
+  <si>
+    <t>Lista de espacios propuestos con justificación inicial en el cuaderno de bitácora.</t>
+  </si>
+  <si>
+    <t>Taller de análisis de fanzines reales (se analiza un ejemplar por equipo usando una ficha guía: contexto, elementos plásticos, narrativa). También se practican técnicas gráfico-plásticas: dibujo gestual, collage, lettering. Se explican los fundamentos de la imagen secuenciada (viñetas, transiciones).</t>
+  </si>
+  <si>
+    <t>Ficha de análisis del fanzine modelo (criterio 1.1) y tres ejercicios de técnicas (boceto, collage, lettering).</t>
+  </si>
+  <si>
+    <t>Cada equipo investiga su espacio: recopila fotografías (propias o de archivo), datos históricos y entrevistas informales a vecinos o comerciantes. Diseñan un storyboard del fanzine (distribución de páginas, bocetos de cada viñeta). Se realiza una puesta en común para recibir retroalimentación del grupo.</t>
+  </si>
+  <si>
+    <t>Dossier de investigación (fotos, notas) y storyboard del fanzine.</t>
+  </si>
+  <si>
+    <t>Los equipos producen las páginas finales del fanzine: dibujan, pintan, collages, textos. Montan la maqueta y la encuadernan artesanalmente. Preparan la presentación oral para la audiencia (asociación y familias).</t>
+  </si>
+  <si>
+    <t>Fanzine completo y guion de la presentación oral.</t>
+  </si>
+  <si>
+    <t>Exposición del fanzine a la asociación vecinal (o grabación si no es posible presencial). Cada equipo presenta su página y explica el proceso. Coevaluación entre equipos y autoevaluación con escala 1-4 para cada criterio. Se asigna el nivel de logro final.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y autoevaluación del alumnado.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación de las manifestaciones artísticas y su contexto.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer las obras en alta resolución con zoom interactivo para apreciar detalles, junto a un audio descriptivo que guíe la observación para alumnado con baja visión.
 • Presentar el contexto histórico y cultural a través de una línea del tiempo visual que combine imágenes, breves textos y enlaces a vídeos cortos.
 • Utilizar mapas conceptuales interactivos que relacionen elementos plásticos, técnicos y simbólicos de la obra, con posibilidad de explorar cada nodo.</t>
   </si>
@@ -2217,507 +2214,507 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>188</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>349</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>352</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>355</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>365</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>257</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="C10" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>132</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>263</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>414</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>417</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>421</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>422</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
@@ -2727,828 +2724,828 @@
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D11" s="9">
         <v>8.33</v>
       </c>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <f>SUM(E3:E11)</f>
         <v>84.98999999999999</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.3</v>
       </c>
       <c r="L1" s="8" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:K2),"")</f>
         <v/>
       </c>
       <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:K3),"")</f>
         <v/>
       </c>
       <c r="M3" s="7"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:K4),"")</f>
         <v/>
       </c>
       <c r="M4" s="7"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:K5),"")</f>
         <v/>
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:K6),"")</f>
         <v/>
       </c>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:K7),"")</f>
         <v/>
       </c>
       <c r="M7" s="7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:K8),"")</f>
         <v/>
       </c>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:K9),"")</f>
         <v/>
       </c>
       <c r="M9" s="7"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:K10),"")</f>
         <v/>
       </c>
       <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:K11),"")</f>
         <v/>
       </c>
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:K12),"")</f>
         <v/>
       </c>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:K13),"")</f>
         <v/>
       </c>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:K14),"")</f>
         <v/>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:K15),"")</f>
         <v/>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:K16),"")</f>
         <v/>
       </c>
       <c r="M16" s="7"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:K17),"")</f>
         <v/>
       </c>
       <c r="M17" s="7"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:K18),"")</f>
         <v/>
       </c>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:K19),"")</f>
         <v/>
       </c>
       <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:K20),"")</f>
         <v/>
       </c>
       <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:K21),"")</f>
         <v/>
       </c>
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:K22),"")</f>
         <v/>
       </c>
       <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:K23),"")</f>
         <v/>
       </c>
       <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:K24),"")</f>
         <v/>
       </c>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:K25),"")</f>
         <v/>
       </c>
       <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:K26),"")</f>
         <v/>
       </c>
       <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:K27),"")</f>
         <v/>
       </c>
       <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:K28),"")</f>
         <v/>
       </c>
       <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:K29),"")</f>
         <v/>
       </c>
       <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:K30),"")</f>
         <v/>
       </c>
       <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:K31),"")</f>
         <v/>
       </c>
       <c r="M31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="270">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -6634,427 +6631,427 @@
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>271</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>274</v>
       </c>
-      <c r="D11" s="7" t="s">
+      <c r="E11" s="7" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>277</v>
       </c>
-      <c r="C12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E12" s="7" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D13" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="E13" s="7" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>251</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>253</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>255</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>257</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>259</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>132</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>262</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>263</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D22" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="E22" s="7" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D23" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="E23" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>251</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>253</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>255</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>257</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>259</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>262</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>263</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7063,236 +7060,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>188</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>318</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>321</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>324</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>327</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>337</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>343</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>