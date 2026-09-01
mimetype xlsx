--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>11/07/2026 00:43</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Expresión Artística en 2º ESO, por lo que aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Expresion artistica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene exactamente el currículo del Real Decreto 217/2022, incluyendo competencias específicas, criterios de evaluación y saberes básicos.</t>
   </si>