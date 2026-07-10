--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="446">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="444">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Expresion artistica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:34</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Expresión Artística en 4º ESO; se aplica íntegro el currículo estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Expresion artistica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
@@ -762,270 +762,262 @@
 • Narrativa audiovisual: fotograma, secuencia, escena, toma, plano y montaje. El guion y el storyboard.
 • Técnicas básicas de animación.
 • Recursos digitales para la creación de proyectos de vídeo-arte.
 • Ejemplos de aplicación de Técnicas gráfico-plásticas en diferentes manifestaciones artísticas y en el ámbito del diseño.</t>
   </si>
   <si>
     <t>3.1: Participar, con iniciativa, confianza y creatividad, en la exploración de diferentes medios, Técnica
 3.2: Realizar producciones audiovisuales, individuales o colaborativas, asumiendo diferentes funciones; i
 4.1: Crear un producto artístico individual o grupal, de forma colaborativa y abierta, diseñando las fase
 4.3: Identificar oportunidades de desarrollo personal, social, académico o profesional relacionadas con e</t>
   </si>
   <si>
     <t>CE.EA.3
 CE.EA.4</t>
   </si>
   <si>
     <t>Evaluación del producto audiovisual final, análisis del storyboard y autoevaluación del desempeño en el equipo de producción.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Paisajes que hablan: vlog artístico de Aragón</t>
+    <t>Miradas de Aragón: documenta tu patrimonio</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un video blog que conecta arte, paisaje y cultura aragonesa</t>
+    <t>Producción de un videodocumental sobre arte aragonés</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón ofrece una gran diversidad paisajística y artística (desde el arte rupestre de Albarracín hasta el legado de Goya). El alumnado de 4.º ESO de un instituto rural o urbano puede explorar estos recursos mediante la creación de un vlog artístico, combinando expresión gráfico-plástica y audiovisual.</t>
+    <t>El alumnado recibe el encargo de la Concejalía de Cultura del ayuntamiento de su localidad o de una asociación cultural (según el centro) para crear un videodocumental breve que difunda una obra, artista o estilo artístico significativo de Aragón, con el fin de promover el turismo cultural local.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos documentar y comunicar artísticamente la relación entre el paisaje aragonés y las manifestaciones culturales de su historia, empleando el lenguaje audiovisual para generar una experiencia estética y crítica en la audiencia?</t>
+    <t>Diseñar y realizar un vídeo documental de 3-5 minutos que analice una manifestación artística aragonesa, utilizando correctamente el lenguaje audiovisual y dirigiéndose a una audiencia real (visitantes potenciales, vecindario, etc.), evidenciando la comprensión de sus elementos plásticos y contextuales.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cámaras de móviles o tabletas del centro
-[...4 lines deleted...]
-• Google Earth para explorar paisajes aragoneses</t>
+• Dispositivos móviles/cámaras (si no hay, usar fotos y vídeos de archivo)
+• Ordenadores con software de edición (OpenShot, Kdenlive o similar)
+• Plantilla de storyboard y guion técnico
+• Investigación guiada sobre arte aragonés (enlaces a webs de patrimonio cultural de Aragón)
+• Rúbrica de evaluación y diana de autoevaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Educación emocional (gestión de la frustración durante la grabación/edición), competencia digital (uso creativo de TIC), conciencia y expresiones culturales (valoración del patrimonio aragonés), comunicación lingüística (redacción de guion y exposición oral).</t>
+    <t>Educación en patrimonio cultural, competencia digital, expresión oral y escrita, trabajo en equipo.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear un vlog artístico sobre paisajes y arte en Aragón. Visionado de ejemplos inspiradores. Formación de grupos heterogéneos de 4-5 alumnos. Lluvia de ideas sobre posibles localizaciones y enfoques artísticos. Se asigna un diario de aprendizaje digital para registrar el proceso.</t>
-[...2 lines deleted...]
-    <t>Diario de aprendizaje con preguntas iniciales y elección de temática grupal.</t>
+    <t>Se presenta el encargo de la Concejalía de Cultura: crear un videodocumental sobre una manifestación artística aragonesa. Se visionan ejemplos de vídeos documentales breves. Se debate la pregunta guía y se forman equipos de 4-5 personas.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas inicial y posibles temas en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Taller sobre lenguaje audiovisual: planos, movimientos de cámara, montaje básico. Estudio de manifestaciones artísticas aragonesas (Goya, arte mudéjar, pintores contemporáneos). Análisis de cómo el paisaje ha sido representado. Prácticas con herramientas de edición (CapCut, OpenShot).</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de una obra aragonesa y ejercicio práctico de edición de un clip de 30 segundos.</t>
+    <t>Sesión 1: Trabajo sobre el lenguaje audiovisual: tipos de planos, movimientos de cámara, iluminación, edición básica. Análisis de fragmentos de documentales. Sesión 2: Investigación sobre la obra o artista seleccionado (contexto, características, proceso de creación). El alumnado recopila información y la organiza.</t>
+  </si>
+  <si>
+    <t>Diario de aprendizaje individual con análisis de fragmentos y notas de investigación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Cada grupo elabora el guion literario y el storyboard de su vlog, seleccionando localizaciones (físicas o mediante recursos digitales como Google Earth). Deciden qué técnica o estilo artístico van a emplear (animación, pintura digital, collage). Ensayan y preparan la grabación.</t>
-[...2 lines deleted...]
-    <t>Guion y storyboard del vlog, con justificación de las decisiones artísticas y técnicas.</t>
+    <t>Sesión 1: Elaboración del guion técnico y storyboard detallado. Reparto de roles (cámara, guion, dirección, edición). Primera grabación de material (fotos y vídeos) en el entorno real (si es posible) o utilizando recursos digitales. Sesión 2: Grabación complementaria y recogida de material de archivo (imágenes, música libre de derechos).</t>
+  </si>
+  <si>
+    <t>Storyboard y guion técnico completo, así como material bruto grabado.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación del vlog (dentro y fuera del aula, si es posible) y edición del material. Añaden música, voz en off, títulos. Preparan una breve presentación para el visionado final. Se promueve la coevaluación entre grupos durante el proceso.</t>
-[...2 lines deleted...]
-    <t>Vlog final editado y archivos de trabajo (raw, proyecto de edición).</t>
+    <t>Sesión 1: Montaje y edición del vídeo (software gratuito: OpenShot, DaVinci Resolve). Ajustes de sonido, música, transiciones. Sesión 2: Revisión final, créditos y exportación. Preparación de la presentación para la audiencia real (pequeña defensa oral del proceso y el producto).</t>
+  </si>
+  <si>
+    <t>Vídeo final exportado (hasta 5 min) y guion de la exposición.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado en clase de los vlogs. Cada grupo expone su obra, explica el proceso y recibe feedback mediante rúbrica. Cumplimentan autoevaluación y reflexionan sobre oportunidades profesionales (criterio 4.3). Se publican los vlogs (con autorización) en el canal del centro.</t>
-[...2 lines deleted...]
-    <t>Grabación de la exposición, autoevaluación escrita, rúbrica de coevaluación cumplimentada.</t>
+    <t>Proyección de los vídeos en clase (simulando la audiencia real) o envío a la concejalía para su difusión. Cada equipo expone su proceso y responde preguntas. Coevaluación mediante rúbrica entre equipos y autoevaluación individual. Reflexión escrita sobre el aprendizaje y las oportunidades de desarrollo personal.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación cumplimentadas y reflexión individual escrita.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos que hablan: infografías artísticas de Aragón</t>
-[...8 lines deleted...]
-    <t>Crear una infografía artística que comunique visualmente un fenómeno social o ambiental relevante en Aragón, utilizando datos oficiales y técnicas gráfico-plásticas y/o digitales.</t>
+    <t>El mudéjar en datos: una infografía colaborativa</t>
+  </si>
+  <si>
+    <t>Investigación sobre la percepción del patrimonio mudéjar aragonés</t>
+  </si>
+  <si>
+    <t>El ayuntamiento quiere actualizar su plan de promoción del patrimonio mudéjar y necesita saber qué aspectos valora la ciudadanía. Sin embargo, no dispone de datos actualizados. El alumnado de 4.º ESO se convierte en investigador: diseñará y aplicará una encuesta, analizará los resultados y creará una infografía que sintetice y comunique esa información de manera artística y efectiva.</t>
+  </si>
+  <si>
+    <t>Diseñar, aplicar y analizar una encuesta sobre la percepción del patrimonio mudéjar local, y crear una infografía artística que comunique los resultados al ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con conexión a internet y software de diseño (Canva, GIMP, etc.)
-[...39 lines deleted...]
-    <t>Rúbricas cumplimentadas, diarios reflexivos, registro del debate.</t>
+• Ejemplos de infografías artísticas
+• Encuesta en papel o Google Forms
+• Ordenadores o tablets con Canva/Piktochart
+• Material de dibujo (papel A2, rotuladores, acuarelas)
+• Proyector</t>
+  </si>
+  <si>
+    <t>Educación patrimonial y competencia digital (tratamiento de datos, creación de infografías).</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del ayuntamiento y se visionan ejemplos de infografías artísticas. Se formula la pregunta guía y se realiza una lluvia de ideas sobre qué preguntas incluir en la encuesta.</t>
+  </si>
+  <si>
+    <t>Boceto de encuesta con preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Estudio de los elementos del lenguaje visual (color, composición) aplicados a infografías. Sesión 2: Técnicas de representación de datos (barras, circulares, pictogramas) y práctica con herramientas digitales (Canva, Piktochart) o manuales.</t>
+  </si>
+  <si>
+    <t>Ejercicios de color y composición; un pictograma.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Se finaliza y aplica la encuesta (papel o Google Forms) a al menos 30 personas de la comunidad educativa. Sesión 2: Análisis de datos en grupo (cálculo de frecuencias, media, moda) y diseño de la infografía (estructura, gráficos, ilustraciones).</t>
+  </si>
+  <si>
+    <t>Hoja de datos analizados; boceto detallado de la infografía.</t>
+  </si>
+  <si>
+    <t>Sesión 1: Elaboración de la infografía final (selección de técnica: digital o manual). Sesión 2: Preparación de la presentación (explicación del proceso, resultados y decisiones artísticas).</t>
+  </si>
+  <si>
+    <t>Infografía terminada; guion de presentación.</t>
+  </si>
+  <si>
+    <t>Presentación de infografías al grupo (y al representante del ayuntamiento si disponible). Coevaluación entre equipos usando rúbrica. Autoevaluación individual.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada; diario de reflexión.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Haz ciudad con arte: intervención artística comunitaria</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, mediante una intervención artística participativa, mejorar un espacio de nuestro barrio y generar conciencia sobre la identidad aragonesa y el cuidado del entorno?</t>
+    <t>Transforma tu plaza: arte para la comunidad</t>
+  </si>
+  <si>
+    <t>Propuesta de intervención artística en un espacio público</t>
+  </si>
+  <si>
+    <t>El ayuntamiento del municipio o el consejo de barrio ha lanzado una convocatoria para revitalizar un espacio público infrautilizado o deteriorado. El alumnado de 4.º ESO debe presentar una propuesta artística viable que conecte con la comunidad.</t>
+  </si>
+  <si>
+    <t>Diseñar y presentar una propuesta de intervención artística (mural, instalación o conjunto de elementos) para un espacio público real del entorno, incluyendo una maqueta a escala y un dossier argumentativo dirigido al ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pinturas acrílicas, sprays, brochas, rodillos, cubetas
-[...41 lines deleted...]
-    <t>Rúbricas cumplimentadas, reflexiones individuales, acta de inauguración.</t>
+• Cámara o móvil para fotografiar el espacio
+• Cuaderno de artista
+• Materiales para maqueta: cartón pluma, pinturas, papeles, tijeras, pegamento
+• Ordenador con software de presentación
+• Ejemplos de arte público aragonés (imágenes de murales en Zaragoza, Teruel, etc.)
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación cívica y participación ciudadana; conciencia patrimonial y sostenibilidad urbana.</t>
+  </si>
+  <si>
+    <t>Presentación de la convocatoria del ayuntamiento. Lluvia de ideas sobre espacios públicos conocidos. Formación de equipos y selección del espacio a intervenir. Visita virtual o real al lugar para tomar fotografías y anotaciones.</t>
+  </si>
+  <si>
+    <t>Anotaciones en cuaderno: ideas iniciales y fotografías del espacio.</t>
+  </si>
+  <si>
+    <t>Investigación de referentes artísticos de arte público (murales, instalaciones) con énfasis en ejemplos aragoneses. Experimentación con técnicas gráfico-plásticas (bocetos, pruebas de color) que podrían aplicarse. Análisis de elementos del lenguaje visual y la composición.</t>
+  </si>
+  <si>
+    <t>Cuaderno de artista con análisis de referentes y pruebas técnicas.</t>
+  </si>
+  <si>
+    <t>Desarrollo del diseño: bocetos compositivos, elección de paleta cromática y materiales. Creación de la maqueta a escala del espacio y de la intervención propuesta.</t>
+  </si>
+  <si>
+    <t>Bocetos finales y maqueta en proceso.</t>
+  </si>
+  <si>
+    <t>Elaboración del dossier de presentación (memoria descriptiva, justificación artística y social, presupuesto estimado). Preparación de la exposición oral. Ensayos.</t>
+  </si>
+  <si>
+    <t>Dossier completo y guion de exposición.</t>
+  </si>
+  <si>
+    <t>Presentación de los proyectos ante el concejal y vecinos (simulada). Coevaluación entre equipos. Autoevaluación individual y reflexión sobre oportunidades artísticas. Asignación de niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas de coevaluación y autoevaluación cumplimentadas, reflexión escrita.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de presentación de la información.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer fichas visuales con esquemas de los elementos clave del análisis (lenguaje artístico, contexto, técnica) acompañadas de audios explicativos.
@@ -2154,505 +2146,505 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>163</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>332</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>340</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>350</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>351</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>353</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>356</v>
-      </c>
-[...4 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
         <v>232</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>361</v>
-      </c>
-[...4 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
+        <v>365</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>369</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>133</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>238</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>375</v>
-      </c>
-[...4 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>379</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="E5" s="7" t="s">
         <v>382</v>
-      </c>
-[...7 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>385</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>386</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>387</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>389</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>393</v>
-      </c>
-[...7 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="E9" s="7" t="s">
         <v>396</v>
-      </c>
-[...7 lines deleted...]
-        <v>398</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>400</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
@@ -2662,828 +2654,828 @@
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D11" s="9">
         <v>8.33</v>
       </c>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <f>SUM(E3:E11)</f>
         <v>84.98999999999999</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="8" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.3</v>
       </c>
       <c r="L1" s="8" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="7" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:K2),"")</f>
         <v/>
       </c>
       <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="7" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:K3),"")</f>
         <v/>
       </c>
       <c r="M3" s="7"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="7" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:K4),"")</f>
         <v/>
       </c>
       <c r="M4" s="7"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="7" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:K5),"")</f>
         <v/>
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="7" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:K6),"")</f>
         <v/>
       </c>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="7" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:K7),"")</f>
         <v/>
       </c>
       <c r="M7" s="7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="7" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:K8),"")</f>
         <v/>
       </c>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="7" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:K9),"")</f>
         <v/>
       </c>
       <c r="M9" s="7"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="7" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:K10),"")</f>
         <v/>
       </c>
       <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="7" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:K11),"")</f>
         <v/>
       </c>
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="7" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:K12),"")</f>
         <v/>
       </c>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="7" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:K13),"")</f>
         <v/>
       </c>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="7" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:K14),"")</f>
         <v/>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="7" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:K15),"")</f>
         <v/>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="7" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:K16),"")</f>
         <v/>
       </c>
       <c r="M16" s="7"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="7" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:K17),"")</f>
         <v/>
       </c>
       <c r="M17" s="7"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="7" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:K18),"")</f>
         <v/>
       </c>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="7" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:K19),"")</f>
         <v/>
       </c>
       <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="7" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:K20),"")</f>
         <v/>
       </c>
       <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="7" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:K21),"")</f>
         <v/>
       </c>
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="7" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:K22),"")</f>
         <v/>
       </c>
       <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="7" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:K23),"")</f>
         <v/>
       </c>
       <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="7" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:K24),"")</f>
         <v/>
       </c>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="7" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:K25),"")</f>
         <v/>
       </c>
       <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="7" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:K26),"")</f>
         <v/>
       </c>
       <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="7" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:K27),"")</f>
         <v/>
       </c>
       <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="7" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:K28),"")</f>
         <v/>
       </c>
       <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="7" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:K29),"")</f>
         <v/>
       </c>
       <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="7" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:K30),"")</f>
         <v/>
       </c>
       <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="7" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:K31),"")</f>
         <v/>
       </c>
       <c r="M31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="270">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -6243,276 +6235,276 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>240</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>264</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>244</v>
       </c>
       <c r="C23" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="D23" s="7" t="s">
         <v>266</v>
       </c>
-      <c r="D23" s="7" t="s">
+      <c r="E23" s="7" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>248</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="D24" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="E24" s="7" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>251</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>254</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>226</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>228</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>230</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>232</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>234</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>236</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>237</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>238</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>240</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>244</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>248</v>
       </c>
       <c r="C37" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>251</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>254</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -6521,236 +6513,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>163</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>297</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="D4" s="7" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>307</v>
-      </c>
-[...7 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>314</v>
-      </c>
-[...7 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>321</v>
-      </c>
-[...7 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>