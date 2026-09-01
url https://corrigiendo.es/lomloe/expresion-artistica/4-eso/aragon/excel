--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Expresión Artística en 4º ESO; se aplica íntegro el currículo estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Expresion artistica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí</t>
   </si>