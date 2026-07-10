--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="466">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Expresion artistica</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 18:38</t>
+    <t>10/07/2026 20:27</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Expresión Artística 4º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Expresion artistica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo del Real Decreto 217/2022 para la materia Expresión Artística en 4.º ESO.</t>
   </si>
@@ -839,270 +839,265 @@
 • El fotomontaje digital y tradicional.
 • Narrativa audiovisual: fotograma, secuencia, escena, toma, plano y montaje.
 • El guion y el story-board.
 • Técnicas básicas de animación: stop-motion.
 • Recursos digitales para la realización de proyectos de vídeo-arte.</t>
   </si>
   <si>
     <t>3.1: Participar en la exploración de diferentes medios y técnicas audiovisuales.
 3.2: Realizar producciones audiovisuales, individuales o colaborativas.
 4.2: Exponer el resultado final de la creación de un producto artístico.</t>
   </si>
   <si>
     <t>CE.3
 CE.4</t>
   </si>
   <si>
     <t>Rúbrica de la producción audiovisual, evaluación del storyboard y presentación pública de los proyectos finales.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Resuena el Arte: Crea tu podcast crítico</t>
+    <t>Madrid en un plano: vídeoensayo para descubrir el arte de la ciudad</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Exploración, análisis y producción sonora de manifestaciones artísticas madrileñas</t>
+    <t>De la mirada al mensaje audiovisual</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Madrid ofrece un rico panorama artístico: desde el arte urbano en Lavapiés hasta las exposiciones del Museo Reina Sofía. El alumnado de 4.º ESO del IES en el centro de la ciudad tiene fácil acceso a estas manifestaciones, pero a menudo carecen de herramientas para analizar críticamente y expresar sus opiniones. Esta SDA les propone convertirse en críticos culturales a través de un formato digital contemporáneo: el podcast.</t>
+    <t>El departamento de Artes Plásticas quiere dinamizar la oferta cultural del centro y acercar el arte madrileño a las familias. Se propone al alumnado crear un vídeoensayo que analice y valore una manifestación artística concreta de Madrid para ser compartido con la comunidad educativa.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos elaborar un episodio de podcast que analice críticamente una manifestación artística actual de Madrid y comunique nuestras reflexiones a un público joven?</t>
+    <t>Crear un vídeoensayo de 3-5 minutos que analice una manifestación artística madrileña, contextualizándola, valorando su proceso de creación y comunicando su relevancia a la audiencia familiar.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Micrófonos (de móvil o USB), auriculares, ordenadores con Audacity.
-[...4 lines deleted...]
-• Tutorial en video de edición básica con Audacity (creado por el docente).</t>
+• Dispositivos móviles o tabletas con cámara y micrófono
+• Ordenadores con software de edición (OpenShot, CapCut, o similar)
+• Plantillas de guion y storyboard en formato digital o impreso
+• Fichas de análisis artístico
+• Acceso a internet para investigación y fuentes de imágenes (banco de imágenes libres o propias)
+• Auriculares</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia en comunicación lingüística (expresión oral y escrita), competencia digital (edición de audio, publicación online), competencia social y cívica (trabajo en equipo, respeto por la diversidad artística), y conciencia y expresiones culturales (análisis crítico del patrimonio madrileño).</t>
+    <t>Educación para la ciudadanía (valoración del patrimonio cultural y respeto por la diversidad artística), competencia digital (producción y edición audiovisual), y expresión oral y escrita.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Se presenta el reto: 'Crear un podcast crítico sobre arte madrileño'. Se visionan fragmentos de podcasts culturales (p.ej., 'Arte y palomitas' o 'El café de las 4') y se debate sobre qué los hace atractivos. El alumnado se organiza en grupos de 3-4 y elige una manifestación artística de una lista (street art, exposición temporal, performance) o propone una. Se define el producto final y la audiencia.</t>
-[...2 lines deleted...]
-    <t>Anotaciones en diario de aprendizaje sobre las características del podcast y elección grupal de la manifestación.</t>
+    <t>Se presenta el reto: el departamento de Artes solicita un vídeoensayo para familias que promueva el arte local. Se muestra un ejemplo breve (vídeo de análisis de una obra) y se lanza la pregunta guía. Los equipos se forman y eligen, de una lista variada, una manifestación artística de Madrid (Templo de Debod, mural de la Plaza Dos de Mayo, exposición en Matadero, etc.).</t>
+  </si>
+  <si>
+    <t>Elección documentada de la manifestación y primeras ideas en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres prácticos: 1) Análisis de una obra (p.ej., mural de El Decisivo en Lavapiés) aplicando criterios de contextualización y descripción. 2) Producción sonora: nociones de guion radiofónico, planos sonoros, y edición básica con Audacity (corte, mezcla, efectos). Se proporcionan plantillas de guion y rúbrica de evaluación.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis completada y ejercicios de edición (miniproducto: cuña de 30 segundos).</t>
+    <t>Talleres prácticos: 1) Cómo analizar una obra artística (elementos formales, contexto, intencionalidad) – se trabaja con fichas de análisis. 2) Introducción al lenguaje audiovisual: tipos de plano, encuadre, guion técnico, storyboard, edición básica. 3) Búsqueda y selección de fuentes fiables. Se proporcionan plantillas para guion y storyboard.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de obras modelo y ejercicios de reconocimiento de planos.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Cada grupo investiga su manifestación (visita si es posible, entrevista a creadores, busca fuentes). Diseñan el guion del podcast con estructura: introducción, descripción, análisis, valoración y cierre. Asignan roles (guionista, locutor, editor). Realizan grabaciones de campo (sonido ambiente, entrevistas) y de voz.</t>
-[...2 lines deleted...]
-    <t>Guion completo y plan de grabación (con roles y cronograma).</t>
+    <t>Cada equipo investiga a fondo su manifestación: visita (si es posible) o recopila imágenes y datos online, elabora el guion literario y técnico, y planifica el storyboard. Se realizan las grabaciones o la toma de fotografías. El docente supervisa y ofrece feedback continuo.</t>
+  </si>
+  <si>
+    <t>Guion y storyboard completados, material gráfico recogido.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Edición final del podcast: montaje con Audacity, incorporación de música libre de derechos, efectos y ajuste de niveles. Cada grupo exporta el episodio en mp3. En la segunda parte de la sesión, se realiza una escucha colectiva: cada grupo presenta su podcast (2 min de resumen) y recibe feedback oral de pares.</t>
-[...2 lines deleted...]
-    <t>Archivo de audio final (mp3) y ficha de coevaluación cumplimentada por dos grupos diferentes.</t>
+    <t>Sesión 1: Edición del vídeo con el software elegido (OpenShot, CapCut, etc.): montaje de imágenes, grabación de voz, inserción de música, efectos y texto. Sesión 2: Proyección en clase y debate. Los equipos presentan su vídeo y lo defienden ante la audiencia real simulada (compañeros y docente). Se habilita la subida del vídeo al blog del departamento para las familias.</t>
+  </si>
+  <si>
+    <t>Vídeo final editado y participación en la proyección y defensa oral.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Autoevaluación individual usando rúbrica de los criterios trabajados. Grupo de discusión guiada sobre el proceso: ¿qué ha funcionado?, ¿qué aprendieron sobre el arte y la producción sonora? El profesor devuelve evaluación cualitativa y cuantitativa. Se difunden los podcasts en la plataforma del centro o radio escolar.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de autoevaluación y reflexión escrita individual (3 preguntas guía).</t>
+    <t>Coevaluación entre equipos mediante rúbrica, autoevaluación con diana de aprendizaje, y puesta en común de conclusiones. El docente asigna niveles de logro a cada criterio basándose en el vídeo, la defensa oral y los procesos observados.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación, reflexiones escritas.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Madrid al descubierto: infografías artísticas con datos</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos comunicar visualmente datos relevantes de nuestro barrio para generar conciencia social o científica?</t>
+    <t>Retrata la identidad artística de tu barrio</t>
+  </si>
+  <si>
+    <t>Un estudio de percepciones a través de datos propios</t>
+  </si>
+  <si>
+    <t>Tu centro educativo quiere diseñar una ruta artística por el barrio, pero antes necesita saber qué lugares y expresiones artísticas valora realmente la comunidad. Vosotros seréis quienes lo investiguéis.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos y percepciones artísticas en el barrio, analizar los datos obtenidos y crear una infografía y un microdocumental que reflejen la identidad artística local, para presentarlo a la asociación de vecinos.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Datos abiertos de la Comunidad de Madrid (portal de datos)
-[...36 lines deleted...]
-    <t>Diana de aprendizaje cumplimentada, hoja de coevaluación y reflexión escrita individual.</t>
+• Dispositivos para encuestas (tablets o formularios Google)
+• Material de dibujo y diseño (papel, rotuladores, reglas) o software de diseño (Canva, Adobe Express)
+• Cámara o móvil para grabar, ordenador con editor de vídeo (Shotcut, CapCut)
+• Plantillas de encuesta y guion
+• Rúbricas de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía (participación comunitaria) y tratamiento de la información digital.</t>
+  </si>
+  <si>
+    <t>Se presenta la pregunta guía y se acota el reto: diseñar una encuesta sobre percepciones artísticas en el barrio. El alumnado debate qué quieren saber y formula hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Lista de preguntas para la encuesta y primeras hipótesis en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Talleres breves sobre: cómo diseñar una encuesta (muestreo, preguntas abiertas/cerradas), técnicas de infografía (jerarquía visual, color, tipografía) y nociones básicas de vídeo documental (planos, entrevistas, guion).</t>
+  </si>
+  <si>
+    <t>Ejercicios prácticos: preguntas tipo, boceto de infografía, storyboard.</t>
+  </si>
+  <si>
+    <t>Los equipos salen al barrio a realizar las encuestas (o las realizan en el centro a otros cursos y familias). Vuelcan, depuran y analizan los datos. Crean una primera versión de la infografía y el guion del documental.</t>
+  </si>
+  <si>
+    <t>Base de datos con respuestas, gráficos preliminares, guion del documental.</t>
+  </si>
+  <si>
+    <t>Producen la infografía final (digital o impresa) y graban y montan el microdocumental. Preparan la presentación a la asociación de vecinos.</t>
+  </si>
+  <si>
+    <t>Infografía terminada y microdocumental finalizado.</t>
+  </si>
+  <si>
+    <t>Jornada de presentación a la audiencia real. Coevaluación entre equipos y autoevaluación mediante rúbrica. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación y acta de la presentación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinta tu barrio: Mural colectivo</t>
-[...8 lines deleted...]
-    <t>Diseñar y ejecutar un mural colectivo que represente la identidad del barrio y del instituto, integrando técnicas gráfico-plásticas y audiovisuales, y exponerlo a la comunidad educativa.</t>
+    <t>Intervén el espacio: prototipo artístico para tu plaza</t>
+  </si>
+  <si>
+    <t>Diseño y simulación de una intervención en un espacio público de Madrid</t>
+  </si>
+  <si>
+    <t>La Junta Municipal del Distrito ha abierto una convocatoria para intervenciones artísticas temporales en plazas y espacios públicos. El alumnado, como colectivo de creadores, debe presentar una propuesta en formato prototipo (maqueta, planos y vídeo-simulación) que será evaluada por la comisión de cultura del distrito.</t>
+  </si>
+  <si>
+    <t>Diseñar y prototipar (maqueta + planos + vídeo de simulación) una intervención artística site-specific para la Plaza de la Cebada que dialogue con su historia y su uso actual, y presentarla a la comisión de cultura del distrito como proyecto viable.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pinturas acrílicas, brochas, rodillos, espátulas
-[...41 lines deleted...]
-    <t>Cuestionarios de autoevaluación y coevaluación, reflexión escrita.</t>
+• Cartón, papel, tijeras, pegamento, pintura acrílica
+• Cámaras de móvil o tablets
+• Software de edición de vídeo (OpenShot, CapCut)
+• Proyector para presentaciones
+• Impresora para planos</t>
+  </si>
+  <si>
+    <t>Educación cívica (participación ciudadana, uso del espacio público) y emprendimiento (presentación de un proyecto a una comisión).</t>
+  </si>
+  <si>
+    <t>Se presenta la convocatoria de la Junta Municipal y se visita virtual o presencialmente la Plaza de la Cebada (Google Maps, fotos históricas). El alumnado debate qué significa 'intervenir' un espacio público y formula preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas en el cuaderno de proceso.</t>
+  </si>
+  <si>
+    <t>Talleres prácticos: 1) Técnicas de maqueta y planos (escala, materiales). 2) Lenguaje audiovisual: storyboard y edición básica (OpenShot o similar). Se analizan intervenciones artísticas reales en espacios públicos (p.ej. 'El Bosque de la Cebada').</t>
+  </si>
+  <si>
+    <t>Ejercicios de escala y storyboard resueltos.</t>
+  </si>
+  <si>
+    <t>Por equipos (4-5 personas), desarrollan el diseño de la intervención: definen concepto, elaboran bocetos y planos, y construyen la maqueta a escala. Paralelamente, planifican el vídeo de simulación (guion, planos, necesidades técnicas).</t>
+  </si>
+  <si>
+    <t>Bocetos, planos, maqueta en proceso y guion del vídeo.</t>
+  </si>
+  <si>
+    <t>Finalizan la maqueta (detalles, acabado) y graban/editan el vídeo de simulación. Preparan una presentación tipo pitch (5 minutos) para la comisión de cultura. Se realiza un ensayo general.</t>
+  </si>
+  <si>
+    <t>Maqueta terminada, vídeo finalizado, presentación oral ensayada.</t>
+  </si>
+  <si>
+    <t>Exposición ante la comisión (puede ser simulada con docentes y alumnado de otro curso). Coevaluación mediante rúbrica y diana de autoevaluación. Cada equipo recibe feedback y asigna niveles de logro a los criterios.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de presentación de la información.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Ofrecer fichas visuales con esquemas de los elementos clave del análisis (lenguaje artístico, contexto, técnica) acompañadas de audios explicativos.
 • Proporcionar visitas virtuales a museos con narración descriptiva para contextualizar las obras y su proceso creativo.
 • Incluir reproducciones táctiles de obras escultóricas o maquetas para que el alumnado con discapacidad visual pueda explorar las formas.</t>
   </si>
@@ -2216,505 +2211,505 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>189</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>350</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>353</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>358</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>361</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>365</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>367</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>368</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>376</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>380</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>382</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>386</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>257</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>133</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>263</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>400</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>403</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>409</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>410</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>411</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>414</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>416</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>417</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>421</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>422</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D3" s="9">
         <v>10.0</v>
       </c>
       <c r="E3" s="9">
         <v>10.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D4" s="9">
         <v>10.0</v>
       </c>
       <c r="E4" s="9">
         <v>10.0</v>
       </c>
@@ -2724,828 +2719,828 @@
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D5" s="9">
         <v>10.0</v>
       </c>
       <c r="E5" s="9">
         <v>10.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D6" s="9">
         <v>10.0</v>
       </c>
       <c r="E6" s="9">
         <v>10.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>3.1</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D7" s="9">
         <v>10.0</v>
       </c>
       <c r="E7" s="9">
         <v>10.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.2</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D8" s="9">
         <v>10.0</v>
       </c>
       <c r="E8" s="9">
         <v>10.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>4.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D9" s="9">
         <v>8.33</v>
       </c>
       <c r="E9" s="9">
         <v>8.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>4.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D10" s="9">
         <v>8.33</v>
       </c>
       <c r="E10" s="9">
         <v>8.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D11" s="9">
         <v>8.33</v>
       </c>
       <c r="E11" s="9">
         <v>8.33</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9">
         <f>SUM(E3:E11)</f>
         <v>84.98999999999999</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>3.1</v>
       </c>
       <c r="H1" s="8">
         <v>3.2</v>
       </c>
       <c r="I1" s="8">
         <v>4.1</v>
       </c>
       <c r="J1" s="8">
         <v>4.2</v>
       </c>
       <c r="K1" s="8">
         <v>4.3</v>
       </c>
       <c r="L1" s="8" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="M1" s="8" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="7" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:K2),"")</f>
         <v/>
       </c>
       <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="7" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:K3),"")</f>
         <v/>
       </c>
       <c r="M3" s="7"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:K4),"")</f>
         <v/>
       </c>
       <c r="M4" s="7"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:K5),"")</f>
         <v/>
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:K6),"")</f>
         <v/>
       </c>
       <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:K7),"")</f>
         <v/>
       </c>
       <c r="M7" s="7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:K8),"")</f>
         <v/>
       </c>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:K9),"")</f>
         <v/>
       </c>
       <c r="M9" s="7"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:K10),"")</f>
         <v/>
       </c>
       <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:K11),"")</f>
         <v/>
       </c>
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:K12),"")</f>
         <v/>
       </c>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:K13),"")</f>
         <v/>
       </c>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:K14),"")</f>
         <v/>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:K15),"")</f>
         <v/>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:K16),"")</f>
         <v/>
       </c>
       <c r="M16" s="7"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:K17),"")</f>
         <v/>
       </c>
       <c r="M17" s="7"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:K18),"")</f>
         <v/>
       </c>
       <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:K19),"")</f>
         <v/>
       </c>
       <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:K20),"")</f>
         <v/>
       </c>
       <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:K21),"")</f>
         <v/>
       </c>
       <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:K22),"")</f>
         <v/>
       </c>
       <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:K23),"")</f>
         <v/>
       </c>
       <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:K24),"")</f>
         <v/>
       </c>
       <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:K25),"")</f>
         <v/>
       </c>
       <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:K26),"")</f>
         <v/>
       </c>
       <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:K27),"")</f>
         <v/>
       </c>
       <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:K28),"")</f>
         <v/>
       </c>
       <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:K29),"")</f>
         <v/>
       </c>
       <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:K30),"")</f>
         <v/>
       </c>
       <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:K31),"")</f>
         <v/>
       </c>
       <c r="M31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="270">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -6646,51 +6641,51 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>275</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>281</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>282</v>
       </c>
     </row>
@@ -6780,68 +6775,68 @@
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>290</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>294</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>296</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>297</v>
       </c>
     </row>
@@ -6948,108 +6943,108 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>307</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>311</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C38" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="D38" s="7" t="s">
         <v>313</v>
       </c>
-      <c r="D38" s="7" t="s">
+      <c r="E38" s="7" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>280</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7058,236 +7053,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>189</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>319</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>322</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>325</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>328</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C6" s="7" t="s">
+        <v>330</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>334</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C9" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C10" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C11" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="D11" s="7" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="C12" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C13" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="D13" s="7" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D14" s="7" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>