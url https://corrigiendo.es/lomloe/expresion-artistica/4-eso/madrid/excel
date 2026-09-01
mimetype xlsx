--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:27</t>
+    <t>01/09/2026 14:06</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Expresión Artística 4º ESO; aplica íntegramente el RD 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Expresion artistica</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo del Real Decreto 217/2022 para la materia Expresión Artística en 4.º ESO.</t>
   </si>