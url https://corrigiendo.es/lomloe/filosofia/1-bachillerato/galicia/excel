--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Filosofía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:40</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -355,51 +355,51 @@
   <si>
     <t>La tradición filosófica.</t>
   </si>
   <si>
     <t>Breve síntesis de las grandes épocas históricas de la filosofía.</t>
   </si>
   <si>
     <t>La variedad de intereses, temas y perspectivas empleados en el hacer filosófico.</t>
   </si>
   <si>
     <t>Las ausencias de colectivos y las posibles discriminaciones que cuestionan la tradición.</t>
   </si>
   <si>
     <t>Filosofía y condición social: la discriminación social.</t>
   </si>
   <si>
     <t>Filosofía y género: la discriminación de la mujer en la historia de la filosofía.</t>
   </si>
   <si>
     <t>Filosofía y eurocentrismo: la discriminación étnico-cultural.</t>
   </si>
   <si>
     <t>La filosofía como saber.</t>
   </si>
   <si>
-    <t>tras acciones y a nuestro ser social.</t>
+    <t>La filosofía como experiencia humana. La necesidad humana de dar sentido racional a la realidad, a nuestras acciones y a nuestro ser social.</t>
   </si>
   <si>
     <t>Filosofía e infancia: la infancia como momento propicio para la experiencia filosófica.</t>
   </si>
   <si>
     <t>Comparación con otros campos del saber: mitología, religión, ciencia, saber común, razón poética.</t>
   </si>
   <si>
     <t>Las grandes subdisciplinas de la filosofía: los saberes filosóficos tradicionales.</t>
   </si>
   <si>
     <t>Los métodos de la filosofía.</t>
   </si>
   <si>
     <t>El trabajo filosófico.</t>
   </si>
   <si>
     <t>Uso y análisis crítico de fuentes.</t>
   </si>
   <si>
     <t>El trabajo con textos filosóficos: comprensión e interpretación.</t>
   </si>
   <si>
     <t>El trabajo con materiales no filosóficos: la identificación de problemas filosóficos.</t>
   </si>
@@ -577,192 +577,609 @@
   <si>
     <t>La discriminación y el respeto por las minorías.</t>
   </si>
   <si>
     <t>Problemas ecosociales y medioambientales.</t>
   </si>
   <si>
     <t>Los derechos humanos y la posibilidad de una ética universal de mínimos: entre la ética y el derecho.</t>
   </si>
   <si>
     <t>Origen, legitimidad y vigencia.</t>
   </si>
   <si>
     <t>Generaciones de los derechos humanos.</t>
   </si>
   <si>
     <t>Los derechos de la infancia.</t>
   </si>
   <si>
     <t>Derechos de los animales.</t>
   </si>
   <si>
     <t>El ser humano como animal político.</t>
   </si>
   <si>
-    <t>mo.</t>
+    <t>Los fundamentos de la organización social y del poder político: naturalismo, iusnaturalismo y contractualismo.</t>
   </si>
   <si>
     <t>Definición del político: legalidad y legitimidad.</t>
   </si>
   <si>
-    <t>ción de la riqueza.</t>
+    <t>Los principios políticos fundamentales: igualdad y libertad; individuo y Estado; trabajo, propiedad y distribución de la riqueza.</t>
   </si>
   <si>
     <t>El debate político contemporáneo: liberalismo, utilitarismo y comunitarismo.</t>
   </si>
   <si>
     <t>Ciudadanía y Estado de bienestar.</t>
   </si>
   <si>
     <t>Justicia y democracia.</t>
   </si>
   <si>
     <t>La justicia como problema filosófico.</t>
   </si>
   <si>
     <t>La reflexión filosófica sobre la democracia.</t>
   </si>
   <si>
     <t>Ideales, utopías y distopías.</t>
   </si>
   <si>
     <t>Los movimientos sociales y políticos.</t>
   </si>
   <si>
     <t>El feminismo y la perspectiva de género.</t>
   </si>
   <si>
     <t>Definición, ámbitos y problemas de la estética: arte, belleza y gusto.</t>
   </si>
   <si>
     <t>Teorías sobre la belleza y el arte.</t>
   </si>
   <si>
     <t>Teorías clásicas y modernas sobre la belleza y el arte.</t>
   </si>
   <si>
     <t>Teorías y problemas estéticos contemporáneos.</t>
   </si>
   <si>
     <t>La relación de lo estético con otros ámbitos de la cultura: la reflexión sobre la imagen y la cultura audiovisual.</t>
   </si>
   <si>
     <t>La estética y sus implicaciones filosóficas con la ética y la política.</t>
   </si>
   <si>
     <t>Ética y estética.</t>
   </si>
   <si>
     <t>El papel político del arte.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer el texto filosófico en formato impreso y en audio con pausas señalizadas para reflexión, junto a un glosario visual de conceptos clave.
+• Presentar la misma cuestión filosófica a través de tres formatos: un fragmento clásico, una escena cinematográfica y una obra pictórica, pidiendo identificar el problema común.
+• Proporcionar mapas conceptuales dinámicos que relacionen preguntas fundamentales con autores y corrientes, permitiendo expandir o contraer niveles de detalle.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Pedir que formulen por escrito, en un breve audio o mediante un dibujo esquemático, una pregunta filosófica propia generada a partir del texto analizado.
+• Solicitar la elaboración de un diálogo socrático breve (escrito o dramatizado) donde dos posturas enfrentadas discutan el valor del conocimiento sensible.
+• Permitir que el alumnado diseñe una infografía que conecte el problema filosófico identificado con un dilema actual (ej. identidad digital, transhumanismo).</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer tres listas de pares de preguntas (una por cada rama: metafísica, ética, epistemología) y dejar que cada estudiante elija la que más le inquiete para iniciar la indagación.
+• Plantear el problema filosófico como un caso judicial: '¿Es justo castigar a alguien que actuó por ignorancia?', donde cada alumno/a asume un rol (fiscal, defensa, juez) y debe argumentar usando fuentes.
+• Proponer un reto de 'cápsula filosófica': grabar un vídeo de máximo 60 segundos explicando por qué la cuestión tratada es importante en su vida cotidiana y publicarlo en un muro colaborativo.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer los textos filosóficos originales en formato digital con opción de lectura en voz alta y anotaciones guiadas.
+• Utilizar mapas conceptuales interactivos que relacionen las corrientes y autores clave.
+• Presentar los problemas filosóficos mediante vídeos cortos que planteen preguntas abiertas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la elaboración de un ensayo argumentativo, un podcast o un vídeo ensayo para exponer una postura filosófica.
+• Facilitar la creación de un debate guionizado en grupos, donde cada alumno defienda una perspectiva.
+• Ofrecer la opción de realizar un diario de reflexión personal sobre los temas tratados.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que los alumnos elijan el filósofo o problema sobre el que profundizar dentro de un tema.
+• Vincular las cuestiones filosóficas con dilemas éticos actuales presentes en redes sociales o noticias.
+• Plantear retos de argumentación por equipos, con niveles de complejidad ajustables.</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido sobre argumentación y falacias.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Presentar diagramas visuales del modelo de Toulmin para desglosar argumentos, acompañados de ejemplos filosóficos (e.g., argumento ontológico de Anselmo).
+• Ofrecer fragmentos de debates filosóficos en vídeo (ej. falacia ad hominem en Sócrates vs. sofistas) con transcripción para seguimiento textual.
+• Proporcionar mapas conceptuales interactivos que relacionen tipos de falacias con ejemplos de la historia de la filosofía y la actualidad.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión para que el alumnado demuestre su competencia en análisis y producción argumentativa.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la creación de un video ensayo donde el estudiante analice la validez de un argumento filosófico (ej. la apuesta de Pascal) identificando posibles falacias.
+• Solicitar la elaboración de una infografía o historieta que explique una falacia concreta (ej. falsa dicotomía) utilizando ejemplos de la vida cotidiana o la filosofía.
+• Proponer la redacción de una entrada de blog o columna de opinión que defienda una tesis filosófica con argumentos sólidos, evitando sesgos y falacias, y que incluya un análisis metacognitivo de las propias elecciones argumentativas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación y compromiso mediante opciones relevantes y desafío ajustable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la posibilidad de elegir entre analizar un argumento de un filósofo clásico (ej. Platón) o un argumento extraído de un discurso político o publicitario actual, conectando con sus intereses.
+• Implementar un juego de roles o simulación donde el alumnado deba defender posturas opuestas usando solo argumentos válidos, con puntos por detectar falacias del contrario.
+• Plantear un reto semanal de 'cazador de falacias' en redes sociales o medios, donde los estudiantes compartan ejemplos reales que encuentren, con recompensas por originalidad y análisis riguroso.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido sobre diálogo filosófico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer ejemplos de diálogos filosóficos en formato podcast o vídeo con subtítulos.
+• Proporcionar mapas conceptuales interactivos que esquematicen las reglas del diálogo (escucha activa, argumentación, refutación).
+• Entregar textos filosóficos con glosario de términos y preguntas guía para facilitar la comprensión.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión para evidenciar la práctica del diálogo filosófico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Realizar un diálogo grabado en audio o vídeo, donde el alumnado argumente y contrarargumente sobre un tema.
+• Participar en un foro escrito asíncrono donde cada estudiante deba responder a las intervenciones de otros con citas y razones.
+• Elaborar un ensayo dialogado (formato de diálogo platónico) que muestre una discusión estructurada entre dos posturas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación y compromiso con el diálogo filosófico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elija los temas de debate entre una lista de cuestiones de actualidad (libertad de expresión, inteligencia artificial, etc.).
+• Ofrecer roles rotativos (moderador, relator, crítico) para que cada estudiante pueda elegir su forma de participación.
+• Incorporar elementos de gamificación: puntos por argumentos bien fundamentados, bonificación por rebatir con respeto.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación de los contenidos filosóficos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer los textos de los filósofos en formato original (escrito) y también en audio o vídeo (entrevistas, dramatizaciones) para facilitar la comprensión de diferentes perspectivas.
+• Presentar mapas conceptuales interactivos que relacionen las distintas tesis sobre un mismo problema (por ejemplo, el libre albedrío) mostrando conexiones y divergencias.
+• Proporcionar glosarios visuales con los conceptos clave (ontología, epistemología, etc.) acompañados de ejemplos cotidianos y su evolución histórica.</t>
+  </si>
+  <si>
+    <t>Ofrecer múltiples formas de expresión y producción del aprendizaje filosófico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un ensayo argumentativo o un vídeo-debate donde defienda una tesis filosófica y la contraste con otras, usando evidencia textual.
+• Facilitar la creación de un 'diálogo filosófico' escrito o dramatizado entre dos autores con posturas opuestas (por ejemplo, Platón vs. Nietzsche sobre la verdad).
+• Posibilitar la elaboración de un podcast grupal donde analicen un problema filosófico actual (ej. la inteligencia artificial) desde varias corrientes, valorando críticamente cada postura.</t>
+  </si>
+  <si>
+    <t>Promover la motivación y el compromiso mediante opciones y relevancia personal.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la opción de elegir qué problema filosófico (libre albedrío, existencia de Dios, etc.) analizar en profundidad, conectándolo con dilemas contemporáneos (como la responsabilidad penal en IA).
+• Plantear un 'juicio filosófico' simulado donde el alumnado asuma roles de diferentes filósofos y debata un caso práctico (ej. el derecho a la objeción de conciencia), fomentando la defensa racional.
+• Utilizar noticias de actualidad (conflictos geopolíticos, avances científicos) como punto de partida para que el alumnado identifique y compare las concepciones subyacentes, promoviendo la relevancia social.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido filosófico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer el texto original del filósofo junto con una paráfrasis en lenguaje actual y un esquema visual de la argumentación.
+• Incluir audios de podcast o debates simulados donde se expongan las teorías con ejemplos cotidianos.
+• Presentar una línea del tiempo interactiva que sitúe a cada pensador en su contexto histórico y cultural, con enlaces a breves videos explicativos.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y composición del aprendizaje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un análisis crítico de una teoría en formato escrito, oral (grabación) o visual (infografía o mapa mental).
+• Organizar un debate estructurado donde cada estudiante defienda la postura de un filósofo asignado, usando argumentos del texto original.
+• Solicitar la creación de un diálogo ficticio entre dos pensadores de distintas épocas que aborden el mismo problema filosófico.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y motivación.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una lista de problemas filosóficos (libertad, identidad, justicia) y que cada alumno elija el que más le interese para profundizar en las teorías relacionadas.
+• Vincular las teorías con dilemas éticos actuales (inteligencia artificial, cambio climático) para que el alumnado vea su relevancia.
+• Permitir que los estudiantes elijan si trabajar individualmente o en pareja, y si presentan su análisis en formato académico o creativo (cuento, cómic, cortometraje).</t>
+  </si>
+  <si>
+    <t>CE.7</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa conceptual interactivo que relacione corrientes filosóficas con problemas actuales (cambio climático, inteligencia artificial) mediante nodos expandibles.
+• Presentar un mismo dilema ético (ej., eutanasia) en tres formatos: texto filosófico clásico, vídeo de un caso real y gráfico estadístico de posturas sociales.
+• Utilizar una línea del tiempo digital que permita visualizar simultáneamente eventos históricos, corrientes filosóficas y avances científicos, con enlaces a fuentes primarias.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Realizar un debate simulado en el que cada estudiante defienda una postura filosófica asignada, pero pueda elegir formato: intervención oral grabada o argumentario escrito con citas.
+• Elaborar un mapa de argumentos sobre un problema complejo (ej., libertad vs. determinismo) utilizando herramientas digitales (Coggle, MindMeister) o papel, con posibilidad de incluir audio explicativo.
+• Producir un podcast o videodiario filosófico de 5 minutos donde analicen una cuestión actual desde al menos tres autores distintos, con guion opcional o improvisación libre.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una lista de problemas actuales (desinformación, sesgo algorítmico, crisis ecológica) para que el alumnado elija el que más le interese como eje de su trabajo trimestral.
+• Plantear un reto por equipos: diseñar una solución filosóficamente fundamentada a un problema del instituto (ej., conflicto en el patio) y presentarla a dirección, con opción a implementarla.
+• Incorporar la autoevaluación y coevaluación mediante rúbricas negociadas, permitiendo que los estudiantes decidan el peso de cada criterio (investigación, creatividad, argumentación).</t>
+  </si>
+  <si>
+    <t>CE.8</t>
+  </si>
+  <si>
+    <t>Ofrecer opciones para la percepción de la información y el acceso al contenido: presentar los problemas ético-políticos a través de formatos textuales, visuales y auditivos que permitan su análisis desde múltiples perspectivas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Proporcionar una línea del tiempo interactiva que sitúe las corrientes ético-políticas (utilitarismo, contractualismo, marxismo) junto con problemas actuales (cambio climático, inteligencia artificial) para facilitar conexiones temporales y temáticas.
+• Ofrecer audios de extractos de obras filosóficas (Platón, Kant, Arendt) locutados por actores o el docente, acompañados de transcripciones con anotaciones sobre términos clave.
+• Diseñar un mapa conceptual dinámico en el que, al clicar sobre cada teoría ética, aparezcan sus postulados, críticas y ejemplos de aplicación a dilemas contemporáneos (por ejemplo, el veto parental o la justicia social).</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples medios para la acción y la expresión: permitir al alumnado demostrar su análisis crítico y dialéctico mediante formatos orales, escritos, visuales o performativos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Realizar un juicio filosófico simulado sobre un dilema ético real (como la legalización de la eutanasia) donde cada estudiante represente una postura (utilitarista, deontológica, feminista) y deba argumentar y rebatir en un formato de debate reglado.
+• Elaborar un ensayo breve o un artículo de opinión que contraste al menos dos posiciones filosóficas sobre un problema político actual, con la posibilidad de presentarlo como texto escrito, podcast o vídeo de 3-5 minutos.
+• Crear un póster visual o infografía que represente dialécticamente una controversia ética (por ejemplo, libertad de expresión vs. discurso de odio), incluyendo citas de autores, argumentos a favor y en contra, y una posición razonada propia.</t>
+  </si>
+  <si>
+    <t>Fomentar la motivación y el compromiso mediante la relevancia, la elección y el reto ajustado: conectar los problemas filosóficos con la experiencia del alumnado y ofrecer opciones que permitan la autonomía.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear un banco de dilemas éticos y políticos extraídos de noticias recientes (redes sociales, conflictos geopolíticos, decisiones gubernamentales) entre los que cada estudiante pueda elegir el que le resulte más significativo para su análisis.
+• Ofrecer al alumnado la posibilidad de seleccionar el formato final de su análisis (debate, ensayo, vídeo, tira cómica filosófica) para que se sienta dueño del proceso creativo.
+• Incorporar un sistema de retroalimentación por pares donde los estudiantes evalúen argumentos de otros compañeros con rúbricas sencillas, generando un diálogo continuo y motivador sobre la calidad de la argumentación.</t>
+  </si>
+  <si>
+    <t>CE.9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer una galería virtual de obras pictóricas y escultóricas de diferentes épocas, cada una acompañada de un comentario filosófico en formato audio (grabado por el docente) y un texto breve que contraste al menos dos posturas estéticas clásicas.
+• Presentar un mapa conceptual interactivo que vincule movimientos artísticos (Renacimiento, Barroco, Impresionismo, etc.) con sus correspondientes corrientes filosóficas y una pista sonora de una pieza musical representativa de cada periodo.
+• Distribuir fragmentos de textos filosóficos sobre la belleza (Platón, Kant, Adorno) en dos niveles de complejidad: versión original con notas a pie y versión simplificada con vocabulario clave resaltado, para que el alumno elija según su comprensión.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Solicitar la creación de un ensayo audiovisual de 3 minutos en el que el alumno analice una obra de arte contemporáneo aplicando conceptos estéticos del curso, valorando la claridad argumentativa y la conexión entre teoría y ejemplo.
+• Permitir que el alumno elabore un diálogo filosófico escrito entre dos autores (por ejemplo, David Hume y Clement Greenberg) sobre el valor estético de un mural callejero, demostrando comprensión crítica de sus posturas.
+• Ofrecer la opción de diseñar un mapa mental digital que relacione las teorías de la belleza con ejemplos artísticos concretos, y defenderlo oralmente ante el profesor o en un grupo pequeño.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que el alumno seleccione una obra de arte de una lista diversa (incluyendo fotografía, cine, diseño) que le genere una reacción estética personal, y que justifique filosóficamente por qué la considera bella o significativa.
+• Organizar un debate estructurado sobre una cuestión estética polémica (ej. '¿Es el arte conceptual superior al arte figurativo?') donde cada participante defienda una postura filosófica asignada al azar.
+• Proponer tres formatos de producto final (ensayo escrito, video-análisis o creación artística propia con memoria explicativa) para que el estudiante elija según su inclinación y fortalezas.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, CPSAA1</t>
+  </si>
+  <si>
+    <t>CCL2, CC1</t>
+  </si>
+  <si>
+    <t>Identificar problemas y formular preguntas sobre el fundamento, valor y sentido de la realidad y la existencia humana a partir del análisis e interpretación de textos</t>
+  </si>
+  <si>
+    <t>CD1, CD2, CCL1</t>
+  </si>
+  <si>
+    <t>CCL2, CD3</t>
+  </si>
+  <si>
+    <t>Buscar, gestionar, interpretar, producir y transmitir correctamente información relativa a cuestiones filosóficas a partir del empleo contrastado y seguro de fuentes</t>
+  </si>
+  <si>
+    <t>STEM1, CCL1, CCL2</t>
+  </si>
+  <si>
+    <t>CC1, STEM2</t>
+  </si>
+  <si>
+    <t>Usar y valorar adecuadamente argumentos y estructuras argumentales a partir de su análisis formal e informal para producir discursos rigurosos y evitar dogmatismos</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3, CC1</t>
+  </si>
+  <si>
+    <t>CCL5, CPSAA1, CC2</t>
+  </si>
+  <si>
+    <t>Practicar el diálogo filosófico de manera rigurosa, crítica, tolerante y empática interiorizando pautas éticas y formales</t>
+  </si>
+  <si>
+    <t>CC1, CCL2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CC2, CCL1</t>
+  </si>
+  <si>
+    <t>Reconocer el carácter plural de las concepciones, ideas y argumentos en torno a problemas filosóficos mediante el análisis crítico de diversas tesis</t>
+  </si>
+  <si>
+    <t>CCL2, CC1, STEM1</t>
+  </si>
+  <si>
+    <t>CCL1, CC2, CPSAA4</t>
+  </si>
+  <si>
+    <t>Comprender las principales ideas y teorías filosóficas de pensadores mediante el examen crítico y dialéctico</t>
+  </si>
+  <si>
+    <t>STEM2, CC3, CCL2</t>
+  </si>
+  <si>
+    <t>STEM1, CC4, CD1</t>
+  </si>
+  <si>
+    <t>Adquirir una perspectiva global, sistémica y transdisciplinar analizando y categorizando múltiples aspectos de cuestiones fundamentales</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CCL2</t>
+  </si>
+  <si>
+    <t>CPSAA3, CCL1, CC3</t>
+  </si>
+  <si>
+    <t>Analizar problemas éticos y políticos fundamentales mediante la exposición crítica y dialéctica de distintas posiciones filosóficamente pertinentes</t>
+  </si>
+  <si>
+    <t>CCEC1, CCEC2, CCEC3</t>
+  </si>
+  <si>
+    <t>CCL2, CPSAA1, CC1</t>
+  </si>
+  <si>
+    <t>Desarrollar la sensibilidad y comprensión crítica del arte mediante el ejercicio del pensamiento filosófico acerca de la belleza y la creación</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Descarga y estudia el Real Decreto 243/2022 de Bachillerato y el decreto autonómico de tu CCAA (por ejemplo, en la Comunidad de Madrid, el Decreto 64/2022). Identifica las 9 competencias específicas (CE), los 14 criterios de evaluación y los 36 saberes básicos de Filosofía para 1.º de Bachillerato. Marca las novedades LOMLOE como la obligatoriedad de las situaciones de aprendizaje y el perfil de salida.</t>
+  </si>
+  <si>
+    <t>Imprime la tabla de CE y criterios y coloréalos según su recurrencia en los saberes: por ejemplo, verde para las que aparecen en muchos bloques y rojo para las transversales. Así visualizas rápido las prioridades.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>30 minutos</t>
+  </si>
+  <si>
+    <t>Enumera las 9 competencias específicas (CE1 a CE9) y sus 14 criterios de evaluación asociados. Por ejemplo, CE1 'Identificar y analizar problemas filosóficos fundamentales' con sus criterios correspondientes. Familiarízate con la numeración oficial para no mezclarlas en la programación.</t>
+  </si>
+  <si>
+    <t>Crea una hoja de cálculo con las CE en columnas y los criterios en filas. Así podrás vincular rápidamente saberes e instrumentos de evaluación más adelante.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Selecciona qué criterios evaluarás en cada trimestre (no es necesario evaluar todos cada evaluación). Asigna instrumentos variados: pruebas escritas (análisis de textos, ensayos), orales (debates, exposiciones) y productos (infografías, vídeos). Prioriza los criterios que exigen producción argumentativa y crítica frente a los meramente memorísticos.</t>
+  </si>
+  <si>
+    <t>Para Filosofía, reserva al menos un criterio por trimestre que se evalúe mediante un debate o diálogo socrático: fomenta la competencia en comunicación oral y el pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Organiza los 36 saberes en los 3 bloques (generalmente: Filosofía antigua y medieval, moderna, contemporánea) a lo largo de los tres trimestres. Procura que cada bloque tenga un número equilibrado de saberes y que el tercer trimestre incluja saberes de todos los bloques para la evaluación final. Ejemplo: 1.er trimestre: Bloque 1 (12 saberes), 2.º trimestre: Bloque 2 (12 saberes), 3.er trimestre: Bloque 3 (12 saberes).</t>
+  </si>
+  <si>
+    <t>No distribuyas los saberes de forma estanca: algunos saberes transversales (como 'argumentación' o 'ética aplicada') deben tratarse en los tres trimestres. Márcalos con un icono de repetición.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre al menos 2 CE, 3 criterios y varios saberes. Por ejemplo, en el primer trimestre: '¿Es la justicia una invención humana?' (con Platón, Hobbes y Rawls). Incluye tareas como lectura de fuentes, debate y producción de un ensayo. La SDA debe tener un producto final evaluable.</t>
+  </si>
+  <si>
+    <t>Para ahorrar tiempo, reutiliza una SDA de años anteriores adaptándola al nuevo marco: cambia los verbos de los criterios y añade una rúbrica con niveles de logro competenciales.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Acuerda con el departamento el peso de cada CE en la nota final (por ejemplo, CE1-CE3: 15% cada una, CE4-CE6: 10% cada una, CE7-CE9: 10% cada una) y dentro de cada CE, la ponderación de sus criterios. Justifica la distribución basándote en las horas lectivas (3 h/sem) y la relevancia de cada competencia para el perfil de salida.</t>
+  </si>
+  <si>
+    <t>Usa la plantilla de ponderaciones que proporciona la inspección educativa de tu CCAA. Si es posible, incluye un ejemplo de cálculo de nota en la programación para evitar dudas.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Incluye medidas ordinarias (apoyos, refuerzo) y específicas (adaptaciones curriculares) para alumnado con NEAE. Define un plan de recuperación: por ejemplo, una prueba global al final del curso o trabajos de recuperación por trimestre. Asegúrate de que las actividades de recuperación trabajen las CE no superadas.</t>
+  </si>
+  <si>
+    <t>Para filosofía, la recuperación puede basarse en un 'portfolio' que recoja las mejores producciones del alumno durante el curso, con una reflexión final. Esto es más competencial que un examen único.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Reconocer la radicalidad y trascendencia de los problemas filosóficos mediante su reconocimiento, análisis y reformulación en textos y otros medios de expresión, tanto filosóficos </t>
   </si>
   <si>
     <t>Afrontar cuestiones y problemas complejos, de carácter fundamental y de actualidad, de modo interdisciplinario, sistemático y creativo, utilizando conceptos, ideas y procedimientos</t>
   </si>
   <si>
     <t>Promover el contraste e intercambio de ideas y la práctica de una ciudadanía activa y democrática a través de la participación en actividades grupales, en especial el ejercicio del</t>
   </si>
@@ -1508,574 +1925,866 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>222</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>305</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>223</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>224</v>
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>226</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>338</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>227</v>
+        <v>339</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>228</v>
+        <v>340</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>229</v>
+        <v>341</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>230</v>
+        <v>342</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>231</v>
+        <v>343</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>232</v>
+        <v>344</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>5.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>233</v>
+        <v>345</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>5.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>234</v>
+        <v>346</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>5.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>235</v>
+        <v>347</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>5.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>236</v>
+        <v>348</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>5.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>237</v>
+        <v>349</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>5.0</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>232</v>
+        <v>344</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>5.0</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>233</v>
+        <v>345</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>5.0</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>238</v>
+        <v>350</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>5.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>234</v>
+        <v>346</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>5.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>239</v>
+        <v>351</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>5.0</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>240</v>
+        <v>352</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>5.0</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>241</v>
+        <v>353</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>232</v>
+        <v>344</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>233</v>
+        <v>345</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>238</v>
+        <v>350</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>5.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>234</v>
+        <v>346</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>242</v>
+        <v>354</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>5.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>237</v>
+        <v>349</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>5.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>243</v>
+        <v>355</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>5.0</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
-        <v>244</v>
+        <v>356</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <f>SUM(E3:E22)</f>
         <v>100</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>245</v>
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:X31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="6" t="s">
-        <v>246</v>
+        <v>358</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>247</v>
+        <v>359</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>55</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>57</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>59</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>61</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>63</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>64</v>
       </c>
@@ -2094,958 +2803,958 @@
       <c r="O1" s="6" t="s">
         <v>72</v>
       </c>
       <c r="P1" s="6" t="s">
         <v>74</v>
       </c>
       <c r="Q1" s="6" t="s">
         <v>75</v>
       </c>
       <c r="R1" s="6" t="s">
         <v>76</v>
       </c>
       <c r="S1" s="6" t="s">
         <v>78</v>
       </c>
       <c r="T1" s="6" t="s">
         <v>80</v>
       </c>
       <c r="U1" s="6" t="s">
         <v>82</v>
       </c>
       <c r="V1" s="6" t="s">
         <v>84</v>
       </c>
       <c r="W1" s="6" t="s">
-        <v>248</v>
+        <v>360</v>
       </c>
       <c r="X1" s="6" t="s">
-        <v>231</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="5" t="s">
-        <v>249</v>
+        <v>361</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:V2),"")</f>
         <v/>
       </c>
       <c r="X2" s="5"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" s="5" t="s">
-        <v>250</v>
+        <v>362</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:V3),"")</f>
         <v/>
       </c>
       <c r="X3" s="5"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="5" t="s">
-        <v>251</v>
+        <v>363</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:V4),"")</f>
         <v/>
       </c>
       <c r="X4" s="5"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="5" t="s">
-        <v>252</v>
+        <v>364</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:V5),"")</f>
         <v/>
       </c>
       <c r="X5" s="5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="5" t="s">
-        <v>253</v>
+        <v>365</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:V6),"")</f>
         <v/>
       </c>
       <c r="X6" s="5"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="5" t="s">
-        <v>254</v>
+        <v>366</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:V7),"")</f>
         <v/>
       </c>
       <c r="X7" s="5"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="5" t="s">
-        <v>255</v>
+        <v>367</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:V8),"")</f>
         <v/>
       </c>
       <c r="X8" s="5"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="5" t="s">
-        <v>256</v>
+        <v>368</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:V9),"")</f>
         <v/>
       </c>
       <c r="X9" s="5"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="5" t="s">
-        <v>257</v>
+        <v>369</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:V10),"")</f>
         <v/>
       </c>
       <c r="X10" s="5"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" s="5" t="s">
-        <v>258</v>
+        <v>370</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:V11),"")</f>
         <v/>
       </c>
       <c r="X11" s="5"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="5" t="s">
-        <v>259</v>
+        <v>371</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:V12),"")</f>
         <v/>
       </c>
       <c r="X12" s="5"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="5" t="s">
-        <v>260</v>
+        <v>372</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:V13),"")</f>
         <v/>
       </c>
       <c r="X13" s="5"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" s="5" t="s">
-        <v>261</v>
+        <v>373</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:V14),"")</f>
         <v/>
       </c>
       <c r="X14" s="5"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" s="5" t="s">
-        <v>262</v>
+        <v>374</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:V15),"")</f>
         <v/>
       </c>
       <c r="X15" s="5"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="5" t="s">
-        <v>263</v>
+        <v>375</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:V16),"")</f>
         <v/>
       </c>
       <c r="X16" s="5"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="5" t="s">
-        <v>264</v>
+        <v>376</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:V17),"")</f>
         <v/>
       </c>
       <c r="X17" s="5"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" s="5" t="s">
-        <v>265</v>
+        <v>377</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:V18),"")</f>
         <v/>
       </c>
       <c r="X18" s="5"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" s="5" t="s">
-        <v>266</v>
+        <v>378</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:V19),"")</f>
         <v/>
       </c>
       <c r="X19" s="5"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" s="5" t="s">
-        <v>267</v>
+        <v>379</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:V20),"")</f>
         <v/>
       </c>
       <c r="X20" s="5"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" s="5" t="s">
-        <v>268</v>
+        <v>380</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:V21),"")</f>
         <v/>
       </c>
       <c r="X21" s="5"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="5" t="s">
-        <v>269</v>
+        <v>381</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:V22),"")</f>
         <v/>
       </c>
       <c r="X22" s="5"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="5" t="s">
-        <v>270</v>
+        <v>382</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:V23),"")</f>
         <v/>
       </c>
       <c r="X23" s="5"/>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" s="5" t="s">
-        <v>271</v>
+        <v>383</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:V24),"")</f>
         <v/>
       </c>
       <c r="X24" s="5"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" s="5" t="s">
-        <v>272</v>
+        <v>384</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:V25),"")</f>
         <v/>
       </c>
       <c r="X25" s="5"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" s="5" t="s">
-        <v>273</v>
+        <v>385</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:V26),"")</f>
         <v/>
       </c>
       <c r="X26" s="5"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" s="5" t="s">
-        <v>274</v>
+        <v>386</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:V27),"")</f>
         <v/>
       </c>
       <c r="X27" s="5"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" s="5" t="s">
-        <v>275</v>
+        <v>387</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:V28),"")</f>
         <v/>
       </c>
       <c r="X28" s="5"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" s="5" t="s">
-        <v>276</v>
+        <v>388</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:V29),"")</f>
         <v/>
       </c>
       <c r="X29" s="5"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" s="5" t="s">
-        <v>277</v>
+        <v>389</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:V30),"")</f>
         <v/>
       </c>
       <c r="X30" s="5"/>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" s="5" t="s">
-        <v>278</v>
+        <v>390</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:V31),"")</f>
         <v/>
@@ -7604,236 +8313,596 @@
       </c>
       <c r="C105" s="5">
         <v>40</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>197</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
         <v>199</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>200</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>202</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>204</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>205</v>
-      </c>
-[...40 lines deleted...]
-        <v>214</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="D4" s="5" t="s">
         <v>220</v>
       </c>
     </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>274</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>