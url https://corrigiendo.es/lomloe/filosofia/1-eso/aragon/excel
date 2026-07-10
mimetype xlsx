--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:33</t>
+    <t>10/07/2026 20:19</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia y curso; rige el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Filosofía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo del BOE, sin concreciones autonómicas.</t>
   </si>
@@ -836,269 +836,267 @@
   </si>
   <si>
     <t xml:space="preserve">
 • Interdependencia, interconexión y ecodependencia entre nuestras formas de vida y el entorno. Lo local y lo global.
 • Consideración crítica de las diversas cosmovisiones sobre la relación humana con la naturaleza.
 • Los límites del planeta y el agotamiento de los recursos. La huella ecológica de las acciones humanas. La emergencia climática.
 • Diversos planteamientos éticos, científicos y políticos en torno a los problemas ecosociales. La ética ambiental. La ética de los cuidados y el ecofeminismo. Los Objetivos de Desarrollo Sostenible. El decrecimiento. La economía circular.
 • El compromiso activo con la protección de los animales y el medio ambiente. Los derechos de los animales y de la naturaleza. La perspectiva biocéntrica.
 • Estilos de vida sostenible: la prevención de los residuos y la gestión sostenible de los recursos. La movilidad segura, saludable y sostenible. El consumo Alimentación y soberanía Comunidades resilientes y en transición.</t>
   </si>
   <si>
     <t>3.1: Describir las relaciones históricas de interconexión, interdependencia y ecodependencia.
 3.2: Valorar distintos planteamientos científicos, políticos y éticos con los que afrontar la emergencia climática.
 3.3: Promover estilos de vida éticamente comprometidos con el logro de un desarrollo sostenible.</t>
   </si>
   <si>
     <t>Proyecto de aprendizaje-servicio (ApS) sobre sostenibilidad, posters sobre los ODS y autoevaluación de hábitos de consumo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Voces que construyen convivencia</t>
+    <t>Convive y comparte: el podcast de la clase</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Creación de un podcast sobre valores cívicos para nuestro instituto y comunidad</t>
+    <t>Una mirada desde la empatía hacia nuestro entorno</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 1.º ESO en un instituto de Aragón, con diversidad cultural y social. Se detectan conflictos de convivencia y falta de conciencia ecosocial. El centro promueve la participación ciudadana y el respeto al entorno.</t>
+    <t>El centro educativo detecta cierta tensión en la convivencia del barrio (quejas por ruido, uso de espacios públicos, etc.) y quiere que el alumnado, como ciudadanos activos, analice la situación y proponga alternativas desde el respeto y la empatía.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos, a través de un podcast, fomentar la convivencia pacífica, la igualdad de género y el compromiso con el desarrollo sostenible en nuestra comunidad escolar y local?</t>
+    <t>Diseñar y grabar un episodio de podcast (10-15 min) que analice un problema concreto de convivencia del entorno, proponga mejoras desde el diálogo y los derechos humanos, e incluya una reflexión personal sobre las emociones y la empatía.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos con conexión a internet y micrófono
-[...4 lines deleted...]
-• Ejemplos de podcasts educativos</t>
+• Grabadora o teléfono móvil
+• Software de edición de audio (Audacity, GarageBand)
+• Blog del instituto
+• Artículos sobre convivencia y DH adaptados a 1.º ESO
+• Fichas de guion y rúbrica</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia en comunicación lingüística (expresión oral y escrita), competencia digital (grabación y edición), competencia social y cívica (convivencia y participación), competencia en conciencia y expresiones culturales (uso de música y arte).</t>
+    <t>Educación para la convivencia, educación emocional y educación para la participación ciudadana.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: ¿cómo mejorar la convivencia y el cuidado del entorno? Diálogo inicial sobre conflictos cotidianos en el centro y ejemplos de iniciativas aragonesas. Se forman grupos y se asigna el rol de 'equipo de producción'.</t>
-[...2 lines deleted...]
-    <t>Lluvia de ideas en pizarra digital y primeras propuestas de temas para el podcast.</t>
+    <t>Se presenta el encargo: crear un podcast sobre convivencia en el barrio. Se visionan ejemplos de podcasts juveniles, se debate la pregunta guía y se forman equipos.</t>
+  </si>
+  <si>
+    <t>Diario de reflexión inicial del alumnado con ideas y emociones previas.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: qué es el bien común, convivencia, derechos humanos (DH), gestión emocional. Actividades: lectura comentada de la DUDH, dinámicas de empatía, análisis de conflictos locales.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de derechos y emociones, participación en debate.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Investigación del problema local: consultar prensa, entrevistar a vecinos, contactar con el Consejo de Barrio. Cada equipo define su enfoque y elabora el guion del podcast.</t>
+  </si>
+  <si>
+    <t>Guion del podcast con estructura, datos y referencias.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres sobre valores cívicos: diálogo, argumentación, igualdad de género y sostenibilidad. Análisis de casos reales en Aragón (por ejemplo, proyectos de mediación escolar o huertos ecológicos). Lectura de textos y visionado de ejemplos de podcasts educativos.</t>
-[...20 lines deleted...]
-    <t>Archivo de audio del podcast y metadatos (título, descripción).</t>
+    <t>Grabación y edición del podcast con herramientas digitales (Audacity, teléfonos). Se ensaya la locución y se incorporan los elementos de reflexión emocional.</t>
+  </si>
+  <si>
+    <t>Archivo de audio del podcast terminado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Audición de los podcasts y coevaluación mediante rúbrica. Debate sobre el impacto del proyecto: ¿qué hemos aprendido? ¿cómo podemos seguir mejorando la convivencia? Autoevaluación individual y propuestas de continuidad.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación cumplimentada y breve reflexión escrita individual.</t>
+    <t>Audición de los podcasts en clase, coevaluación entre equipos mediante rúbrica, autoevaluación individual (diana). Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>El instituto que queremos: investigamos nuestros residuos y actuamos</t>
-[...8 lines deleted...]
-    <t>¿Cuántos residuos generamos en el instituto y cómo podemos reducir nuestro impacto ecológico? A partir de la recogida de datos durante una semana, analizaremos los tipos y cantidades de residuos y propondremos acciones viables para disminuirlos.</t>
+    <t>Igualdad en datos: investigamos y proponemos</t>
+  </si>
+  <si>
+    <t>Una encuesta sobre percepción de género en nuestro instituto</t>
+  </si>
+  <si>
+    <t>El instituto ha recibido una invitación del Observatorio Aragonés de Igualdad de Género para participar en un estudio piloto sobre percepción de igualdad en centros educativos. El equipo directivo propone al grupo de 1.º ESO ser el encargado de diseñar, aplicar y analizar una encuesta interna que sirva de base para un informe con recomendaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre percepciones de igualdad de género en el centro, analizar los resultados y elaborar un informe con propuestas de mejora para la Comisión de Igualdad del instituto.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Básculas de cocina para pesar residuos
-[...42 lines deleted...]
-    <t>Diario de aprendizaje, rúbrica de coevaluación y autoevaluación, rúbrica del profesorado.</t>
+• Formularios online (Google Forms o similar)
+• Hoja de cálculo (Excel o LibreOffice)
+• Guía de diseño de encuestas (plantilla)
+• Ejemplos de informes del Observatorio Aragonés de Igualdad de Género
+• Rúbrica de evaluación para los criterios</t>
+  </si>
+  <si>
+    <t>Educación para la igualdad de género, competencia digital (tratamiento y representación de datos) y competencia social y cívica.</t>
+  </si>
+  <si>
+    <t>Se presenta la invitación del Observatorio Aragonés de Igualdad y se lanza la pregunta guía. El alumnado reflexiona sobre qué saben y qué necesitan saber sobre igualdad de género en su entorno. Se forman equipos y se acota el tema de la encuesta.</t>
+  </si>
+  <si>
+    <t>Registro en el cuaderno de preguntas iniciales e hipótesis sobre la situación en el centro.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos clave: qué es la igualdad de género, cómo diseñar una encuesta (preguntas, escalas, anonimato), ética en la recogida de datos (consentimiento, sesgos) y cómo analizar datos con tablas y gráficos simples. Se presentan ejemplos de informes del Observatorio Aragonés.</t>
+  </si>
+  <si>
+    <t>Justificación ética del diseño de la encuesta y borrador de preguntas.</t>
+  </si>
+  <si>
+    <t>Los equipos finalizan la encuesta, la pasan a una muestra del centro (por ejemplo, a otra clase o al grupo completo), recogen los datos en una hoja de cálculo y los analizan: frecuencias, gráficos de barras, comparaciones básicas. Interpretan los resultados en relación con la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Base de datos con respuestas y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta un informe que incluya: introducción, metodología, resultados (gráficos), discusión y propuestas de mejora. Preparan una presentación de 5 minutos para la Comisión de Igualdad. Se realizan ensayos y retroalimentación entre iguales.</t>
+  </si>
+  <si>
+    <t>Informe escrito completo y presentación oral.</t>
+  </si>
+  <si>
+    <t>Presentación ante la Comisión de Igualdad (simulada o real). Coevaluación entre equipos usando rúbrica. Autoevaluación individual sobre el proceso. Se asignan niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinta la igualdad: un mural por el respeto</t>
-[...8 lines deleted...]
-    <t>Crear un mural colectivo que represente valores de igualdad, respeto y gestión emocional, involucrando a todo el grupo como proyecto de arte comunitario que embellezca el centro y sensibilice a la comunidad educativa.</t>
+    <t>Pinta la convivencia</t>
+  </si>
+  <si>
+    <t>Un mural colectivo para nuestro barrio</t>
+  </si>
+  <si>
+    <t>El centro y el barrio carecen de espacios que reflejen explícitamente los valores de convivencia e igualdad. Se han producido algunos conflictos y se busca una intervención simbólica que una a la comunidad.</t>
+  </si>
+  <si>
+    <t>Crear un mural comunitario (diseñado y pintado por el grupo) para un espacio visible del centro o del barrio, que promueva los valores de respeto, igualdad de género y gestión emocional, inspirándose en el patrimonio aragonés de convivencia multicultural.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pinturas acrílicas de colores
-[...37 lines deleted...]
-    <t>Rúbrica completada, reflexión escrita individual, resultados de la encuesta.</t>
+• Papel continuo o lienzo grande (2x3 m)
+• Pinturas acrílicas y pinceles
+• Cámara o móvil para fotografiar el proceso
+• Material de escritura y folios
+• Dispositivos para buscar información sobre el mudéjar aragonés
+• Presentación digital con ejemplos
+• Rúbricas de evaluación
+• Plantilla para el portfolio emocional</t>
+  </si>
+  <si>
+    <t>Educación en valores, igualdad de género, convivencia pacífica, educación emocional, patrimonio cultural aragonés.</t>
+  </si>
+  <si>
+    <t>Se presenta la situación del centro/barrio y se lanza la pregunta guía. El alumnado debate sobre qué valores quieren transmitir y explora sus percepciones iniciales.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y primeras propuestas en grupo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de convivencia pacífica, igualdad de género, empatía y gestión emocional mediante role-playing, análisis de casos y un diario emocional. Además, se investiga el mudéjar aragonés como inspiración.</t>
+  </si>
+  <si>
+    <t>Portfolio individual con reflexiones emocionales y resúmenes de los conceptos.</t>
+  </si>
+  <si>
+    <t>Por equipos, diseñan el boceto del mural integrando los valores trabajados y los símbolos inspirados en el mudéjar. Cada equipo justifica por escrito cómo su diseño promueve la convivencia, la igualdad y la empatía.</t>
+  </si>
+  <si>
+    <t>Boceto final y justificación escrita de los valores representados.</t>
+  </si>
+  <si>
+    <t>Se realiza el mural en un soporte grande (lienzo/panel). Simultáneamente, se prepara un folleto explicativo y un discurso corto para la inauguración. Se ensaya la exposición.</t>
+  </si>
+  <si>
+    <t>Mural terminado, folleto y grabación/video del ensayo oral.</t>
+  </si>
+  <si>
+    <t>Inauguración del mural ante la audiencia real (puede ser en el patio o grabado). Cada equipo expone su justificación. Posteriormente, coevaluación entre equipos y autoevaluación de logros emocionales. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de exposición oral, rúbrica del diseño, portfolio final y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples medios de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar organizadores visuales de 'cartografía ética' que desglosen conceptos abstractos como 'dignidad' o 'autonomía' mediante iconos, ejemplos cotidianos y contraejemplos claros para facilitar la discriminación conceptual.
@@ -6910,233 +6908,233 @@
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>272</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>273</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
         <v>250</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
         <v>252</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
         <v>254</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
         <v>256</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
         <v>258</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>260</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>261</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>262</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>268</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>272</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>293</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>295</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>297</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>250</v>
@@ -7212,99 +7210,99 @@
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>268</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>308</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>272</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>310</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>312</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>314</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>315</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>