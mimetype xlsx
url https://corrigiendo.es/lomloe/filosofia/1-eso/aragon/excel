--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:19</t>
+    <t>01/09/2026 14:59</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para esta materia y curso; rige el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Filosofía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, se mantiene íntegramente el currículo del BOE, sin concreciones autonómicas.</t>
   </si>