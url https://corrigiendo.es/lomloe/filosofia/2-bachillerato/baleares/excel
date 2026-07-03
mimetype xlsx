--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Filosofía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,146 +94,245 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:23</t>
+    <t>03/07/2026 18:17</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Historia de la Filosofía</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>cercar, analitzar, interpretar, produir i transmetre informacio relativa a fets historics i filosòfics, a partir de l'ús crític i segur de fonts i el domini de tècniques bàsiques de recerca, per generar coneixements i produccions pròpies sobre la història dels problemes i idees filosòfics. La labor de recerca de la Història de la Filosofia comparteix amb els estudis històrics, però també amb la filologia i amb altres ciències humanes, el fet que el seu objecte d'estudi està vehiculat per textos, documents i altres manifestacions anàlogues llegades per la tradició. És, doncs, fonamental que l'alumne sàpiga treballar amb fonts fiables i rellevants, entenent-les en el seu context social i cultural alhora que en la seva projecció històrica i estableixi relacions entre documents de diferents èpoques i cultures. Per això, cal dotar-lo d'eines de recerca amb què recercar i organitzar la informació, tant en entorns digitals com en uns altres més tradicionals, com també per avaluar-la i utilitzar-la de manera crítica per a la producció i transmissió de coneixements relatius a la matèria. L'objectiu és que, a més de l'ús de documents d'una certa complexitat formal i material, puguin construir els judicis propis i elaborar produccions a partir del diàleg amb tals documents i l'exercici autònom de la capacitat indagadora. Tot això suposa, no sols la facultat d'interpretar i comentar formalment textos i altres documents i manifestacions històriques i filosòfiques, relacionant-los amb problemes, tesis i autors o autores, sinó també la de realitzar esquemes i mapes conceptuals, quadres cronològics i altres elaboracions, incloent la producció i exposició de treballs de recerca de caràcter bàsic, utilitzant els protocols a aquest efecte i tant de manera individual com col·laborativa</t>
   </si>
   <si>
+    <t>Investigar y crear trabajos propios sobre historia de la filosofía usando fuentes de forma crítica.</t>
+  </si>
+  <si>
+    <t>El alumnado busca fuentes, las analiza críticamente, y elabora producciones propias sobre problemas filosóficos.</t>
+  </si>
+  <si>
+    <t>No es solo leer textos filosóficos sin cuestionarlos ni producir algo nuevo.</t>
+  </si>
+  <si>
+    <t>Preparar un breve trabajo de investigación sobre la influencia de Platón en el pensamiento moderno, citando fuentes primarias y secundarias.</t>
+  </si>
+  <si>
+    <t>producir</t>
+  </si>
+  <si>
     <t>CE.2</t>
   </si>
   <si>
     <t>reconeixer les normes i pautes de l'argumentacio i el dialeg filosofics mitjancant la identificació i anàlisi en diferents suports i a través de diverses activitats, per aplicar-les amb rigor en la construcció i exposició d'arguments i en l'exercici del diàleg amb els altres. El domini de l'argumentació és un factor fonamental per pensar i comunicar-se amb rigor i efectivitat, tant en l'àmbit de les ciències i sabers, com en el de la vida quotidiana, com també una condició necessària per a la formació del judici personal. És, doncs, necessari que l'alumne, tant en el treball amb textos i documents, com en el diàleg filosòfic amb els altres, empri arguments correctes i ben fundats, apreciant el rigor argumentatiu i detectant i evitant les maneres dogmàtiques, fal·laces i esbiaixats de sostenir o discutir opinions i hipòtesis. D'altra banda, si el diàleg gaudeix en la didàctica de la filosofia d'un merescut reconeixement, tant com expressió del caràcter pròpiament dialèctic de la indagació filosòfica com en tant que element essencial de l'exercici de la ciutadania democràtica, en l'estudi de la història de les idees compleix una doble funció: la de promoure el debat filosòfic i la de fer-lo entorn de plantejaments i concepcions que guarden alhora entre sí un diàleg al llarg del temps.</t>
   </si>
   <si>
+    <t>El alumnado aplica las reglas de la argumentación filosófica para construir argumentos propios y dialogar críticamente.</t>
+  </si>
+  <si>
+    <t>El alumnado identifica las normas de argumentación en textos filosóficos, las analiza y las aplica al construir sus propios argumentos y debatir con otros.</t>
+  </si>
+  <si>
+    <t>No es memorizar falacias ni repetir diálogos ajenos. No es solo leer o reconocer, sino usar esas normas en la propia producción.</t>
+  </si>
+  <si>
+    <t>Analizan la estructura de un argumento de Descartes y luego elaboran su propio argumento sobre la existencia del yo.</t>
+  </si>
+  <si>
+    <t>aplicar</t>
+  </si>
+  <si>
     <t>CE.3</t>
   </si>
   <si>
     <t>comprendre i expressar diferents concepcions filosofiques historicament donades, mitjançant l'acostament a les seves fonts i el treball crític sobre aquestes, per desenvolupar el coneixement d'un patrimoni que constitueix part essencial del patrimoni cultural comú. La tradició filosòfica, com també el debat filosòfic contemporani, s'han acumulat i transmès i continuen produint avui un immens i valuosíssim patrimoni de plantejaments, preguntes, intents de resposta, idees, argumentacions i exposicions diferents entorn de les qüestions filosòfiques, modulades d'acord amb el context històric i l'esforç dels autors i autores en els quals, en cada cas, van tenir vessant d'expressió. El coneixement de les propostes filosòfiques més importants ha de formar part de la cultura de tot l'alumne i, en general, del bagatge d'una ciutadania il·lustrada. Per altra banda, l'aprenentatge de tals concepcions filosòfiques necessita el treball orientat des de l'experiència actualitzada de qüestions ja tractades a primer de batxillerat, de manera que sigui l'alumne qui, en relació amb aquestes qüestions, senti la necessitat d'investigar-ne l'arrel i la dimensió històrica a través del contacte directe amb documents i del treball a partir d'ells. Una indagació que ha de ser, per altra, aliena a prejudicis etnocèntrics, sexistes o de qualsevol altre tipus i reconèixer el paper, sovint ocult i marginat, de les dones, com també la importància i influència d'altres tradicions de pensament diferents a la nostra, analitzant críticament les conceptualitzacions de caràcter excloent o discriminatori que formin o hagin format part del discurs filosòfic.</t>
   </si>
   <si>
+    <t>Leer y discutir textos filosóficos originales para entender distintas posturas y valorar su legado.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza fuentes primarias de filósofos, interpreta sus ideas y las relaciona con problemas actuales.</t>
+  </si>
+  <si>
+    <t>No es memorizar listas de autores ni fechas. No es repetir resúmenes sin reflexión crítica.</t>
+  </si>
+  <si>
+    <t>Comentar un fragmento de la Apología de Sócrates y debatir si sus argumentos son válidos hoy.</t>
+  </si>
+  <si>
+    <t>interpretar</t>
+  </si>
+  <si>
     <t>CE.4</t>
   </si>
   <si>
     <t>reconeixer la naturalesa essencialment plural i diversa de les concepcions filosofiques històricament donades, mitjançant la posada en relació dialèctica de confrontació i complementarietat, per generar una concepció complexa i dinàmica de la història del pensament i promoure una actitud tolerant i compromesa amb la resolució racional i dialogada dels conflictes. La filosofia, a diferència d'altres àmbits de coneixement, es presenta radicalment oberta i disputada en totes les àrees, cosa que no ha de ser interpretada com a defecte o disfunció, sinó, al contrari, com a indici del caràcter complex i dialèctic tant de la disciplina com de moltes qüestions filosòfiques en què no són possibles, ni potser desitjables, la unanimitat o la unilateralitat, però sí el diàleg respectuós i constructiu. El caràcter plural de la filosofia és més evident quan el comprenem a través de la dimensió històrica. No obstant això, tampoc aquí la riquesa de perspectives compromet la unitat essencial que defineix a tota l'empresa filosòfica com una cerca incondicionada i integral de la veritat i del sentit de la realitat en els seus aspectes més fonamentals. Per altra banda, el contacte amb les diferents maneres d'argumentació i exposició que corresponen a les concepcions filosòfiques, com també amb la diversitat de formes amb què cal interpretar-les, resulten una experiència òptima per a la pràctica del pensament complex, l'anàlisi, la síntesi i la comprensió de problemes filosòfics i altres de rellevància cultural i social des d'una perspectiva més profunda i plural, menys esbiaixada i crítica amb tot dogmatisme, d'acord amb el que ha de ser l'exercici de la pròpia ciutadania democràtica.</t>
   </si>
   <si>
+    <t>El alumnado compara y contrasta distintas posturas filosóficas para entender la riqueza del pensamiento y fomentar el diálogo.</t>
+  </si>
+  <si>
+    <t>El alumnado relaciona las ideas de distintos filósofos, identificando diferencias y complementariedades, para construir una visión compleja y tolerante de la historia de la filosofía.</t>
+  </si>
+  <si>
+    <t>No es memorizar nombres y fechas, ni repetir teorías sin relacionarlas. No es un debate sin fundamento.</t>
+  </si>
+  <si>
+    <t>En grupo, comparan la ética de Kant y Hume, señalando acuerdos y discrepancias, y concluyen cómo dialogan.</t>
+  </si>
+  <si>
+    <t>comparar</t>
+  </si>
+  <si>
     <t>CE.5</t>
   </si>
   <si>
     <t>reconeixer la manera en que s'han plantejat successivament, a traves de diferents èpoques i concepcions, els mateixos problemes filosòfics, mitjançant l'anàlisi i interpretació de textos i altres maneres d'expressió tant filosòfica com més àmpliament cultural, històricament donats, per afrontar tals problemes a partir de la reflexió crítica sobre el coneixement de l'aportat per la tradició. La reflexió filosòfica, que en el curs de primer de batxillerat s'abordava de manera principalment temàtica, es desplega aquí de manera també diacrònica, analitzant els mateixos problemes en diferents moments històrics, llenguatges i formes i en relació amb els aspectes propis de cada època i cultura. La suma de les fases o moments comprèn un conjunt de plantejaments i respostes que els alumnes han de conèixer, no sols per comprendre la història passada i fins i tot el concepte d'història, sinó també per entendre el seu present i pensar el seu futur de manera més reflexiva i acurada. Per altra banda, en la filosofia, atès el caràcter plural i sempre obert que té, és encara més pertinent que en altres sabers tenir consciència d'aquest procés històric, un objecte de reflexió filosòfica en ell mateix i en el qual es pot trobar l'arrel de tot el pensament contemporani. És necessari per això que l'alumne analitzi els problemes filosòfics al llarg de la història, aclareixi les condicions socioculturals de la seva aparició i connecti el tractament que se'n fa en diferents corrents i escoles de pensament. L'objectiu és que els alumnes afrontin tals problemes des del reconeixement tant de la seva radicalitat i universalitat com de la pluralitat i variabilitat en què s'expressen i reflexionin sobre la relació de tots dos aspectes, amb la finalitat de promoure un coneixement profund i crític de la filosofia i de la cultura en què aquesta s'insereix i es desenvolupa</t>
   </si>
   <si>
+    <t>El alumnado descubre que los grandes problemas filosóficos se repiten a lo largo de la historia y los analiza para formarse un juicio propio.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza textos filosóficos de distintas épocas, identifica problemas recurrentes y los interpreta críticamente para construir su propio pensamiento.</t>
+  </si>
+  <si>
+    <t>No es memorizar fechas o autores. No es repetir doctrinas sin más. Es comparar cómo un mismo problema se ha planteado en contextos diferentes.</t>
+  </si>
+  <si>
+    <t>El alumnado compara un fragmento de Platón sobre la justicia con otro de Nietzsche y redacta una breve reflexión crítica.</t>
+  </si>
+  <si>
+    <t>analizar</t>
+  </si>
+  <si>
     <t>CE.6</t>
   </si>
   <si>
     <t>reconeixer les formes diverses en que els interrogants filosofics i els seus intents de resposta s'han presentat històricament en altres àmbits de la cultura, mitjançant l'anàlisi interpretativa de textos i altres manifestacions que pertanyen a aquests àmbits, per promoure una concepció sistemàtica, relacional i complexa de la història de la cultura occidental i del paper de les idees filosòfiques en ella. La filosofia, lluny de ser un saber abstret en els seus problemes i llenguatge i aliè a la resta de sabers i aspectes de l'existència humana, s'ha mostrat sempre interessada a dialogar amb altres àmbits del coneixement, nodrint-se'n i enriquint-los amb noves idees i perspectives. A això se li suma que l'estudi de la filosofia resulta més estimulant i ric quan s'exercita mitjançant l'anàlisi d'altres manifestacions culturals en les quals els problemes i les concepcions històrics i filosòfics estan presents, de manera almenys tàcita. Per això, l'acostament a la matèria d'Història de la Filosofia ha de realitzar-se no sols a través de l'estudi i interpretació dels textos dels grans filòsofs i filòsofes, sinó també a través de l'anàlisi d'aquells altres documents i esdeveniments històrics de caràcter polític, artístic, científic o religiós que resultin filosòficament rellevants. L'objectiu és, d'una banda, que l'alumne comprengui la naturalesa interdisciplinària i transdisciplinària de la reflexió filosòfica i la seva funció articuladora del conjunt dels sabers i, per l'altra, que reconegui la relació entre les diferents teories filosòfiques i aquells moviments, doctrines i creacions socials, polítiques, morals, artístiques, científiques i religioses amb què aquelles han compartit espai històric i cultural, identificant-ne les influències mútues i, especialment, els fonaments i problemes filosòfics que bateguen sota els moviments, doctrines i creacions</t>
   </si>
   <si>
+    <t>El alumnado interpreta cómo preguntas filosóficas aparecen en el arte y la cultura para entender la historia de las ideas de forma conectada.</t>
+  </si>
+  <si>
+    <t>El alumnado analiza y comenta textos filosóficos, literarios, obras de arte o cine, identificando preguntas universales y sus respuestas históricas.</t>
+  </si>
+  <si>
+    <t>No es memorizar teorías ni repetir definiciones. No es una lista de filósofos sin contexto cultural.</t>
+  </si>
+  <si>
+    <t>Comentar un cuadro de Goya (como 'El sueño de la razón produce monstruos') relacionándolo con la crítica ilustrada de la razón.</t>
+  </si>
+  <si>
     <t>CE.7</t>
   </si>
   <si>
     <t>analitzar problemes fonamentals i d'actualitat mitjancant l'exposicio critica de diferents posicions històric-filosòfiques rellevants per a la comprensió i discussió sobre els temes, per desenvolupar l'autonomia de judici i promoure actituds i accions cívica i èticament conseqüents. Els grans sistemes de pensament al llarg del temps no són sols llocs de referència obligada per entendre en profunditat el passat, els nostres senyals d'identitat cultural o la nostra manera de ser, conèixer o valorar, sinó que són també guies que, tractades de manera crítica, il·luminen els més complexos debats actuals, i constituir així una eina indispensable per a la nostra tasca de promoure un món més just, sostenible i racional.</t>
   </si>
   <si>
+    <t>El alumnado usa ideas de filósofos para debatir problemas actuales y formar su propio criterio.</t>
+  </si>
+  <si>
+    <t>El alumnado expone críticamente distintas posiciones histórico-filosóficas para analizar un problema fundamental o de actualidad.</t>
+  </si>
+  <si>
+    <t>No es memorizar doctrinas ni hacer resúmenes sin aplicación. No consiste en repetir la opinión de un autor sin conectarla al presente.</t>
+  </si>
+  <si>
+    <t>Debaten sobre la desobediencia civil comparando las posturas de Sócrates, Thoreau y Arendt.</t>
+  </si>
+  <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>CA1.1</t>
   </si>
   <si>
     <t>Generar el coneixement rigorós de fonts i documents filosòficament rellevants, amb tècniques de cerca, organització, anàlisi, comparació i interpretació d'aquests i relacionant-los correctament amb contextos històrics, problemes, tesis, autors i autores, així com amb elements que pertanyen a altres àmbits culturals. Identificar i seleccionar fonts primàries i secundàries fiables i rellevants per al tema, contextualitzant-les en el seu marc històric, social i cultural. Analitzar i comparar les fonts per extreure'n idees principals i secundàries, establir relacions entre elles i connectar-les amb problemes filosòfics, autors i tesis. Relacionar els continguts analitzats amb altres àmbits culturals i socials, amb comprensió crítica i interdisciplinària.</t>
@@ -373,135 +472,556 @@
   <si>
     <t>El projecte il·lustrat: potència i límits de la raó. Els Drets de l'Home. La primera ona feminista: Mary Wollstonecraft i Olympe de Gouges</t>
   </si>
   <si>
     <t>La filosofia crítica d'Immanuel Kant i el problema de la metafísica com a saber</t>
   </si>
   <si>
     <t>Ètiques de la felicitat i ètiques del deure. L'ètica kantiana enfront de l'utilitarisme</t>
   </si>
   <si>
     <t>La crítica del capitalisme: el pensament revolucionari de Karl Marx i la dialèctica de la Il·lustració a l'Escola de Frankfurt. L'anàlisi del totalitarisme d'Hannah Arendt</t>
   </si>
   <si>
     <t>La desconstrucció de la tradició occidental en Friedrich Nietzsche i l'herència postmoderna</t>
   </si>
   <si>
     <t>Els problemes filosòfics a la llum de l'anàlisi del llenguatge: Ludwig Wittgenstein i la filosofia analítica</t>
   </si>
   <si>
     <t>L'existencialisme: Martin Heidegger i Jean Paul Sartre. La raó vital i la raó poètica: José Ortega y Gasset i María Zambrano</t>
   </si>
   <si>
     <t>El desenvolupament contemporani del feminisme: Simone de Beauvoir i altres, com per exemple, Amelia Valcárcel i Martha Nussbaum</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...14 lines deleted...]
-    <t>Refuerzo guiado y nueva evidencia corta.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
+  </si>
+  <si>
+    <t>Rúbrica genérica</t>
+  </si>
+  <si>
+    <t>No conseguido</t>
+  </si>
+  <si>
+    <t>0-49%</t>
+  </si>
+  <si>
+    <t>Localiza fuentes con ayuda, pero no extrae información relevante o comete errores graves. Produce textos desorganizados con omisiones significativas. No transmite ideas de forma comprensible.
+→ Entrega un resumen de un texto de Platón que contiene errores factuales (confunde fechas o autores) y carece de cita de la fuente.</t>
   </si>
   <si>
     <t>En proceso</t>
   </si>
   <si>
-    <t>Comprende parte del criterio con ayuda.</t>
-[...20 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>50-69%</t>
+  </si>
+  <si>
+    <t>Busca fuentes guiado y extrae información básica. Realiza análisis simples identificando ideas principales, pero no las contextualiza. Produce documentos con estructura elemental y transmite con dificultad.
+→ Elabora una ficha técnica de un filósofo con datos biográficos y una idea principal, pero no relaciona esa idea con el contexto histórico ni la problemática filosófica.</t>
+  </si>
+  <si>
+    <t>Adquirido</t>
+  </si>
+  <si>
+    <t>70-89%</t>
+  </si>
+  <si>
+    <t>Busca, analiza e interpreta fuentes filosóficas de manera autónoma, extrayendo información relevante y contextualizándola. Produce documentos organizados (esquemas, informes) y los transmite con claridad, argumentando y citando adecuadamente.
+→ Realiza un comentario de texto de un fragmento de Aristóteles donde identifica tesis, argumentos, contexto y redacta una interpretación coherente con citas correctas.</t>
+  </si>
+  <si>
+    <t>Avanzado</t>
+  </si>
+  <si>
+    <t>90-100%</t>
+  </si>
+  <si>
+    <t>Integra y compara múltiples fuentes (primarias y secundarias), evalúa críticamente su fiabilidad y perspectiva. Elabora producciones originales que conectan problemas filosóficos de distintas épocas y transmite conclusiones propias de forma persuasiva, transfiriendo habilidades a nuevos contextos.
+→ Elabora un ensayo comparativo sobre el concepto de libertad en Rousseau y Kant, utilizando fuentes diversas, valorando su vigencia actual, y presenta una postura personal argumentada.</t>
+  </si>
+  <si>
+    <t>Reconoce con dificultad alguna norma o pauta argumentativa, pero no logra identificarlas ni aplicarlas en textos o diálogos. Confunde conceptos básicos y no construye argumentos con coherencia.
+→ Al analizar un fragmento de Platón, no distingue entre premisa y conclusión, y al elaborar un argumento sobre la existencia del alma, incurre en contradicciones lógicas.</t>
+  </si>
+  <si>
+    <t>Identifica algunas normas y pautas argumentativas (por ejemplo, estructura de un argumento, falacias comunes) con ayuda parcial, pero su aplicación es inconsistente. Participa en diálogos con intentos de argumentación, aunque con errores.
+→ Reconoce en un texto de Descartes la estructura premisa-conclusión, pero al construir su propio argumento sobre la libertad, omite justificar una premisa importante.</t>
+  </si>
+  <si>
+    <t>Reconoce y analiza de manera autónoma las normas y pautas de la argumentación en diversos soportes (textos, audiovisuales, debates). Aplica estos conocimientos con rigor al construir argumentos propios y al dialogar, manteniendo una actitud abierta y respetuosa.
+→ Analiza un argumento de Nietzsche sobre la moral, identifica correctamente falacias y presupuestos, y luego elabora una réplica argumentada siguiendo las reglas del diálogo filosófico.</t>
+  </si>
+  <si>
+    <t>Además de lo anterior, evalúa críticamente la validez y solidez de argumentos complejos, integra perspectivas diversas y transfiere las pautas argumentativas a contextos nuevos (interdisciplinares o cotidianos). En el diálogo, muestra empatía, capacidad de mediación y construcción colectiva del conocimiento.
+→ En un debate sobre ética aplicada, no solo construye argumentos robustos, sino que también identifica puntos débiles en su propia postura, reformula su argumentación a partir de objeciones y propone acuerdos integradores.</t>
+  </si>
+  <si>
+    <t>Reconoce de manera muy limitada las propuestas filosóficas y sus fuentes. Presenta dificultades para comprender las ideas principales y no logra expresar por escrito u oralmente el contenido de forma coherente. No identifica problemas o controversias relevantes.
+→ Resume un fragmento de Platón de forma confusa, omitiendo tesis clave y sin mostrar comprensión del argumento.</t>
+  </si>
+  <si>
+    <t>Comprende parcialmente algunas propuestas filosóficas y es capaz de identificar ideas básicas, aunque con imprecisiones. Expresa el contenido con ayuda de guías o preguntas directas, pero no profundiza ni establece relaciones entre autores o problemas. La crítica sobre las fuentes es incipiente.
+→ Responde a preguntas sobre el pensamiento de Descartes señalando la duda metódica, pero no explica su función ni la vincula con el racionalismo.</t>
+  </si>
+  <si>
+    <t>Comprende y expresa de forma clara y precisa las principales concepciones filosóficas, utilizando las fuentes originales para extraer y explicar tesis, argumentos y controversias. Realiza un análisis crítico básico, comparando ideas y valorando su relevancia. Se expresa con corrección y estructura coherente.
+→ Comenta un texto de Nietzsche identificando la crítica a la metafísica, explica el concepto de voluntad de poder y lo contrasta con la tradición racionalista, utilizando citas del texto.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere el conocimiento de distintas propuestas filosóficas a contextos nuevos, estableciendo conexiones originales entre autores, épocas y problemas. Evalúa críticamente las fuentes, formula preguntas propias y elabora argumentaciones complejas que muestran madurez interpretativa. Su expresión es fluida y persuasiva.
+→ Redacta un ensayo donde relaciona el concepto de justicia en Platón con las teorías del contrato social de Rousseau y las críticas de Foucault, valorando su vigencia en debates actuales sobre desigualdad.</t>
+  </si>
+  <si>
+    <t>Examen escrito</t>
+  </si>
+  <si>
+    <t>Identifica una única corriente filosófica sin relacionarla con otras, o presenta una visión fragmentada y acrítica de la historia del pensamiento.
+→ Al analizar la filosofía de Descartes, el alumno se limita a describir el racionalismo sin contrastarlo con el empirismo.</t>
+  </si>
+  <si>
+    <t>Identifica varias corrientes filosóficas y reconoce su pluralidad, pero las presenta de forma aislada o solo establece relaciones superficiales de oposición, sin profundizar en la complementariedad.
+→ Compara racionalismo y empirismo señalando solo sus diferencias, sin apreciar cómo se influyeron mutuamente.</t>
+  </si>
+  <si>
+    <t>Relaciona dialécticamente diferentes concepciones filosóficas, identificando tanto sus confrontaciones como sus complementariedades, mostrando una visión abierta y crítica de la historia del pensamiento.
+→ Analiza la controversia entre realismo e idealismo, explicando cómo cada postura critica a la otra y cómo algunas síntesis posteriores integran elementos de ambas.</t>
+  </si>
+  <si>
+    <t>Integra múltiples perspectivas filosóficas en un análisis complejo y dinámico, aplicándolas a problemas contemporáneos o generando una síntesis original que demuestra una actitud tolerante y dialogada.
+→ A partir del estudio de las teorías éticas de Kant y Hume, elabora un argumento propio sobre la fundamentación de los derechos humanos que contempla tanto el imperativo categórico como el sentimentalismo moral.</t>
+  </si>
+  <si>
+    <t>Identifica de forma aislada algunos problemas filosóficos o autores de la tradición, pero presenta dificultades graves para reconocer su evolución histórica o para analizar textos y expresiones culturales de manera coherente.
+→ Menciona que Platón y Descartes hablan del alma, pero es incapaz de señalar diferencias en sus planteamientos o el contexto histórico de cada uno.</t>
+  </si>
+  <si>
+    <t>Describe problemas filosóficos en contextos históricos específicos e identifica similitudes entre autores mediante el análisis guiado de textos, aunque la comparación es superficial y la reflexión crítica sobre la tradición es limitada.
+→ Completa un cuadro comparativo básico sobre el concepto de 'razón' en el Racionalismo y el Empirismo, identificando autores clave pero sin profundizar en las implicaciones de sus diferencias.</t>
+  </si>
+  <si>
+    <t>Analiza y explica la evolución de los problemas filosóficos a través de distintas épocas, utilizando esquemas comparativos y el comentario de textos para reflexionar críticamente sobre cómo la tradición ha configurado el pensamiento actual.
+→ Realiza un comentario de texto comparado entre la ética aristotélica y la kantiana, utilizando un esquema que diferencia la fundamentación teleológica de la deontológica y su vigencia universal.</t>
+  </si>
+  <si>
+    <t>Sintetiza de forma autónoma la trayectoria histórica de problemas filosóficos complejos, integrando diversas manifestaciones culturales y aportando una reflexión crítica original que conecta la tradición con retos contemporáneos.
+→ Redacta un ensayo crítico que rastrea la evolución del concepto de 'sujeto' desde la modernidad hasta la posmodernidad, vinculando textos filosóficos con expresiones artísticas o científicas actuales.</t>
+  </si>
+  <si>
+    <t>No identifica las ideas filosóficas presentes en textos u otras manifestaciones culturales, o las confunde con otros contenidos no filosóficos.
+→ En un análisis de un fragmento de la novela 'El mundo de Sofía', no reconoce las alusiones a la filosofía helenística y las describe como simples datos históricos.</t>
+  </si>
+  <si>
+    <t>Identifica algunas ideas filosóficas en textos u otras manifestaciones culturales, pero las analiza de forma aislada, sin establecer relaciones con el contexto filosófico o cultural.
+→ En el comentario de un cuadro de Rafael ('La escuela de Atenas'), señala a Platón y Aristóteles, pero no explica cómo sus posturas se reflejan en la composición ni las vincula con el Renacimiento.</t>
+  </si>
+  <si>
+    <t>Reconoce y analiza las ideas filosóficas presentes en textos u otras manifestaciones culturales, estableciendo relaciones significativas con el contexto histórico-filosófico y cultural, y explicando su papel en la configuración de la cultura occidental.
+→ A partir de un ensayo de Montaigne, identifica influencias del escepticismo pirrónico, las vincula con las guerras de religión del siglo XVI y explica cómo contribuyen a la idea de tolerancia en la modernidad.</t>
+  </si>
+  <si>
+    <t>Interpreta de manera crítica y creativa las ideas filosóficas en diversas manifestaciones culturales, integrando perspectivas de distintos ámbitos (literatura, arte, ciencia, política) y transfiriendo ese análisis a nuevos contextos o problemas actuales.
+→ Analiza la película 'Matrix' relacionando las ideas de Platón, Descartes y el existencialismo, y elabora un ensayo que contrasta la noción de realidad simulada con debates contemporáneos sobre inteligencia artificial y posverdad.</t>
+  </si>
+  <si>
+    <t>Identifica el problema superficialmente pero no lo relaciona con ninguna posición filosófica relevante. No expone ni argumenta posturas.
+→ En un escrito sobre la justicia, menciona a Platón sin explicar su teoría ni contrastarla con el problema.</t>
+  </si>
+  <si>
+    <t>Reconoce el problema y enumera alguna posición filosófica, pero no la expone críticamente ni vincula con acciones éticas o cívicas.
+→ Cita a Aristóteles y a Kant en relación con la felicidad, pero no argumenta las diferencias ni propone una postura propia.</t>
+  </si>
+  <si>
+    <t>Analiza un problema presentando al menos dos posiciones filosóficas relevantes, las expone con crítica y las relaciona con acciones cívicas o éticas consecuentes.
+→ En un debate sobre el aborto, contrasta la posición de la Iglesia católica (Tomás de Aquino) con la de Simone de Beauvoir, y propone una postura informada que respeta la autonomía femenina.</t>
+  </si>
+  <si>
+    <t>Evalúa críticamente múltiples posiciones filosóficas, las integra para abordar un problema actual, y diseña una propuesta de acción cívica o ética argumentada y transferible a otros contextos.
+→ Analiza el problema de la brecha digital desde Rawls (justicia distributiva), Marx (alienación) y Arendt (acción política), y elabora un plan de intervención escolar con fundamentación filosófica.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer líneas de tiempo interactivas que relacionen contextos históricos con filósofos, usando imágenes, citas cortas y audio de breves biografías.
+• Facilitar mapas conceptuales animados que muestren la evolución de un problema filosófico (p. ej., el conocimiento) desde los presocráticos hasta la actualidad.
+• Proporcionar fragmentos de fuentes primarias en formato texto y en audio, con anotaciones que clarifiquen términos clave y referencias culturales.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un breve documental en vídeo analizando la influencia de un filósofo en el pensamiento posterior, usando imágenes y narración propia.
+• Ofrecer la opción de redactar un diálogo ficticio entre dos filósofos de distintas épocas que debatan sobre un mismo problema, evaluando la coherencia argumentativa.
+• Solicitar la creación de un póster digital interactivo que sintetice las tesis principales de un autor, incluyendo enlaces a fuentes y preguntas abiertas para debate.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear un rol-play donde el alumnado defienda la postura de un filósofo asignado en un debate simulado sobre ética o política, fomentando la empatía epistémica.
+• Ofrecer la posibilidad de elegir entre diferentes problemas filosóficos (libre albedrío, justicia, inmortalidad) para investigar y luego presentar su relevancia actual.
+• Gamificar la búsqueda de fuentes mediante un 'scavenger hunt' en bases de datos digitales, otorgando insignias por localizar y contrastar informaciones clave.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer fragmentos filosóficos en formato textual, auditivo (podcast de diálogos socráticos) y visual (esquemas de argumentos).
+• Utilizar organizadores gráficos como mapas de argumentos o diagramas de Toulmin para analizar la estructura de textos filosóficos.
+• Incluir videos cortos de filósofos actuales debatiendo, con subtítulos, para identificar normas argumentativas en contextos reales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la exposición de argumentos filosóficos mediante ensayo escrito, intervención oral grabada o mapa argumental interactivo.
+• Facilitar la simulación de un diálogo filosófico donde el alumnado asuma posiciones opuestas y debata siguiendo pautas predefinidas.
+• Ofrecer plantillas escalonadas para construir argumentos (desde oraciones guiadas hasta estructuras complejas) según el nivel de andamiaje necesario.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que cada estudiante elija un filósofo o problema actual (fake news, IA) para aplicar las normas de argumentación, conectando con sus intereses.
+• Establecer retos de argumentación por niveles (bronce, plata, oro) con distinta complejidad en la identificación de falacias o construcción de contraargumentos.
+• Incluir la autoevaluación y coevaluación mediante rúbricas claras, dando voz al alumnado en la definición de criterios para un diálogo riguroso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer fragmentos originales en formato audio (locución) junto con el texto escrito para facilitar la comprensión de la estructura argumentativa.
+• Utilizar mapas conceptuales interactivos que relacionen las concepciones filosóficas con su contexto histórico y cultural.
+• Proporcionar versiones en lectura fácil de los textos más complejos, manteniendo el núcleo del argumento filosófico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un comentario de texto mediante un vídeo breve, analizando oralmente las ideas del autor.
+• Posibilitar la creación de un debate simulado (en formato podcast o grabación) donde defiendan una postura filosófica a partir de fuentes primarias.
+• Ofrecer la opción de diseñar una infografía que sintetice las tesis principales y su evolución, incorporando citas textuales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la elección de un filósofo de una lista para investigar su concepción sobre un tema actual (justicia, libertad, identidad).
+• Vincular cada bloque filosófico con un dilema ético contemporáneo, solicitando al alumnado que relacione las propuestas históricas con posibles soluciones.
+• Ofrecer niveles de profundización: desde un análisis guiado hasta una crítica original, permitiendo al estudiante seleccionar su reto.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido conceptual</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer textos filosóficos originales de autores enfrentados (ej. Platón vs. Aristóteles) en formato escrito, audio y vídeo comentado para facilitar el análisis contrastivo.
+• Elaborar mapas conceptuales interactivos que visualicen las relaciones dialécticas entre escuelas filosóficas, con enlaces a fragmentos clave que ilustren las controversias.
+• Diseñar cronologías dinámicas donde se destaquen los debates históricos entre corrientes, permitiendo profundizar en cada nodo con información suplementaria.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y producción del aprendizaje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que los alumnos elaboren un videocomentario breve comparando dos posturas filosóficas enfrentadas, con apoyo de citas textuales y análisis propio.
+• Posibilitar la creación de un diálogo ficticio entre filósofos de distintas épocas, expresando sus argumentos y contrarréplicas en formato escrito o grabado.
+• Diseñar un debate simulado en clase donde los estudiantes defiendan posiciones opuestas, pudiendo elegir entre participación oral o presentación escrita argumentativa.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación e implicación en el aprendizaje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la posibilidad de seleccionar libremente la pareja de filósofos o corrientes a comparar dentro de un listado, aumentando la autonomía del alumnado.
+• Conectar los conflictos filosóficos históricos con dilemas actuales (ej. libertad vs. determinismo en inteligencia artificial) para mostrar su relevancia contemporánea.
+• Implementar un sistema de niveles de complejidad creciente (análisis simple → crítica argumentada) que permita al alumno elegir su reto según su interés y competencia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas conceptuales interactivos que vinculen problemas filosóficos (por ejemplo, el conocimiento) con sus formulaciones en diferentes épocas (Platón, Descartes, Kant), incluyendo citas textuales y contexto histórico.
+• Presentar los mismos problemas filosóficos a través de fragmentos audiovisuales de películas o documentales que aborden dilemas éticos o epistemológicos, junto con textos originales para comparar enfoques.
+• Facilitar una línea del tiempo digital con hitos filosóficos que permita clicar para acceder a breves resúmenes, preguntas clave y enlaces a textos completos en formatos accesibles (audio, vídeo, lectura fácil).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que los alumnos demuestren la comprensión de la continuidad de los problemas filosóficos mediante la creación de un diálogo ficticio entre dos filósofos de distintas épocas (por ejemplo, Aristóteles y Nietzsche) en formato escrito, grabado en audio o representado en vídeo.
+• Ofrecer la opción de elaborar un ensayo crítico que compare cómo dos autores abordan el mismo problema (por ejemplo, la libertad en Spinoza y Sartre), pero también aceptar un póster visual o una infografía que sintetice las diferencias y semejanzas.
+• Proponer la realización de un mapa mental colaborativo (digital o físico) donde los estudiantes conecten problemas filosóficos con corrientes artísticas o científicas de su época, explicando oralmente sus conexiones en una breve exposición.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la pregunta '¿Existe realmente la verdad?' y permitir que cada alumno elija un filósofo cuya postura defienda, generando un debate donde deban aplicar argumentos históricos a un caso actual (noticias falsas, posverdad).
+• Ofrecer un menú de problemas filosóficos clásicos (el ser, la justicia, la felicidad) para que cada estudiante seleccione el que más le interese y rastree su evolución en al menos tres autores, con la opción de presentarlo como un videoensayo corto.
+• Incorporar un juego de roles donde los alumnos 'defienden' la posición de un filósofo en un juicio simulado sobre un problema contemporáneo (por ejemplo, la inteligencia artificial juzgada por Platón, Rousseau y Turing), aumentando la relevancia personal.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa conceptual interactivo que conecte ideas filosóficas con movimientos artísticos, literarios y científicos de cada época.
+• Presentar fragmentos de películas, documentales o series que ilustren problemas filosóficos y su reflejo en la cultura popular.
+• Facilitar audios de debates filosóficos en programas de radio o pódcasts que analicen obras literarias o musicales desde una perspectiva filosófica.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Pedir al alumnado que elabore un comentario en formato pódcast sobre cómo una película actual replantea el problema del libre albedrío en relación con la filosofía de Sartre.
+• Permitir la creación de un cómic o viñeta que ilustre la influencia del estoicismo en la obra de un autor contemporáneo (ejemplo: El mundo de Sofía).
+• Solicitar un análisis comparativo en formato de infografía digital que conecte un dilema ético de la Ilustración con un caso actual en la ciencia ficción.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones para elegir el ámbito cultural (arte, ciencia, política, música) sobre el que investigar la presencia de interrogantes filosóficos.
+• Plantear un desafío: 'Encuentra en una canción actual una pregunta filosófica clásica y explica su conexión con el autor original', con posibilidad de compartir en una lista colaborativa.
+• Permitir la elección del formato final de presentación (exposición oral, vídeo, texto argumentativo) al analizar una manifestación cultural elegida por el alumno.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa conceptual interactivo que relacione problemas actuales (como la justicia distributiva en la era digital) con posturas de filósofos clásicos (Platón, Rawls, Nozick), incluyendo textos audibles con diferentes velocidades de narración.
+• Presentar un problema filosófico mediante un vídeo-documental corto y un artículo de opinión de periódico, junto con fragmentos de textos originales con vocabulario glosado.
+• Utilizar una línea del tiempo visual que compare las respuestas de diferentes filósofos a una misma cuestión (ej. libertad) con iconos que indiquen el tipo de argumento (lógico, empírico, intuitivo).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Realizar un debate estructurado por equipos donde cada grupo defienda una postura filosófica sobre un dilema ético actual, con opción de presentar argumentos en formato oral, escrito o visual (infografía).
+• Elaborar un podcast de 5 minutos en el que el alumnado exponga críticamente dos posturas enfrentadas sobre la libertad frente a la inteligencia artificial, usando citas seleccionadas.
+• Crear un póster digital colaborativo que sintetice las posiciones filosóficas sobre el problema de la identidad personal, con posibilidad de incluir audio explicativo en cada sección.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer al alumnado la elección de un problema actual (cambio climático, derechos animales, privacidad tecnológica) para analizarlo desde las posturas filosóficas trabajadas, conectando con sus intereses.
+• Organizar un 'juicio filosófico' simulado donde el alumnado asuma roles (fiscal, defensor, juez) para juzgar la validez de un argumento de un filósofo clásico aplicado a un caso concreto, fomentando la toma de perspectiva.
+• Plantear un diario de reflexión optativo donde cada estudiante registre cómo las posturas filosóficas analizadas modifican su propia opinión inicial sobre un tema, con posibilidad de compartir en foro voluntario.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL, CD, STEM</t>
+  </si>
+  <si>
+    <t>La CE implica buscar, analizar, interpretar, producir y transmitir información, usando críticamente fuentes y técnicas de investigación, lo que corresponde a la competencia en comunicación lingüística (CCL), digital (CD) y STEM (análisis).</t>
+  </si>
+  <si>
+    <t>CCL, CPSAA, CC</t>
+  </si>
+  <si>
+    <t>La CE se centra en reconocer normas y pautas de argumentación y diálogo filosóficos, identificándolas y aplicándolas, lo que requiere competencia en comunicación lingüística (CCL), social y cívica (CC) y personal, social y de aprender a aprender (CPSAA).</t>
+  </si>
+  <si>
+    <t>CCL, CCEC, CC</t>
+  </si>
+  <si>
+    <t>La CE pide comprender y expresar concepciones filosóficas mediante fuentes y trabajo crítico, desarrollando el acervo cultural; implica comunicación (CCL), conciencia y expresión cultural (CCEC) y competencia ciudadana (CC).</t>
+  </si>
+  <si>
+    <t>CC, CCEC, CPSAA</t>
+  </si>
+  <si>
+    <t>La CE reconoce la naturaleza plural y diversa de las concepciones filosóficas, relacionándolas dialécticamente; se vincula con la competencia ciudadana (CC), cultural (CCEC) y personal y social (CPSAA).</t>
+  </si>
+  <si>
+    <t>CCL, CC, STEM</t>
+  </si>
+  <si>
+    <t>La CE analiza cómo los mismos problemas filosóficos se han planteado en distintas épocas mediante análisis e interpretación de textos; requiere comunicación (CCL), conciencia histórica (CC) y razonamiento (STEM).</t>
+  </si>
+  <si>
+    <t>CCEC, CCL, CC</t>
+  </si>
+  <si>
+    <t>La CE reconoce cómo los interrogantes filosóficos se han presentado en otros ámbitos culturales a través del análisis interpretativo; implica competencia cultural (CCEC), comunicación (CCL) y competencia ciudadana (CC).</t>
+  </si>
+  <si>
+    <t>CC, CPSAA, CCL</t>
+  </si>
+  <si>
+    <t>La CE analiza problemas actuales mediante exposición crítica de posiciones filosóficas; desarrolla la autonomía y el pensamiento crítico, lo que se relaciona con competencia ciudadana (CC), personal y social (CPSAA) y comunicación (CCL).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato. Extrae las 7 competencias específicas, los 11 criterios de evaluación y los 23 saberes básicos del currículo. Revisa también las orientaciones metodológicas y los estándares de aprendizaje evaluables si los hubiera.</t>
+  </si>
+  <si>
+    <t>No te limites a descargarlo; imprime la tabla de CE y criterios y tenla a mano todo el curso. Marca con post-its los criterios que más se repiten en las situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>0.5 horas</t>
+  </si>
+  <si>
+    <t>Enumera las 7 competencias específicas y los 11 criterios de evaluación según aparecen en el decreto. Asigna un código breve a cada uno (ej. CE1, CE2…, Crit1, Crit2…) para referenciarlos fácilmente en la programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: código CE, texto CE, códigos criterio, texto criterio. Así podrás filtrar y ordenar.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Analiza los 11 criterios de evaluación y decide qué instrumentos de evaluación utilizarás para cada uno: pruebas escritas, trabajos de investigación, exposiciones orales, debates, portafolios, etc. Prioriza aquellos criterios que consideres nucleares para el desarrollo del pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>Historia de la Filosofía suele tener un peso elevado de pruebas escritas. Equilibra con un debate filosófico por trimestre para trabajar la competencia en comunicación oral.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Organiza los 23 saberes básicos (agrupados en 3 bloques: Filosofía antigua y medieval, Filosofía moderna, Filosofía contemporánea) en tres trimestres. Ten en cuenta la secuencia histórica y la carga horaria (3 h/semana). Deja margen al final para repaso y pruebas globales.</t>
+  </si>
+  <si>
+    <t>Evita saturar el tercer trimestre con contemporánea; deja espacio para la revisión y la prueba final. Recuerda que PAU suele incluir autores de los tres períodos.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje integradora para cada trimestre. Cada SDA debe movilizar varios saberes y criterios, incluir una tarea final (ensayo, debate, proyecto) y especificar instrumentos de evaluación. Temporaliza cada SDA en 8-10 sesiones.</t>
+  </si>
+  <si>
+    <t>Para el primer trimestre, una SDA sobre 'Felicidad y ética' puede cubrir a Platón, Aristóteles y Epicuro. Incluye un debate final y un ensayo.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Acuerda en el departamento el peso porcentual de cada criterio de evaluación en la calificación final. Asegúrate de que la suma de los pesos de todos los criterios sea 100% y que cada competencia específica tenga un peso coherente con su importancia.</t>
+  </si>
+  <si>
+    <t>No asignes el mismo peso a todos los criterios; los procedimentales (argumentar, comparar) deben valer más que los de simple identificación.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las medidas de atención a la diversidad (DIA, refuerzo, enriquecimiento) y el plan de recuperación de criterios no superados. Incluye actividades de refuerzo, pruebas de nueva oportunidad y criterios claros para la recuperación.</t>
+  </si>
+  <si>
+    <t>Incluye una 'prueba de recuperación de criterios no superados' que no sea un mero examen reductor, sino una tarea que demuestre la mejora en los criterios suspensos.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Generar el coneixement rigorós de fonts i documents filosòficament rellevants, amb tècniques de cerca, organització, anàlisi, comparació i interpretació d'aquests i relacionant-los</t>
   </si>
   <si>
     <t>Construir judicis propis sobre problemes històrics i filosòfics, a través de l'elaboració i presentació de documents i treballs de recerca sobre ells amb precisió i aplicant els pr</t>
   </si>
   <si>
     <t xml:space="preserve">Emprar arguments de manera rigorosa, reconeixent i aplicant normes, tècniques i pautes lògiques, retòriques i argumentatives i evitant maneres dogmàtiques, fal·laces i esbiaixades </t>
   </si>
@@ -1244,1107 +1764,1357 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5" t="s">
+        <v>249</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>136</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>139</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>282</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>140</v>
+        <v>283</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>141</v>
+        <v>284</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>142</v>
+        <v>285</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>143</v>
+        <v>286</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>144</v>
+        <v>287</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>145</v>
+        <v>288</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>9.09</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>146</v>
+        <v>289</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>9.09</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>147</v>
+        <v>290</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>9.09</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>148</v>
+        <v>291</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>9.09</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>149</v>
+        <v>292</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>9.09</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>150</v>
+        <v>293</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>9.09</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>151</v>
+        <v>294</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>9.09</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>152</v>
+        <v>295</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>9.09</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>153</v>
+        <v>296</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>9.09</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>154</v>
+        <v>297</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>9.09</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>155</v>
+        <v>298</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>9.09</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
-        <v>156</v>
+        <v>299</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <f>SUM(E3:E13)</f>
         <v>99.99000000000002</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>157</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="6" t="s">
-        <v>158</v>
+        <v>301</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>159</v>
+        <v>302</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="E1" s="6" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="L1" s="6" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>160</v>
+        <v>303</v>
       </c>
       <c r="O1" s="6" t="s">
-        <v>144</v>
+        <v>287</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="5" t="s">
-        <v>161</v>
+        <v>304</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:M2),"")</f>
         <v/>
       </c>
       <c r="O2" s="5"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="5" t="s">
-        <v>162</v>
+        <v>305</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:M3),"")</f>
         <v/>
       </c>
       <c r="O3" s="5"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="5" t="s">
-        <v>163</v>
+        <v>306</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:M4),"")</f>
         <v/>
       </c>
       <c r="O4" s="5"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="5" t="s">
-        <v>164</v>
+        <v>307</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:M5),"")</f>
         <v/>
       </c>
       <c r="O5" s="5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="5" t="s">
-        <v>165</v>
+        <v>308</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:M6),"")</f>
         <v/>
       </c>
       <c r="O6" s="5"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="5" t="s">
-        <v>166</v>
+        <v>309</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:M7),"")</f>
         <v/>
       </c>
       <c r="O7" s="5"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="5" t="s">
-        <v>167</v>
+        <v>310</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:M8),"")</f>
         <v/>
       </c>
       <c r="O8" s="5"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="5" t="s">
-        <v>168</v>
+        <v>311</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:M9),"")</f>
         <v/>
       </c>
       <c r="O9" s="5"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="5" t="s">
-        <v>169</v>
+        <v>312</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:M10),"")</f>
         <v/>
       </c>
       <c r="O10" s="5"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="5" t="s">
-        <v>170</v>
+        <v>313</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:M11),"")</f>
         <v/>
       </c>
       <c r="O11" s="5"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="5" t="s">
-        <v>171</v>
+        <v>314</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:M12),"")</f>
         <v/>
       </c>
       <c r="O12" s="5"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="5" t="s">
-        <v>172</v>
+        <v>315</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:M13),"")</f>
         <v/>
       </c>
       <c r="O13" s="5"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="5" t="s">
-        <v>173</v>
+        <v>316</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:M14),"")</f>
         <v/>
       </c>
       <c r="O14" s="5"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="5" t="s">
-        <v>174</v>
+        <v>317</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:M15),"")</f>
         <v/>
       </c>
       <c r="O15" s="5"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="5" t="s">
-        <v>175</v>
+        <v>318</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:M16),"")</f>
         <v/>
       </c>
       <c r="O16" s="5"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="5" t="s">
-        <v>176</v>
+        <v>319</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:M17),"")</f>
         <v/>
       </c>
       <c r="O17" s="5"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="5" t="s">
-        <v>177</v>
+        <v>320</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:M18),"")</f>
         <v/>
       </c>
       <c r="O18" s="5"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="5" t="s">
-        <v>178</v>
+        <v>321</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:M19),"")</f>
         <v/>
       </c>
       <c r="O19" s="5"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="5" t="s">
-        <v>179</v>
+        <v>322</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:M20),"")</f>
         <v/>
       </c>
       <c r="O20" s="5"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="5" t="s">
-        <v>180</v>
+        <v>323</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:M21),"")</f>
         <v/>
       </c>
       <c r="O21" s="5"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="5" t="s">
-        <v>181</v>
+        <v>324</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:M22),"")</f>
         <v/>
       </c>
       <c r="O22" s="5"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="5" t="s">
-        <v>182</v>
+        <v>325</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:M23),"")</f>
         <v/>
       </c>
       <c r="O23" s="5"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="5" t="s">
-        <v>183</v>
+        <v>326</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:M24),"")</f>
         <v/>
       </c>
       <c r="O24" s="5"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="5" t="s">
-        <v>184</v>
+        <v>327</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:M25),"")</f>
         <v/>
       </c>
       <c r="O25" s="5"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="5" t="s">
-        <v>185</v>
+        <v>328</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:M26),"")</f>
         <v/>
       </c>
       <c r="O26" s="5"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="5" t="s">
-        <v>186</v>
+        <v>329</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:M27),"")</f>
         <v/>
       </c>
       <c r="O27" s="5"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="5" t="s">
-        <v>187</v>
+        <v>330</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:M28),"")</f>
         <v/>
       </c>
       <c r="O28" s="5"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="5" t="s">
-        <v>188</v>
+        <v>331</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:M29),"")</f>
         <v/>
       </c>
       <c r="O29" s="5"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="5" t="s">
-        <v>189</v>
+        <v>332</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:M30),"")</f>
         <v/>
       </c>
       <c r="O30" s="5"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="5" t="s">
-        <v>190</v>
+        <v>333</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:M31),"")</f>
         <v/>
       </c>
       <c r="O31" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="330">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
@@ -3412,1192 +4182,2056 @@
         <v>30</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="D2" s="5"/>
-[...3 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="D2" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="H3" s="5"/>
+        <v>44</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="H4" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-      <c r="H5" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-      <c r="H7" s="5"/>
+        <v>72</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-      <c r="H8" s="5"/>
+        <v>78</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>70</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>51</v>
+        <v>84</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="J1" s="6" t="s">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="K1" s="6" t="s">
-        <v>56</v>
+        <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="7">
         <v>9.09</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="7">
         <v>9.09</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="7">
         <v>9.09</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
         <v>9.09</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="7">
         <v>9.09</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="7">
         <v>9.09</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="7">
         <v>9.09</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="7">
         <v>9.09</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="7">
         <v>9.09</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="7">
         <v>9.09</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
         <v>9.09</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>82</v>
+        <v>115</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>84</v>
+        <v>117</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>86</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>89</v>
+        <v>122</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>93</v>
+        <v>126</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>95</v>
+        <v>128</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C10" s="5">
         <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C11" s="5">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C12" s="5">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>98</v>
+        <v>131</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C13" s="5">
         <v>3</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>99</v>
+        <v>132</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C14" s="5">
         <v>4</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>100</v>
+        <v>133</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C15" s="5">
         <v>5</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C16" s="5">
         <v>6</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>102</v>
+        <v>135</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C17" s="5">
         <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>103</v>
+        <v>136</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C18" s="5">
         <v>2</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>104</v>
+        <v>137</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C19" s="5">
         <v>3</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>105</v>
+        <v>138</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C20" s="5">
         <v>4</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C21" s="5">
         <v>5</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C22" s="5">
         <v>6</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>108</v>
+        <v>141</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C23" s="5">
         <v>7</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>109</v>
+        <v>142</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C24" s="5">
         <v>8</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>110</v>
+        <v>143</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>111</v>
+        <v>144</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      <c r="A3" s="5">
+        <v>148</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5">
+        <v>25</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D3" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5">
+      <c r="E3" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="5"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5">
         <v>2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5">
+      <c r="E4" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E5" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>127</v>
+      <c r="E6" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5">
+        <v>20</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D7" s="5">
+        <v>1</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="5"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5">
+        <v>2</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5">
+        <v>3</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5">
+        <v>4</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5">
+        <v>25</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5">
+        <v>2</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5">
+        <v>3</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="5"/>
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5">
+        <v>4</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="5">
+        <v>20</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5">
+        <v>2</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5">
+        <v>3</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5"/>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5">
+        <v>4</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="5">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="5">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="5">
+        <v>25</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5">
+        <v>2</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5">
+        <v>3</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5">
+        <v>4</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>128</v>
+        <v>190</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>130</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>133</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>231</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>