--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:17</t>
+    <t>03/07/2026 19:33</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>