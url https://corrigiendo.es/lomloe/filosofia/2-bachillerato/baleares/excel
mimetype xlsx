--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:33</t>
+    <t>01/09/2026 13:19</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>