--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Filosofía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:41</t>
+    <t>01/09/2026 13:21</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -607,135 +607,435 @@
   <si>
     <t>La analítica del ser-ahí. Heidegger.</t>
   </si>
   <si>
     <t>Existencia humana y libertad radical. Sartre.</t>
   </si>
   <si>
     <t>El pensamiento feminista desde la Ilustración.</t>
   </si>
   <si>
     <t>La reclamación del carácter de sujeto de las mujeres: Mary Wollstonecraft y Olympe de Gouges.</t>
   </si>
   <si>
     <t>La lucha por los derechos civiles y políticos de las mujeres durante los siglos XIX y XX. Simone de Beauvoir.</t>
   </si>
   <si>
     <t>El pensamiento feminista en la actualidad.</t>
   </si>
   <si>
     <t>La filosofía española en el siglo XX: del raciovitalismo de Ortega y Gasset a la razón poética de María Zambrano.</t>
   </si>
   <si>
     <t>El pensamiento gallego en el siglo XX.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer líneas de tiempo interactivas que relacionen contextos históricos con filósofos, usando imágenes, citas cortas y audio de breves biografías.
+• Facilitar mapas conceptuales animados que muestren la evolución de un problema filosófico (p. ej., el conocimiento) desde los presocráticos hasta la actualidad.
+• Proporcionar fragmentos de fuentes primarias en formato texto y en audio, con anotaciones que clarifiquen términos clave y referencias culturales.</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un breve documental en vídeo analizando la influencia de un filósofo en el pensamiento posterior, usando imágenes y narración propia.
+• Ofrecer la opción de redactar un diálogo ficticio entre dos filósofos de distintas épocas que debatan sobre un mismo problema, evaluando la coherencia argumentativa.
+• Solicitar la creación de un póster digital interactivo que sintetice las tesis principales de un autor, incluyendo enlaces a fuentes y preguntas abiertas para debate.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear un rol-play donde el alumnado defienda la postura de un filósofo asignado en un debate simulado sobre ética o política, fomentando la empatía epistémica.
+• Ofrecer la posibilidad de elegir entre diferentes problemas filosóficos (libre albedrío, justicia, inmortalidad) para investigar y luego presentar su relevancia actual.
+• Gamificar la búsqueda de fuentes mediante un 'scavenger hunt' en bases de datos digitales, otorgando insignias por localizar y contrastar informaciones clave.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer fragmentos filosóficos en formato textual, auditivo (podcast de diálogos socráticos) y visual (esquemas de argumentos).
+• Utilizar organizadores gráficos como mapas de argumentos o diagramas de Toulmin para analizar la estructura de textos filosóficos.
+• Incluir videos cortos de filósofos actuales debatiendo, con subtítulos, para identificar normas argumentativas en contextos reales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la exposición de argumentos filosóficos mediante ensayo escrito, intervención oral grabada o mapa argumental interactivo.
+• Facilitar la simulación de un diálogo filosófico donde el alumnado asuma posiciones opuestas y debata siguiendo pautas predefinidas.
+• Ofrecer plantillas escalonadas para construir argumentos (desde oraciones guiadas hasta estructuras complejas) según el nivel de andamiaje necesario.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Dejar que cada estudiante elija un filósofo o problema actual (fake news, IA) para aplicar las normas de argumentación, conectando con sus intereses.
+• Establecer retos de argumentación por niveles (bronce, plata, oro) con distinta complejidad en la identificación de falacias o construcción de contraargumentos.
+• Incluir la autoevaluación y coevaluación mediante rúbricas claras, dando voz al alumnado en la definición de criterios para un diálogo riguroso.</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer fragmentos originales en formato audio (locución) junto con el texto escrito para facilitar la comprensión de la estructura argumentativa.
+• Utilizar mapas conceptuales interactivos que relacionen las concepciones filosóficas con su contexto histórico y cultural.
+• Proporcionar versiones en lectura fácil de los textos más complejos, manteniendo el núcleo del argumento filosófico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que el alumnado elabore un comentario de texto mediante un vídeo breve, analizando oralmente las ideas del autor.
+• Posibilitar la creación de un debate simulado (en formato podcast o grabación) donde defiendan una postura filosófica a partir de fuentes primarias.
+• Ofrecer la opción de diseñar una infografía que sintetice las tesis principales y su evolución, incorporando citas textuales.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la elección de un filósofo de una lista para investigar su concepción sobre un tema actual (justicia, libertad, identidad).
+• Vincular cada bloque filosófico con un dilema ético contemporáneo, solicitando al alumnado que relacione las propuestas históricas con posibles soluciones.
+• Ofrecer niveles de profundización: desde un análisis guiado hasta una crítica original, permitiendo al estudiante seleccionar su reto.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido conceptual</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer textos filosóficos originales de autores enfrentados (ej. Platón vs. Aristóteles) en formato escrito, audio y vídeo comentado para facilitar el análisis contrastivo.
+• Elaborar mapas conceptuales interactivos que visualicen las relaciones dialécticas entre escuelas filosóficas, con enlaces a fragmentos clave que ilustren las controversias.
+• Diseñar cronologías dinámicas donde se destaquen los debates históricos entre corrientes, permitiendo profundizar en cada nodo con información suplementaria.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de expresión y producción del aprendizaje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que los alumnos elaboren un videocomentario breve comparando dos posturas filosóficas enfrentadas, con apoyo de citas textuales y análisis propio.
+• Posibilitar la creación de un diálogo ficticio entre filósofos de distintas épocas, expresando sus argumentos y contrarréplicas en formato escrito o grabado.
+• Diseñar un debate simulado en clase donde los estudiantes defiendan posiciones opuestas, pudiendo elegir entre participación oral o presentación escrita argumentativa.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de motivación e implicación en el aprendizaje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer la posibilidad de seleccionar libremente la pareja de filósofos o corrientes a comparar dentro de un listado, aumentando la autonomía del alumnado.
+• Conectar los conflictos filosóficos históricos con dilemas actuales (ej. libertad vs. determinismo en inteligencia artificial) para mostrar su relevancia contemporánea.
+• Implementar un sistema de niveles de complejidad creciente (análisis simple → crítica argumentada) que permita al alumno elegir su reto según su interés y competencia.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer mapas conceptuales interactivos que vinculen problemas filosóficos (por ejemplo, el conocimiento) con sus formulaciones en diferentes épocas (Platón, Descartes, Kant), incluyendo citas textuales y contexto histórico.
+• Presentar los mismos problemas filosóficos a través de fragmentos audiovisuales de películas o documentales que aborden dilemas éticos o epistemológicos, junto con textos originales para comparar enfoques.
+• Facilitar una línea del tiempo digital con hitos filosóficos que permita clicar para acceder a breves resúmenes, preguntas clave y enlaces a textos completos en formatos accesibles (audio, vídeo, lectura fácil).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir que los alumnos demuestren la comprensión de la continuidad de los problemas filosóficos mediante la creación de un diálogo ficticio entre dos filósofos de distintas épocas (por ejemplo, Aristóteles y Nietzsche) en formato escrito, grabado en audio o representado en vídeo.
+• Ofrecer la opción de elaborar un ensayo crítico que compare cómo dos autores abordan el mismo problema (por ejemplo, la libertad en Spinoza y Sartre), pero también aceptar un póster visual o una infografía que sintetice las diferencias y semejanzas.
+• Proponer la realización de un mapa mental colaborativo (digital o físico) donde los estudiantes conecten problemas filosóficos con corrientes artísticas o científicas de su época, explicando oralmente sus conexiones en una breve exposición.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear la pregunta '¿Existe realmente la verdad?' y permitir que cada alumno elija un filósofo cuya postura defienda, generando un debate donde deban aplicar argumentos históricos a un caso actual (noticias falsas, posverdad).
+• Ofrecer un menú de problemas filosóficos clásicos (el ser, la justicia, la felicidad) para que cada estudiante seleccione el que más le interese y rastree su evolución en al menos tres autores, con la opción de presentarlo como un videoensayo corto.
+• Incorporar un juego de roles donde los alumnos 'defienden' la posición de un filósofo en un juicio simulado sobre un problema contemporáneo (por ejemplo, la inteligencia artificial juzgada por Platón, Rousseau y Turing), aumentando la relevancia personal.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación del contenido</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa conceptual interactivo que conecte ideas filosóficas con movimientos artísticos, literarios y científicos de cada época.
+• Presentar fragmentos de películas, documentales o series que ilustren problemas filosóficos y su reflejo en la cultura popular.
+• Facilitar audios de debates filosóficos en programas de radio o pódcasts que analicen obras literarias o musicales desde una perspectiva filosófica.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Pedir al alumnado que elabore un comentario en formato pódcast sobre cómo una película actual replantea el problema del libre albedrío en relación con la filosofía de Sartre.
+• Permitir la creación de un cómic o viñeta que ilustre la influencia del estoicismo en la obra de un autor contemporáneo (ejemplo: El mundo de Sofía).
+• Solicitar un análisis comparativo en formato de infografía digital que conecte un dilema ético de la Ilustración con un caso actual en la ciencia ficción.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación y motivación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer opciones para elegir el ámbito cultural (arte, ciencia, política, música) sobre el que investigar la presencia de interrogantes filosóficos.
+• Plantear un desafío: 'Encuentra en una canción actual una pregunta filosófica clásica y explica su conexión con el autor original', con posibilidad de compartir en una lista colaborativa.
+• Permitir la elección del formato final de presentación (exposición oral, vídeo, texto argumentativo) al analizar una manifestación cultural elegida por el alumno.</t>
+  </si>
+  <si>
+    <t>CE.7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer un mapa conceptual interactivo que relacione problemas actuales (como la justicia distributiva en la era digital) con posturas de filósofos clásicos (Platón, Rawls, Nozick), incluyendo textos audibles con diferentes velocidades de narración.
+• Presentar un problema filosófico mediante un vídeo-documental corto y un artículo de opinión de periódico, junto con fragmentos de textos originales con vocabulario glosado.
+• Utilizar una línea del tiempo visual que compare las respuestas de diferentes filósofos a una misma cuestión (ej. libertad) con iconos que indiquen el tipo de argumento (lógico, empírico, intuitivo).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Realizar un debate estructurado por equipos donde cada grupo defienda una postura filosófica sobre un dilema ético actual, con opción de presentar argumentos en formato oral, escrito o visual (infografía).
+• Elaborar un podcast de 5 minutos en el que el alumnado exponga críticamente dos posturas enfrentadas sobre la libertad frente a la inteligencia artificial, usando citas seleccionadas.
+• Crear un póster digital colaborativo que sintetice las posiciones filosóficas sobre el problema de la identidad personal, con posibilidad de incluir audio explicativo en cada sección.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer al alumnado la elección de un problema actual (cambio climático, derechos animales, privacidad tecnológica) para analizarlo desde las posturas filosóficas trabajadas, conectando con sus intereses.
+• Organizar un 'juicio filosófico' simulado donde el alumnado asuma roles (fiscal, defensor, juez) para juzgar la validez de un argumento de un filósofo clásico aplicado a un caso concreto, fomentando la toma de perspectiva.
+• Plantear un diario de reflexión optativo donde cada estudiante registre cómo las posturas filosóficas analizadas modifican su propia opinión inicial sobre un tema, con posibilidad de compartir en foro voluntario.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>CCL, CD, STEM</t>
+  </si>
+  <si>
+    <t>La CE implica buscar, analizar, interpretar, producir y transmitir información, usando críticamente fuentes y técnicas de investigación, lo que corresponde a la competencia en comunicación lingüística (CCL), digital (CD) y STEM (análisis).</t>
+  </si>
+  <si>
+    <t>CCL, CPSAA, CC</t>
+  </si>
+  <si>
+    <t>La CE se centra en reconocer normas y pautas de argumentación y diálogo filosóficos, identificándolas y aplicándolas, lo que requiere competencia en comunicación lingüística (CCL), social y cívica (CC) y personal, social y de aprender a aprender (CPSAA).</t>
+  </si>
+  <si>
+    <t>CCL, CCEC, CC</t>
+  </si>
+  <si>
+    <t>La CE pide comprender y expresar concepciones filosóficas mediante fuentes y trabajo crítico, desarrollando el acervo cultural; implica comunicación (CCL), conciencia y expresión cultural (CCEC) y competencia ciudadana (CC).</t>
+  </si>
+  <si>
+    <t>CC, CCEC, CPSAA</t>
+  </si>
+  <si>
+    <t>La CE reconoce la naturaleza plural y diversa de las concepciones filosóficas, relacionándolas dialécticamente; se vincula con la competencia ciudadana (CC), cultural (CCEC) y personal y social (CPSAA).</t>
+  </si>
+  <si>
+    <t>CCL, CC, STEM</t>
+  </si>
+  <si>
+    <t>La CE analiza cómo los mismos problemas filosóficos se han planteado en distintas épocas mediante análisis e interpretación de textos; requiere comunicación (CCL), conciencia histórica (CC) y razonamiento (STEM).</t>
+  </si>
+  <si>
+    <t>CCEC, CCL, CC</t>
+  </si>
+  <si>
+    <t>La CE reconoce cómo los interrogantes filosóficos se han presentado en otros ámbitos culturales a través del análisis interpretativo; implica competencia cultural (CCEC), comunicación (CCL) y competencia ciudadana (CC).</t>
+  </si>
+  <si>
+    <t>CC, CPSAA, CCL</t>
+  </si>
+  <si>
+    <t>La CE analiza problemas actuales mediante exposición crítica de posiciones filosóficas; desarrolla la autonomía y el pensamiento crítico, lo que se relaciona con competencia ciudadana (CC), personal y social (CPSAA) y comunicación (CCL).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato. Extrae las 7 competencias específicas, los 11 criterios de evaluación y los 23 saberes básicos del currículo. Revisa también las orientaciones metodológicas y los estándares de aprendizaje evaluables si los hubiera.</t>
+  </si>
+  <si>
+    <t>No te limites a descargarlo; imprime la tabla de CE y criterios y tenla a mano todo el curso. Marca con post-its los criterios que más se repiten en las situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>0.5 horas</t>
+  </si>
+  <si>
+    <t>Enumera las 7 competencias específicas y los 11 criterios de evaluación según aparecen en el decreto. Asigna un código breve a cada uno (ej. CE1, CE2…, Crit1, Crit2…) para referenciarlos fácilmente en la programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo con columnas: código CE, texto CE, códigos criterio, texto criterio. Así podrás filtrar y ordenar.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>1.5 horas</t>
+  </si>
+  <si>
+    <t>Analiza los 11 criterios de evaluación y decide qué instrumentos de evaluación utilizarás para cada uno: pruebas escritas, trabajos de investigación, exposiciones orales, debates, portafolios, etc. Prioriza aquellos criterios que consideres nucleares para el desarrollo del pensamiento crítico.</t>
+  </si>
+  <si>
+    <t>Historia de la Filosofía suele tener un peso elevado de pruebas escritas. Equilibra con un debate filosófico por trimestre para trabajar la competencia en comunicación oral.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Organiza los 23 saberes básicos (agrupados en 3 bloques: Filosofía antigua y medieval, Filosofía moderna, Filosofía contemporánea) en tres trimestres. Ten en cuenta la secuencia histórica y la carga horaria (3 h/semana). Deja margen al final para repaso y pruebas globales.</t>
+  </si>
+  <si>
+    <t>Evita saturar el tercer trimestre con contemporánea; deja espacio para la revisión y la prueba final. Recuerda que PAU suele incluir autores de los tres períodos.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje integradora para cada trimestre. Cada SDA debe movilizar varios saberes y criterios, incluir una tarea final (ensayo, debate, proyecto) y especificar instrumentos de evaluación. Temporaliza cada SDA en 8-10 sesiones.</t>
+  </si>
+  <si>
+    <t>Para el primer trimestre, una SDA sobre 'Felicidad y ética' puede cubrir a Platón, Aristóteles y Epicuro. Incluye un debate final y un ensayo.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Acuerda en el departamento el peso porcentual de cada criterio de evaluación en la calificación final. Asegúrate de que la suma de los pesos de todos los criterios sea 100% y que cada competencia específica tenga un peso coherente con su importancia.</t>
+  </si>
+  <si>
+    <t>No asignes el mismo peso a todos los criterios; los procedimentales (argumentar, comparar) deben valer más que los de simple identificación.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta las medidas de atención a la diversidad (DIA, refuerzo, enriquecimiento) y el plan de recuperación de criterios no superados. Incluye actividades de refuerzo, pruebas de nueva oportunidad y criterios claros para la recuperación.</t>
+  </si>
+  <si>
+    <t>Incluye una 'prueba de recuperación de criterios no superados' que no sea un mero examen reductor, sino una tarea que demuestre la mejora en los criterios suspensos.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Generar un conocimiento riguroso de fuentes y documentos filosóficamente relevantes, aplicando técnicas de búsqueda, organización, análisis, comparación e interpretación de estos, </t>
   </si>
   <si>
     <t>Construir juicios propios sobre problemas histórico-filosóficos, a través de la elaboración y presentación de documentos y trabajos de investigación sobre estos con precisión y apl</t>
   </si>
   <si>
     <t>Emplear argumentos de modo riguroso, reconociendo y aplicando normas, técnicas y pautas lógicas, retóricas y argumentativas, y evitando modos dogmáticos, falaces y sesgados de sost</t>
   </si>
@@ -1484,782 +1784,1032 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>213</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5" t="s">
+        <v>263</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>214</v>
+        <v>264</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>217</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>296</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>218</v>
+        <v>297</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>219</v>
+        <v>298</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>220</v>
+        <v>299</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>221</v>
+        <v>300</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>222</v>
+        <v>301</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>223</v>
+        <v>302</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>3.03</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>224</v>
+        <v>303</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>3.03</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>225</v>
+        <v>304</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>3.03</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>226</v>
+        <v>305</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>3.03</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>227</v>
+        <v>306</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>3.03</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>228</v>
+        <v>307</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>3.03</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>229</v>
+        <v>308</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>3.03</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>230</v>
+        <v>309</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>3.03</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>231</v>
+        <v>310</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>3.03</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>232</v>
+        <v>311</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>3.03</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>233</v>
+        <v>312</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>3.03</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>234</v>
+        <v>313</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>3.03</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>224</v>
+        <v>303</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>3.03</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>225</v>
+        <v>304</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>3.03</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>226</v>
+        <v>305</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>3.03</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>227</v>
+        <v>306</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>3.03</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>228</v>
+        <v>307</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>3.03</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>229</v>
+        <v>308</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>3.03</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>235</v>
+        <v>314</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>3.03</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>231</v>
+        <v>310</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>3.03</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>232</v>
+        <v>311</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>3.03</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>233</v>
+        <v>312</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>3.03</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>223</v>
+        <v>302</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>3.03</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>224</v>
+        <v>303</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>3.03</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>225</v>
+        <v>304</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>3.03</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>226</v>
+        <v>305</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>3.03</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>227</v>
+        <v>306</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>3.03</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>228</v>
+        <v>307</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>3.03</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>229</v>
+        <v>308</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>3.03</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>230</v>
+        <v>309</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>3.03</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>231</v>
+        <v>310</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <v>3.03</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>232</v>
+        <v>311</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7">
         <v>3.03</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>233</v>
+        <v>312</v>
       </c>
       <c r="D35" s="7"/>
       <c r="E35" s="7">
         <v>3.03</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5" t="s">
-        <v>236</v>
+        <v>315</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7">
         <f>SUM(E3:E35)</f>
         <v>99.99000000000002</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>237</v>
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AK31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AK31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="6" t="s">
-        <v>238</v>
+        <v>317</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>239</v>
+        <v>318</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>64</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>66</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>72</v>
       </c>
@@ -2317,1335 +2867,1335 @@
       <c r="AB1" s="6" t="s">
         <v>96</v>
       </c>
       <c r="AC1" s="6" t="s">
         <v>97</v>
       </c>
       <c r="AD1" s="6" t="s">
         <v>98</v>
       </c>
       <c r="AE1" s="6" t="s">
         <v>99</v>
       </c>
       <c r="AF1" s="6" t="s">
         <v>100</v>
       </c>
       <c r="AG1" s="6" t="s">
         <v>101</v>
       </c>
       <c r="AH1" s="6" t="s">
         <v>102</v>
       </c>
       <c r="AI1" s="6" t="s">
         <v>103</v>
       </c>
       <c r="AJ1" s="6" t="s">
-        <v>240</v>
+        <v>319</v>
       </c>
       <c r="AK1" s="6" t="s">
-        <v>222</v>
+        <v>301</v>
       </c>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="5" t="s">
-        <v>241</v>
+        <v>320</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AI2),"")</f>
         <v/>
       </c>
       <c r="AK2" s="5"/>
     </row>
     <row r="3" spans="1:37">
       <c r="A3" s="5" t="s">
-        <v>242</v>
+        <v>321</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AI3),"")</f>
         <v/>
       </c>
       <c r="AK3" s="5"/>
     </row>
     <row r="4" spans="1:37">
       <c r="A4" s="5" t="s">
-        <v>243</v>
+        <v>322</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AI4),"")</f>
         <v/>
       </c>
       <c r="AK4" s="5"/>
     </row>
     <row r="5" spans="1:37">
       <c r="A5" s="5" t="s">
-        <v>244</v>
+        <v>323</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AI5),"")</f>
         <v/>
       </c>
       <c r="AK5" s="5"/>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="5" t="s">
-        <v>245</v>
+        <v>324</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AI6),"")</f>
         <v/>
       </c>
       <c r="AK6" s="5"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="5" t="s">
-        <v>246</v>
+        <v>325</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AI7),"")</f>
         <v/>
       </c>
       <c r="AK7" s="5"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="5" t="s">
-        <v>247</v>
+        <v>326</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AI8),"")</f>
         <v/>
       </c>
       <c r="AK8" s="5"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="5" t="s">
-        <v>248</v>
+        <v>327</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AI9),"")</f>
         <v/>
       </c>
       <c r="AK9" s="5"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="5" t="s">
-        <v>249</v>
+        <v>328</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AI10),"")</f>
         <v/>
       </c>
       <c r="AK10" s="5"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="5" t="s">
-        <v>250</v>
+        <v>329</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AI11),"")</f>
         <v/>
       </c>
       <c r="AK11" s="5"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="5" t="s">
-        <v>251</v>
+        <v>330</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AI12),"")</f>
         <v/>
       </c>
       <c r="AK12" s="5"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="5" t="s">
-        <v>252</v>
+        <v>331</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AI13),"")</f>
         <v/>
       </c>
       <c r="AK13" s="5"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="5" t="s">
-        <v>253</v>
+        <v>332</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AI14),"")</f>
         <v/>
       </c>
       <c r="AK14" s="5"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="5" t="s">
-        <v>254</v>
+        <v>333</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AI15),"")</f>
         <v/>
       </c>
       <c r="AK15" s="5"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="5" t="s">
-        <v>255</v>
+        <v>334</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AI16),"")</f>
         <v/>
       </c>
       <c r="AK16" s="5"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="5" t="s">
-        <v>256</v>
+        <v>335</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AI17),"")</f>
         <v/>
       </c>
       <c r="AK17" s="5"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="5" t="s">
-        <v>257</v>
+        <v>336</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AI18),"")</f>
         <v/>
       </c>
       <c r="AK18" s="5"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="5" t="s">
-        <v>258</v>
+        <v>337</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AI19),"")</f>
         <v/>
       </c>
       <c r="AK19" s="5"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="5" t="s">
-        <v>259</v>
+        <v>338</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AI20),"")</f>
         <v/>
       </c>
       <c r="AK20" s="5"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="5" t="s">
-        <v>260</v>
+        <v>339</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AI21),"")</f>
         <v/>
       </c>
       <c r="AK21" s="5"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="5" t="s">
-        <v>261</v>
+        <v>340</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AI22),"")</f>
         <v/>
       </c>
       <c r="AK22" s="5"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="5" t="s">
-        <v>262</v>
+        <v>341</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AI23),"")</f>
         <v/>
       </c>
       <c r="AK23" s="5"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="5" t="s">
-        <v>263</v>
+        <v>342</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AI24),"")</f>
         <v/>
       </c>
       <c r="AK24" s="5"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="5" t="s">
-        <v>264</v>
+        <v>343</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AI25),"")</f>
         <v/>
       </c>
       <c r="AK25" s="5"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="5" t="s">
-        <v>265</v>
+        <v>344</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AI26),"")</f>
         <v/>
       </c>
       <c r="AK26" s="5"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="5" t="s">
-        <v>266</v>
+        <v>345</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AI27),"")</f>
         <v/>
       </c>
       <c r="AK27" s="5"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="5" t="s">
-        <v>267</v>
+        <v>346</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AI28),"")</f>
         <v/>
       </c>
       <c r="AK28" s="5"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="5" t="s">
-        <v>268</v>
+        <v>347</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AI29),"")</f>
         <v/>
       </c>
       <c r="AK29" s="5"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="5" t="s">
-        <v>269</v>
+        <v>348</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AI30),"")</f>
         <v/>
       </c>
       <c r="AK30" s="5"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="5" t="s">
-        <v>270</v>
+        <v>349</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -9247,236 +9797,512 @@
       </c>
       <c r="C78" s="5">
         <v>16</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>188</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
         <v>189</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
         <v>190</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>193</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>194</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>196</v>
-      </c>
-[...40 lines deleted...]
-        <v>205</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>210</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="D4" s="5" t="s">
         <v>211</v>
       </c>
     </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>245</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>