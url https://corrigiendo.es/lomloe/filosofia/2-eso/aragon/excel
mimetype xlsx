--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="468">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="467">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Filosofía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>26/05/2026 17:32</t>
+    <t>10/07/2026 20:18</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Filosofía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegros los cuatro criterios de evaluación y sus saberes asociados según el BOE.</t>
   </si>
@@ -833,267 +833,262 @@
 • Consideración crítica de las diversas cosmovisiones sobre la relación humana con la naturaleza.
 • Los límites del planeta y el agotamiento de los recursos. La huella ecológica de las acciones humanas. La emergencia climática.
 • Diversos planteamientos éticos, científicos y políticos en torno a los problemas ecosociales. La ética ambiental. La ética de los cuidados y el ecofeminismo. Los Objetivos de Desarrollo Sostenible. El decrecimiento. La economía circular.
 • El compromiso activo con la protección de los animales y el medio ambiente. Los derechos de los animales y de la naturaleza. La perspectiva biocéntrica.
 • Estilos de vida sostenible: la prevención de los residuos y la gestión sostenible de los recursos. La movilidad segura, saludable y sostenible. El consumo Alimentación y soberanía Comunidades resilientes y en transición.</t>
   </si>
   <si>
     <t>2.6: Contribuir a la consecución de un mundo más justo y pacífico a través del análisis y reconocimiento de organismos internacionales.
 3.1: Describir las relaciones históricas de interconexión, interdependencia y ecodependencia.
 3.2: Valorar distintos planteamientos científicos, políticos y éticos con los que afrontar la emergencia climática.
 3.3: Promover estilos de vida éticamente comprometidos con el logro de un desarrollo sostenible.</t>
   </si>
   <si>
     <t>CE.EVCE.3: Entender la naturaleza interconectada e inter y ecodependiente de las actividades humanas.</t>
   </si>
   <si>
     <t>Proyecto final de aprendizaje-servicio (ApS), análisis de casos de bioética y cálculo/propuesta de reducción de huella ecológica.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Alza la voz: podcast por una Aragón justa y sostenible</t>
+    <t>Construyendo pueblo, construyendo identidad</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Construyendo ciudadanía activa a través del diálogo y la acción</t>
+    <t>Un podcast para el cambio</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Alumnado de 2.º ESO de un instituto rural en Aragón con diversidad cultural y socioeconómica, sensibilizado por la despoblación y los retos ecológicos de la región. Disponen de dispositivos móviles y acceso a internet en el centro.</t>
+    <t>Muchos pueblos de Aragón sufren despoblación y falta de oportunidades para la juventud, lo que debilita el tejido social y la identidad comunitaria. El alumnado, como parte de esa comunidad, se convierte en agente de cambio.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos diseñar y grabar una serie de podcasts que promuevan valores cívicos, éticos y de sostenibilidad, involucrando a la comunidad educativa en la construcción de una Aragón más justa y sostenible?</t>
+    <t>Diseñar y producir un podcast de 3-5 minutos en el que se proponga un proyecto concreto para mejorar la convivencia y el bien común en su localidad, fundamentado éticamente y basado en el análisis de su identidad personal y colectiva.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Dispositivos móviles o tablets con micrófono
-[...5 lines deleted...]
-• Fichas de análisis y diario de aprendizaje</t>
+• Documental o reportaje sobre despoblación en Aragón (ej. 'Pueblos vivos' de la DPZ)
+• Guión modelo de podcast
+• Grabadora o teléfono móvil
+• Software de edición de audio (Audacity, etc.)
+• Fichas de análisis de proyectos
+• Rúbrica de evaluación</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital (edición de audio, publicación), comunicación lingüística (expresión oral, argumentación), aprender a aprender (autoevaluación, gestión del proyecto), conciencia y expresiones culturales (valoración del patrimonio y problemáticas locales).</t>
+    <t>Educación en valores, competencia digital, emprendimiento social, conciencia democrática</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del reto: crear una serie de podcasts sobre valores cívicos y sostenibilidad en Aragón. Se muestran ejemplos de podcasts educativos. Se forman equipos cooperativos (4-5 personas). Cada equipo elige un ámbito temático: identidad y emociones, convivencia y género, o ecodependencia y sostenibilidad. Lluvia de ideas sobre problemas reales del entorno local (despoblación, sequía, desigualdad).</t>
-[...2 lines deleted...]
-    <t>Listado de ideas de cada equipo y justificación de la elección temática, registrado en un documento colaborativo.</t>
+    <t>Se presenta la crisis de despoblación y la pérdida de identidad en muchos pueblos de Aragón mediante un breve documental (ej. 'Pueblos vivos' de la DPZ). Se lanza la pregunta guía y los equipos discuten y registran ideas iniciales.</t>
+  </si>
+  <si>
+    <t>Notas iniciales y preguntas que surgen</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Talleres guiados: 1) Introducción a los conceptos éticos (autonomía moral, empatía, justicia) mediante casos prácticos. 2) Análisis de noticias locales sobre conflictos y problemas socioambientales en Aragón. 3) Normas del diálogo y argumentación para debates. 4) Técnicas de comunicación oral y uso de herramientas digitales de grabación y edición de audio (Audacity, Anchor). Cada equipo investiga su ámbito con fuentes proporcionadas.</t>
-[...2 lines deleted...]
-    <t>Ficha de análisis de una noticia local con identificación de conceptos éticos; esquema de argumentos a favor y en contra de una postura sobre un dilema local.</t>
+    <t>Taller sobre identidad personal y colectiva, valores éticos y argumentación. Se analizan ejemplos de proyectos de dinamización rural en Aragón (Red de Pueblos Vivos). Se practica la deliberación con dilemas éticos.</t>
+  </si>
+  <si>
+    <t>Registro de análisis de casos y argumentación escrita</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Los equipos diseñan el guion de su episodio: definen el dilema o problema, entrevistan a un miembro de la comunidad (familiar, vecino, comerciante) para recoger opiniones, y elaboran una propuesta de acción. Se realizan debates internos para consensuar posturas. Se practica la grabación con feedback del docente y de otros equipos.</t>
-[...2 lines deleted...]
-    <t>Guion del episodio (estructura, preguntas, intervenciones) y versión borrador de audio de al menos 3 minutos.</t>
+    <t>Los equipos investigan su propia localidad (datos, entrevistas, encuestas) y diseñan su propuesta de proyecto. Definen objetivos, acciones y justificación ética.</t>
+  </si>
+  <si>
+    <t>Borrador del guión del podcast que incluye la propuesta y su justificación ética</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación definitiva de los episodios. Edición y montaje con inserción de música libre de derechos y efectos sonoros. Cada equipo publica su episodio en la plataforma del centro (web o SoundCloud). Realizan una presentación en vivo para el grupo-clase con una breve exposición del proceso y contenido. Se abre un turno de preguntas.</t>
-[...2 lines deleted...]
-    <t>Episodio de podcast completo subido a la plataforma; presentación oral de 3 minutos explicando las decisiones tomadas.</t>
+    <t>Los equipos graban y editan su podcast. Elaboran una portada y un breve texto de presentación. Se realiza una escucha crítica entre pares para mejorar el producto.</t>
+  </si>
+  <si>
+    <t>Archivo de audio y guión final</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cada estudiante completa un diario de aprendizaje donde valora su contribución, lo aprendido y cómo aplicará los valores en su vida diaria. Se realiza una coevaluación entre equipos usando una rúbrica sobre los criterios de evaluación. Debate final sobre el impacto del proyecto y posibles mejoras. Se recoge feedback para la evaluación de la SDA.</t>
-[...2 lines deleted...]
-    <t>Diario de aprendizaje individual; rúbrica de coevaluación cumplimentada para otro equipo.</t>
+    <t>Coevaluación con rúbrica, autoevaluación y reflexión sobre el proceso. Se entrega el podcast a la Concejalía de Juventud.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y texto reflexivo</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Datos por el bien común: investigamos nuestro entorno aragonés</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos contribuir a un Aragón más justo y sostenible a partir del análisis crítico de datos reales sobre un problema ecosocial local?</t>
+    <t>¿Te quedas o te vas? Diagnóstico juvenil para un Aragón vivo</t>
+  </si>
+  <si>
+    <t>Investigación sobre arraigo y oportunidades en nuestro territorio</t>
+  </si>
+  <si>
+    <t>Aragón enfrenta una grave despoblación rural, especialmente en Teruel y zonas de Zaragoza. El Ayuntamiento de la localidad ha solicitado al centro un diagnóstico sobre la percepción juvenil para actualizar su plan de juventud. El alumnado, como jóvenes, son los principales informantes.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta a jóvenes del centro y del municipio sobre sus percepciones de arraigo, oportunidades, servicios y futuro; analizar los datos; y elaborar un informe con conclusiones y propuestas éticamente fundamentadas que se presentará al Ayuntamiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Ordenadores con acceso a internet
-[...39 lines deleted...]
-    <t>Rúbrica de autoevaluación cumplimentada y acta del debate.</t>
+• Datos de despoblación del IAEST
+• Plantilla de cuestionario (Google Forms)
+• Hoja de cálculo para análisis
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación para la ciudadanía global, tratamiento de datos, competencia digital y comunicación lingüística.</t>
+  </si>
+  <si>
+    <t>Se presentan datos de despoblación en Aragón (gráficos del IAEST). Se formula la pregunta guía. Los equipos se organizan y establecen hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Cuaderno de hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan conceptos éticos (justicia, bien común) y metodología de encuesta (diseño, muestreo, análisis). Se analizan ejemplos de informes.</t>
+  </si>
+  <si>
+    <t>Diseño del cuestionario validado por el grupo.</t>
+  </si>
+  <si>
+    <t>Se aplica la encuesta a compañeros y a jóvenes del municipio (presencial o digital). Se recogen datos y se tabulan en hoja de cálculo. Se obtienen gráficos descriptivos.</t>
+  </si>
+  <si>
+    <t>Hoja de datos y gráficos iniciales.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe: introducción, metodología, resultados, conclusiones y propuestas éticamente fundamentadas. Preparan la presentación (póster o diapositivas) para el Ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación.</t>
+  </si>
+  <si>
+    <t>Se realiza la exposición ante una audiencia simulada (compañeros) o real (si se invita a concejal). Coevaluación entre equipos y autoevaluación. Se asignan niveles de logro según rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Pinta el cambio: un mural por la convivencia y el planeta</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos, a través de un mural colectivo, transmitir un mensaje que invite a nuestra comunidad a cuidar el medio ambiente y fortalecer la convivencia en Aragón?</t>
+    <t>Memorias que hablan, colores que unen</t>
+  </si>
+  <si>
+    <t>Un mural intergeneracional para nuestro barrio</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que en la residencia de mayores de su localidad viven personas con una gran riqueza de experiencias, muchas de ellas aisladas socialmente. El centro educativo se propone colaborar con la residencia para crear un proyecto intergeneracional que dé visibilidad a esas historias y genere un punto de encuentro.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar un mural colaborativo que integre retratos pictóricos y fragmentos de testimonios de las personas mayores de la residencia, para ser donado e instalado en un espacio público del barrio, fomentando así el diálogo intergeneracional y la conciencia cívica.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Pared o panel autorizado para pintar
-[...37 lines deleted...]
-    <t>Reflexión individual y acta de la asamblea.</t>
+• Cuaderno de equipo y diario individual
+• Material de grabación (móviles, tabletas)
+• Fotografías de los mayores (con permiso)
+• Lienzo o tabla grande, pintura acrílica, pinceles
+• Espacio público concertado con el ayuntamiento
+• Cartulinas, rotuladores para invitaciones</t>
+  </si>
+  <si>
+    <t>Educación emocional, Competencia en conciencia y expresiones culturales, Aprendizaje servicio (APS).</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: la residencia de mayores nos pide ayuda para visibilizar las historias de sus residentes y crear un lazo con la comunidad. Se visualiza un breve documental sobre experiencias intergeneracionales. Se formula la pregunta guía y se acuerdan los pasos a seguir.</t>
+  </si>
+  <si>
+    <t>Lluvia de ideas y preguntas iniciales en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>El alumnado trabaja los saberes: identidad personal, empatía, escucha activa y diálogo respetuoso. Se practican técnicas de entrevista y se analizan modelos de murales conmemorativos. Se contacta con la residencia para planificar las visitas.</t>
+  </si>
+  <si>
+    <t>Guion de entrevista elaborado y validado por el grupo.</t>
+  </si>
+  <si>
+    <t>Visita a la residencia para realizar las entrevistas (una sesión) y primera puesta en común de los testimonios recogidos (segunda sesión). Se realiza un diario emocional individual.</t>
+  </si>
+  <si>
+    <t>Grabaciones/transcripciones de entrevistas y diario emocional.</t>
+  </si>
+  <si>
+    <t>Diseño colectivo del mural: se deciden los retratos (a partir de fotos de los mayores), composición y citas. Se pinta el mural sobre lienzo o tabla. Se prepara la inauguración: carteles, invitaciones a la residencia y al ayuntamiento.</t>
+  </si>
+  <si>
+    <t>Bocetos del mural y producto terminado.</t>
+  </si>
+  <si>
+    <t>Inauguración del mural en el espacio público con presencia de los mayores, familias y autoridades. Tras el evento, en el aula se realiza una coevaluación con rúbrica y autoevaluación del diario emocional. Se asigna nivel de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas, diana de autoevaluación y reflexión final.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación para que el alumnado perciba y comprenda la información sobre la identidad y la ética.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Presentar dilemas éticos mediante diagramas de flujo interactivos que permitan visualizar las ramificaciones y consecuencias de diferentes decisiones morales en el proyecto vital.
@@ -2222,1542 +2217,1542 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>345</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>348</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>351</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>354</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>357</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="B2" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="C2" s="8" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
+        <v>363</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>364</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="B4" s="7" t="s">
+      <c r="C4" s="7" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B5" s="7" t="s">
         <v>370</v>
       </c>
-      <c r="B5" s="7" t="s">
+      <c r="C5" s="7" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
+        <v>372</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="C6" s="7" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="C7" s="7" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
+        <v>378</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="B8" s="7" t="s">
+      <c r="C8" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="B9" s="7" t="s">
         <v>382</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
         <v>255</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="C10" s="7" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>155</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>261</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="C3" s="7" t="s">
         <v>391</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="E3" s="7" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>395</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>396</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="7" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>398</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>399</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="E5" s="7" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D6" s="7" t="s">
         <v>402</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="7" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="C7" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="D7" s="7" t="s">
         <v>406</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="E7" s="7" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>395</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>409</v>
       </c>
-      <c r="C8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E8" s="7" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
+        <v>411</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>391</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>412</v>
       </c>
-      <c r="C9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="E9" s="7" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="D2" s="8" t="s">
         <v>416</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="E2" s="8" t="s">
         <v>417</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D3" s="9">
         <v>8.33</v>
       </c>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D4" s="9">
         <v>8.33</v>
       </c>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D6" s="9">
         <v>4.17</v>
       </c>
       <c r="E6" s="9">
         <v>4.17</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D7" s="9">
         <v>4.17</v>
       </c>
       <c r="E7" s="9">
         <v>4.17</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D8" s="9">
         <v>4.17</v>
       </c>
       <c r="E8" s="9">
         <v>4.17</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>2.4</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D9" s="9">
         <v>4.17</v>
       </c>
       <c r="E9" s="9">
         <v>4.17</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>2.5</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="D10" s="9">
         <v>4.17</v>
       </c>
       <c r="E10" s="9">
         <v>4.17</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>2.6</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D11" s="9">
         <v>4.17</v>
       </c>
       <c r="E11" s="9">
         <v>4.17</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>3.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D12" s="9">
         <v>8.33</v>
       </c>
       <c r="E12" s="9">
         <v>8.33</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>3.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D13" s="9">
         <v>8.33</v>
       </c>
       <c r="E13" s="9">
         <v>8.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>3.3</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D14" s="9">
         <v>8.33</v>
       </c>
       <c r="E14" s="9">
         <v>8.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>4.1</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D15" s="9">
         <v>25.0</v>
       </c>
       <c r="E15" s="9">
         <v>25.0</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <f>SUM(E3:E15)</f>
         <v>100</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:Q31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="B1" s="8" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>2.4</v>
       </c>
       <c r="J1" s="8">
         <v>2.5</v>
       </c>
       <c r="K1" s="8">
         <v>2.6</v>
       </c>
       <c r="L1" s="8">
         <v>3.1</v>
       </c>
       <c r="M1" s="8">
         <v>3.2</v>
       </c>
       <c r="N1" s="8">
         <v>3.3</v>
       </c>
       <c r="O1" s="8">
         <v>4.1</v>
       </c>
       <c r="P1" s="8" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="Q1" s="8" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" s="7" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:O2),"")</f>
         <v/>
       </c>
       <c r="Q2" s="7"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="7" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:O3),"")</f>
         <v/>
       </c>
       <c r="Q3" s="7"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="7" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:O4),"")</f>
         <v/>
       </c>
       <c r="Q4" s="7"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="7" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:O5),"")</f>
         <v/>
       </c>
       <c r="Q5" s="7"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="7" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:O6),"")</f>
         <v/>
       </c>
       <c r="Q6" s="7"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="7" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:O7),"")</f>
         <v/>
       </c>
       <c r="Q7" s="7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="7" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:O8),"")</f>
         <v/>
       </c>
       <c r="Q8" s="7"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="7" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:O9),"")</f>
         <v/>
       </c>
       <c r="Q9" s="7"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="7" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:O10),"")</f>
         <v/>
       </c>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="7" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:O11),"")</f>
         <v/>
       </c>
       <c r="Q11" s="7"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="7" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:O12),"")</f>
         <v/>
       </c>
       <c r="Q12" s="7"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="7" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:O13),"")</f>
         <v/>
       </c>
       <c r="Q13" s="7"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="7" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:O14),"")</f>
         <v/>
       </c>
       <c r="Q14" s="7"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="7" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:O15),"")</f>
         <v/>
       </c>
       <c r="Q15" s="7"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="7" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:O16),"")</f>
         <v/>
       </c>
       <c r="Q16" s="7"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="7" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:O17),"")</f>
         <v/>
       </c>
       <c r="Q17" s="7"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="7" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:O18),"")</f>
         <v/>
       </c>
       <c r="Q18" s="7"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="7" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:O19),"")</f>
         <v/>
       </c>
       <c r="Q19" s="7"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="7" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:O20),"")</f>
         <v/>
       </c>
       <c r="Q20" s="7"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="7" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:O21),"")</f>
         <v/>
       </c>
       <c r="Q21" s="7"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="7" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:O22),"")</f>
         <v/>
       </c>
       <c r="Q22" s="7"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="7" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:O23),"")</f>
         <v/>
       </c>
       <c r="Q23" s="7"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="7" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:O24),"")</f>
         <v/>
       </c>
       <c r="Q24" s="7"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="7" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:O25),"")</f>
         <v/>
       </c>
       <c r="Q25" s="7"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="7" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:O26),"")</f>
         <v/>
       </c>
       <c r="Q26" s="7"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="7" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:O27),"")</f>
         <v/>
       </c>
       <c r="Q27" s="7"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="7" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:O28),"")</f>
         <v/>
       </c>
       <c r="Q28" s="7"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="7" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:O29),"")</f>
         <v/>
       </c>
       <c r="Q29" s="7"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:O30),"")</f>
         <v/>
       </c>
       <c r="Q30" s="7"/>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:O31),"")</f>
         <v/>
       </c>
       <c r="Q31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="390">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
@@ -7059,259 +7054,259 @@
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>289</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C24" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="D24" s="7" t="s">
         <v>291</v>
       </c>
-      <c r="D24" s="7" t="s">
+      <c r="E24" s="7" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D25" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="E25" s="7" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D26" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="E26" s="7" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
         <v>249</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
         <v>251</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
         <v>253</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
         <v>255</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
         <v>257</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>155</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>259</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>260</v>
       </c>
       <c r="D34" s="11" t="s">
         <v>261</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>263</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D35" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="E35" s="7" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D36" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="E36" s="7" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D37" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="E37" s="7" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>274</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>291</v>
+        <v>268</v>
       </c>
       <c r="D38" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="E38" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D39" s="7" t="s">
+        <v>312</v>
+      </c>
+      <c r="E39" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7320,236 +7315,236 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B2" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="C2" s="8" t="s">
         <v>316</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="D2" s="8" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>319</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="C3" s="7" t="s">
         <v>320</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="D3" s="7" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B4" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>323</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>326</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="D5" s="7" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
+        <v>328</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>329</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C7" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="D7" s="7" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C8" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D8" s="7" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
+        <v>335</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="D9" s="7" t="s">
         <v>336</v>
-      </c>
-[...7 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>340</v>
-      </c>
-[...7 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>