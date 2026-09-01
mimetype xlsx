--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:18</t>
+    <t>01/09/2026 14:58</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Filosofía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegros los cuatro criterios de evaluación y sus saberes asociados según el BOE.</t>
   </si>