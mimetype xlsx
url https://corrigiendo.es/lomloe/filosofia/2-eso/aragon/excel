--- v2 (2026-09-01)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>01/09/2026 14:58</t>
+    <t>01/09/2026 15:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio; aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Filosofía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegros los cuatro criterios de evaluación y sus saberes asociados según el BOE.</t>
   </si>