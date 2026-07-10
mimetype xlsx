--- v0 (2026-05-19)
+++ v1 (2026-07-10)
@@ -38,131 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Filosofía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1172/2022, de 2 de agosto</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Currículo BOE nacional</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:32</t>
+    <t>10/07/2026 20:18</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo (CCAA vs BOE)</t>
+  </si>
+  <si>
+    <t>Aragón no ha publicado un decreto propio para Filosofía en 4º ESO; se aplica íntegramente el Real Decreto 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
-    <t>Comparativa CCAA vs BOE</t>
-[...2 lines deleted...]
-    <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
+    <t>Aragón vs BOE — Filosofía</t>
+  </si>
+  <si>
+    <t>Resumen ejecutivo</t>
+  </si>
+  <si>
+    <t>Mantiene del BOE</t>
+  </si>
+  <si>
+    <t>Sí, al no existir concreción autonómica, se mantiene el currículo completo del BOE.</t>
+  </si>
+  <si>
+    <t>Decreto de referencia</t>
+  </si>
+  <si>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+  </si>
+  <si>
+    <t>Implicación para la programación</t>
+  </si>
+  <si>
+    <t>La programación didáctica debe basarse exclusivamente en los saberes, criterios y competencias del RD 217/2022, sin incorporar elementos autonómicos adicionales.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -421,75 +445,483 @@
   <si>
     <t>Feedback específico y práctica focalizada.</t>
   </si>
   <si>
     <t>Adecuado</t>
   </si>
   <si>
     <t>Cumple el criterio con autonomía razonable.</t>
   </si>
   <si>
     <t>Consolidación y transferencia.</t>
   </si>
   <si>
     <t>Excelente</t>
   </si>
   <si>
     <t>Domina, justifica, transfiere.</t>
   </si>
   <si>
     <t>Ampliación o mentoría entre iguales.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
-    <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
-[...5 lines deleted...]
-    <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Título pedagógico</t>
+  </si>
+  <si>
+    <t>Horas estimadas</t>
+  </si>
+  <si>
+    <t>SDA recomendada</t>
+  </si>
+  <si>
+    <t>Saberes principales</t>
+  </si>
+  <si>
+    <t>Criterios evaluables</t>
+  </si>
+  <si>
+    <t>Competencias dominantes</t>
+  </si>
+  <si>
+    <t>Identidad, Naturaleza y el Despertar del Pensamiento</t>
+  </si>
+  <si>
+    <t>SDA: '¿Quién soy yo en la era de los algoritmos?'. Un proyecto de investigación sobre la identidad personal, el género y la influencia de la cultura digital.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Diferenciación entre Filosofía, mitología y ciencia: aportaciones a la existencia humana
+• Génesis del filosofar: primeras explicaciones y pensamiento presocrático
+• La democracia de Pericles y el giro antropológico: Sócrates y la sofística
+• Recuperación de las voces silenciadas: Diotima, Aspasia, Hiparquia e Hipatia
+• Dualidad humana: Herencia, naturaleza y cultura. Hominización, humanización y el reto transhumanista
+• Construcción del sujeto: Sexo, género y roles sociales. El feminismo de Simone de Beauvoir y Judith Butler
+• Tensiones del yo: Razón frente a pasión. El superhombre de Nietzsche
+• La libertad radical: La existencia precede a la esencia en J. P. Sartre
+• Vínculo social y alteridad: El mundo común de Marina Garcés
+• Cultura y tecnología: Innovación, superación y el ser humano según Yuval Noah Harari
+• Diversidad y ética social: Etnocentrismo, relativismo y el análisis de la aporofobia en Adela Cortina</t>
+  </si>
+  <si>
+    <t>1.1: Reconocer y formular los problemas filosóficos y su trascendencia mediante el análisis de los mismos
+1.2: Comprender la necesidad de afrontar los problemas filosóficos en la vida del ser humano
+2.1: Practicar los procedimientos elementales de la investigación filosófica
+2.2: Desarrollar una actitud filosófica indagadora mediante la comunicación pública</t>
+  </si>
+  <si>
+    <t>CE.FI.1
+CE.FI.2</t>
+  </si>
+  <si>
+    <t>Instrumentos / evaluación</t>
+  </si>
+  <si>
+    <t>Portfolio de aprendizaje, debates dirigidos sobre naturaleza/cultura y ensayo comparativo sobre el origen del pensamiento.</t>
+  </si>
+  <si>
+    <t>Verdad, Realidad y los Límites del Conocimiento</t>
+  </si>
+  <si>
+    <t>SDA: 'Fake News y la Caverna Digital'. Taller de lógica y análisis de medios para identificar falacias y mecanismos de posverdad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Herramientas del pensamiento: Introducción a la lógica informal y detección de falacias
+• Análisis crítico de la verdad: La razón patriarcal de Celia Amorós y la doble verdad de Ana de Miguel
+• Poder y saber: Relación Ciencia-Tecnología-Sociedad y el control social en la Escuela de Frankfurt
+• Crisis de la objetividad: Escepticismo, relativismo, posverdad y democracia en Z. Bauman y Myriam Revault
+• Saberes alternativos: La razón poética de María Zambrano y la razón estética de Chantal Maillard
+• El problema de la apariencia: Del mito de la caverna y la duda cartesiana al cerebro en una cubeta de Putnam
+• Metafísica del cambio: El tiempo, la necesidad, el azar y la libertad
+• Trascendencia y espiritualidad: El problema de Dios (teísmo, ateísmo, agnosticismo). Unamuno y Simone Weil</t>
+  </si>
+  <si>
+    <t>3.1: Producir y evaluar discursos argumentativos acerca de problemas filosóficos
+3.2: Detectar y evitar modos dogmáticos, falaces y sesgados de sostener opiniones
+3.3: Reconocer la importancia de la cooperación y el compromiso con la verdad</t>
+  </si>
+  <si>
+    <t>CE.FI.2
+CE.FI.3</t>
+  </si>
+  <si>
+    <t>Pruebas de análisis lógico, comentarios de texto sobre metafísica y creación de un podcast sobre la relación entre ciencia y poder.</t>
+  </si>
+  <si>
+    <t>Ética, Política y Estética: El Ser Humano en Acción</t>
+  </si>
+  <si>
+    <t>SDA: 'Utopías para un mundo herido'. Creación de un manifiesto ético-político y una intervención artística que responda a un problema social actual.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• El sujeto moral y el diálogo ético: El pensamiento de Emilio Lledó
+• Autonomía y dilemas: La propuesta ética de Michael Sandel
+• Tradiciones éticas: La virtud y el deber en la historia de la filosofía
+• Éticas de la responsabilidad: Justicia, mínimos y acción comunicativa
+• Éticas aplicadas: Altruismo animalista (Singer) y ecofeminismo (Puleo y Shiva)
+• Ética y política: Transformación social e igualdad en Rosa Luxemburgo
+• Resistencia y rebeldía: El hombre rebelde de A. Camus
+• Responsabilidad ante el mal: La banalidad del mal en Hannah Arendt
+• Futuros posibles: Utopías y distopías en Orwell, Huxley y Atwood
+• La experiencia estética: Belleza y valores en la educación estética de Schiller
+• Ontología del arte: Manifestaciones y funciones de la creación artística
+• Límites de la expresión: Análisis a través de la pintura de Goya
+• Arte transformador: Vanguardias, Buñuel y la diversidad en Remedios Zafra e Irene Vallejo</t>
+  </si>
+  <si>
+    <t>4.1: Afrontar temas complejos de modo interdisciplinar y sistémico
+4.2: Desarrollar la propia autonomía mediante el análisis de problemas éticos y políticos
+3.1: Producir discursos argumentativos sobre la acción humana</t>
+  </si>
+  <si>
+    <t>CE.FI.3
+CE.FI.4</t>
+  </si>
+  <si>
+    <t>Resolución de dilemas morales, disertación escrita sobre la banalidad del mal y proyecto final de estética y transformación social.</t>
+  </si>
+  <si>
+    <t>Situaciones de aprendizaje sugeridas (SDA)</t>
+  </si>
+  <si>
+    <t>SDA 1</t>
+  </si>
+  <si>
+    <t>Vivir o marcharse</t>
+  </si>
+  <si>
+    <t>Subtítulo</t>
+  </si>
+  <si>
+    <t>Un podcast filosófico sobre la España vaciada en Aragón</t>
+  </si>
+  <si>
+    <t>Contexto</t>
+  </si>
+  <si>
+    <t>La despoblación rural en Aragón es una realidad que afecta a muchas comarcas. El alumnado, en su mayoría de zonas urbanas o periurbanas, se enfrenta a la pregunta de si tiene futuro en el mundo rural. Este reto les pide que, desde la filosofía, analicen el dilema y produzcan un podcast dirigido a la asociación local de desarrollo rural.</t>
+  </si>
+  <si>
+    <t>Reto central</t>
+  </si>
+  <si>
+    <t>Analizar filosóficamente el dilema de quedarse o emigrar de la España rural aragonesa, y producir un podcast argumentativo que ofrezca una reflexión equilibrada, dirigido a la asociación de desarrollo rural de la comarca.</t>
+  </si>
+  <si>
+    <t>Recursos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Datos del IAEST sobre despoblación
+• Noticias de prensa local
+• Grabadora o móvil
+• Software de edición de audio (Audacity)
+• Rúbrica de evaluación
+• Plantilla de guión</t>
+  </si>
+  <si>
+    <t>Transversales</t>
+  </si>
+  <si>
+    <t>Educación emocional (empatía con los habitantes rurales) y competencia digital (edición de audio).</t>
+  </si>
+  <si>
+    <t>Fase</t>
+  </si>
+  <si>
+    <t>Duración</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Evidencia recogida</t>
+  </si>
+  <si>
+    <t>Activación y planteamiento del reto</t>
+  </si>
+  <si>
+    <t>1 sesión</t>
+  </si>
+  <si>
+    <t>Presentar noticias sobre despoblación en Aragón, mostrar datos. Preguntar: ¿qué haríais vosotros? Lluvia de preguntas filosóficas.</t>
+  </si>
+  <si>
+    <t>Preguntas formuladas en equipo.</t>
+  </si>
+  <si>
+    <t>Adquisición guiada de saberes</t>
+  </si>
+  <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Trabajar lógica informal, falacias, y conceptos éticos (el bien vivir). Analizar discursos sobre ruralidad detectando falacias.</t>
+  </si>
+  <si>
+    <t>Ejercicio de identificación de falacias.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>3 sesiones</t>
+  </si>
+  <si>
+    <t>Investigar datos demográficos de la comarca (IAEST), buscar testimonios. Redactar guión del podcast, estructurando argumentos a favor y en contra de quedarse, y una reflexión ética.</t>
+  </si>
+  <si>
+    <t>Guión escrito.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Grabar el podcast, editarlo, preparar la difusión.</t>
+  </si>
+  <si>
+    <t>Podcast grabado y editado.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Audición de los podcasts en clase (o enlace compartido), coevaluación con rúbrica, autoevaluación y reflexión sobre el proceso.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>La verdad en juego</t>
+  </si>
+  <si>
+    <t>Una investigación ética sobre la veracidad en redes sociales a partir de datos propios</t>
+  </si>
+  <si>
+    <t>El centro ha detectado un incremento de rumores y desinformación entre el alumnado a través de WhatsApp e Instagram. Se necesita saber cómo piensan y actúan los estudiantes respecto a la verdad en el ámbito digital para poder diseñar una intervención educativa.</t>
+  </si>
+  <si>
+    <t>Diseñar y aplicar una encuesta sobre hábitos de veracidad en redes sociales entre el alumnado del centro, analizar los datos desde una perspectiva ética y filosófica, y presentar un informe con recomendaciones a la Comisión de Convivencia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantilla de cuestionario en Google Forms o en papel
+• Hoja de cálculo (Excel o LibreOffice Calc) para tabulación
+• Textos breves: fragmentos de Emilio Lledó, Platón, Kant y Arendt
+• Lista de falacias con ejemplos
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación mediática y uso crítico de la información; educación ética y cívica; competencia digital.</t>
+  </si>
+  <si>
+    <t>Se presenta el contexto (desinformación en el centro) y se lanza la pregunta guía. El alumnado debate en grupos qué saben sobre el tema y qué les gustaría averiguar. Se explica que realizarán una investigación con datos primarios. Cada grupo formula una pregunta de investigación y prepara una primera versión del cuestionario.</t>
+  </si>
+  <si>
+    <t>Preguntas de investigación anotadas en el cuaderno de equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes necesarios: ¿qué es una falacia? (tipos), ¿qué es la verdad para la filosofía? (breve recorrido por Platón, Kant, Hannah Arendt), y elementos de metodología de encuesta (muestreo, redacción de preguntas, análisis básico de datos). Se analizan ejemplos de bulos y se identifican falacias. Se mejora el cuestionario grupal con base en lo aprendido.</t>
+  </si>
+  <si>
+    <t>Ejercicios de identificación de falacias y análisis de ejemplos.</t>
+  </si>
+  <si>
+    <t>Se aplica el cuestionario a una muestra del centro (por ejemplo, a todos los grupos de 4.º ESO). Los datos se recogen en una hoja de cálculo común. Por equipos, tabulan resultados, calculan frecuencias y buscan patrones. Se debate qué conclusiones éticas se pueden extraer.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con resultados y un primer análisis escrito por equipo.</t>
+  </si>
+  <si>
+    <t>Cada equipo redacta el informe final (introducción, metodología, resultados, discusión, conclusiones y recomendaciones) y prepara una presentación oral para la Comisión de Convivencia. Se ensayan las defensas y se elaboran apoyos visuales (diapositivas, póster digital).</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación visual.</t>
+  </si>
+  <si>
+    <t>Defensa ante la Comisión de Convivencia simulada (con invitados reales: miembros de la comisión del centro, otros docentes). Cada equipo expone y responde preguntas. Posteriormente, coevaluación entre equipos y autoevaluación mediante rúbrica. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Muros que piensan: filosofía y arte en comunidad</t>
+  </si>
+  <si>
+    <t>Creación de una obra artística filosófica para el instituto</t>
+  </si>
+  <si>
+    <t>El instituto quiere decorar un espacio común con obras que inviten a la reflexión. El departamento de Filosofía propone que el alumnado cree una pieza artística original que dialogue con un problema filosófico real, y que se exponga públicamente.</t>
+  </si>
+  <si>
+    <t>Diseñar y realizar una obra artística (mural, vídeo, instalación, performance) que exprese una reflexión filosófica sobre un problema ético o existencial relevante para la comunidad del instituto, y exponerla públicamente con una explicación oral ante un auditorio real.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Materiales artísticos (cartulinas, pinturas, tijeras, cámara, dispositivos digitales)
+• Textos filosóficos breves (fragmentos de Platón, Sartre, Lledó)
+• Imágenes de arte mudéjar aragonés (Aljafería, torre del Salvador)
+• Rúbrica de evaluación para cada criterio</t>
+  </si>
+  <si>
+    <t>Educación en valores, conciencia cultural, expresión artística, tratamiento crítico de la información</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del centro: decorar un espacio común con una obra que invite a pensar. Se muestran ejemplos locales (arte mudéjar de Aragón, mosaicos de la Aljafería) y se formula la pregunta guía. Los equipos hacen una lluvia de problemas filosóficos que les afecten (amistad, justicia, libertad, soledad, medioambiente).</t>
+  </si>
+  <si>
+    <t>Lista de problemas identificados y preguntas iniciales escritas en un mural colaborativo</t>
+  </si>
+  <si>
+    <t>Se trabajan los saberes: qué es un problema filosófico, argumentación lógica y falacias. Se analizan obras artísticas de contenido filosófico (Goya, Munch, Banksy). Ejercicios de identificación de argumentos y falacias en textos y discursos.</t>
+  </si>
+  <si>
+    <t>Fichas de análisis de obras y ejercicios de lógica informal</t>
+  </si>
+  <si>
+    <t>Cada equipo selecciona un problema filosófico de su lista, investiga en fuentes fiables y diseña la obra artística (técnica, materiales, boceto). Redacta la justificación filosófica: por qué el problema es relevante, qué argumentos lo sostienen, cómo la obra lo expresa.</t>
+  </si>
+  <si>
+    <t>Plan de proyecto (boceto + justificación)</t>
+  </si>
+  <si>
+    <t>Los equipos realizan la obra artística (mural, vídeo, instalación, performance) y preparan la explicación oral para la exposición. Se ensayan las presentaciones.</t>
+  </si>
+  <si>
+    <t>Obra terminada y guion de la explicación oral</t>
+  </si>
+  <si>
+    <t>Exposición pública de las obras ante la audiencia real (otros cursos, familias). Coevaluación mediante rúbrica entre equipos y autoevaluación individual. Se asignan niveles de logro (1-4) a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación</t>
   </si>
   <si>
     <t>Sugerencias DUA por CE</t>
   </si>
   <si>
     <t>Las sugerencias DUA aún no están disponibles para esta materia.</t>
   </si>
   <si>
     <t>Mapeo CE → competencias clave del Perfil de Salida</t>
   </si>
   <si>
     <t>El mapeo aún no está disponible para esta materia.</t>
   </si>
   <si>
-    <t>Preguntas frecuentes específicas</t>
-[...2 lines deleted...]
-    <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
+    <t>Preguntas frecuentes específicas de la CCAA</t>
+  </si>
+  <si>
+    <t>Categoría</t>
+  </si>
+  <si>
+    <t>Pregunta</t>
+  </si>
+  <si>
+    <t>Respuesta</t>
+  </si>
+  <si>
+    <t>Normativa</t>
+  </si>
+  <si>
+    <t>¿Qué normativa autonómica concreta el currículo de Filosofía en 4.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>En Aragón, el currículo de Filosofía en 4.º ESO se desarrolla a partir del Real Decreto 217/2022 mediante la Orden de la Consejería de Educación publicada en el BOA. Esa orden recoge los 4 competencias específicas, 9 criterios de evaluación y 41 saberes básicos propios de la comunidad.</t>
+  </si>
+  <si>
+    <t>Secuenciación</t>
+  </si>
+  <si>
+    <t>¿En qué se diferencia la secuenciación de saberes de Filosofía en 4.º ESO en Aragón respecto a la del BOE o Cataluña?</t>
+  </si>
+  <si>
+    <t>Aragón organiza los 41 saberes en 3 horas semanales distribuidas en trimestres, priorizando la argumentación y el pensamiento crítico. A diferencia del BOE, que no fija distribución horaria, o Cataluña, que los agrupa por ámbitos, aquí se trabaja por problemas filosóficos con evaluación trimestral de los 9 criterios.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Con 3 horas semanales de Filosofía en 4.º ESO en Aragón, ¿cómo agrupar los 9 criterios de evaluación de forma práctica?</t>
+  </si>
+  <si>
+    <t>Se recomienda agrupar los criterios en 3 bloques trimestrales, vinculando 3 criterios por trimestre a las 4 competencias específicas. Los agrupamientos flexibles (parejas, grupos de 4) optimizan el tiempo para debates y análisis de textos, aprovechando las 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se organiza la recuperación de Filosofía en 4.º ESO en Aragón para alumnos con evaluación negativa?</t>
+  </si>
+  <si>
+    <t>En Aragón, la recuperación se realiza mediante pruebas escritas de los criterios no superados y tareas de refuerzo. Se contempla una prueba global en junio y un plan específico en septiembre. Los alumnos con la materia pendiente de cursos anteriores siguen el mismo plan de recuperación.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad se aplican en Filosofía en 4.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>En Aragón, se priorizan adaptaciones curriculares no significativas: simplificación de textos, organizadores gráficos y evaluación oral. Para altas capacidades, se proponen debates y proyectos de investigación. Se usan los 41 saberes como base, ajustando el nivel de profundidad según necesidades.</t>
+  </si>
+  <si>
+    <t>Departamento</t>
+  </si>
+  <si>
+    <t>¿Cómo se coordina el departamento de Filosofía con otras materias en 4.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>En Aragón, se fomenta la coordinación con Lengua y Geografía e Historia para trabajar argumentación y contexto histórico. Se programan sesiones conjuntas y proyectos interdisciplinares como 'Filosofía y Literatura', integrando las 4 competencias específicas y evaluando criterios comunes.</t>
+  </si>
+  <si>
+    <t>Inspeccion</t>
+  </si>
+  <si>
+    <t>¿Qué aspectos revisa la inspección educativa en la programación de Filosofía en 4.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>La inspección verifica que la programación incluya los 4 competencias específicas, 9 criterios y 41 saberes del currículo aragonés. También comprueba que las situaciones de aprendizaje integren evaluación competencial, atención a la diversidad y uso de recursos del contexto aragonés.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y bibliografía se recomiendan para Filosofía en 4.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se recomienda el libro de texto 'Filosofía 4.º ESO' (editorial adaptada a Aragón), textos de filósofos aragoneses como Ortega y Gasset (obras menores) y artículos de prensa local. Recursos digitales del Gobierno de Aragón (Aularagón) y plataformas como 'Filosofía en la red'.</t>
   </si>
   <si>
     <t>Cómo programar paso a paso</t>
   </si>
   <si>
     <t>La guía paso a paso aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Reconocer y formular los problemas filosóficos y su trascendencia mediante el análisis de los mismos, a través del trabajo con textos y otros medios de expresión, tanto filosófica </t>
   </si>
@@ -635,130 +1067,146 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F766E"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1D4ED8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF2F8"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2563EB"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF0FDFA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="12">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1074,1174 +1522,1291 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B17"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" customWidth="true" style="0"/>
     <col min="2" max="2" width="90" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="4" t="s">
+      <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="4" t="s">
+      <c r="A5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="4" t="s">
+      <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="7">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="7">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="7">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>132</v>
+        <v>232</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>135</v>
+    <row r="1" spans="1:3">
+      <c r="A1" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>136</v>
+        <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>262</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="3" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="6" t="s">
+      <c r="A2" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="B3" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="C2" s="6" t="s">
-[...23 lines deleted...]
-      <c r="E3" s="7">
+      <c r="C3" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9">
         <v>11.11</v>
       </c>
-      <c r="F3" s="5"/>
+      <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
-      <c r="A4" s="5">
+      <c r="A4" s="7">
         <v>1.2</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="E4" s="7">
+      <c r="B4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9">
         <v>11.11</v>
       </c>
-      <c r="F4" s="5"/>
+      <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>2.1</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="E5" s="7">
+      <c r="B5" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9">
         <v>11.11</v>
       </c>
-      <c r="F5" s="5"/>
+      <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>2.2</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="E6" s="7">
+      <c r="B6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9">
         <v>11.11</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="5">
+      <c r="A7" s="7">
         <v>3.1</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="E7" s="7">
+      <c r="B7" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9">
         <v>11.11</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="5">
+      <c r="A8" s="7">
         <v>3.2</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="E8" s="7">
+      <c r="B8" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9">
         <v>11.11</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="5">
+      <c r="A9" s="7">
         <v>3.3</v>
       </c>
-      <c r="B9" s="5" t="s">
-[...6 lines deleted...]
-      <c r="E9" s="7">
+      <c r="B9" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9">
         <v>11.11</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="5">
+      <c r="A10" s="7">
         <v>4.1</v>
       </c>
-      <c r="B10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="E10" s="7">
+      <c r="B10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9">
         <v>11.11</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="5">
+      <c r="A11" s="7">
         <v>4.2</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="E11" s="7">
+      <c r="B11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>273</v>
+      </c>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9">
         <v>11.11</v>
       </c>
-      <c r="F11" s="5"/>
+      <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
-      <c r="A12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="7">
+      <c r="A12" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9">
         <f>SUM(E3:E11)</f>
         <v>99.98999999999999</v>
       </c>
-      <c r="F12" s="5" t="s">
-        <v>150</v>
+      <c r="F12" s="7" t="s">
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6">
+      <c r="A1" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="C1" s="8">
         <v>1.1</v>
       </c>
-      <c r="D1" s="6">
+      <c r="D1" s="8">
         <v>1.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="E1" s="8">
         <v>2.1</v>
       </c>
-      <c r="F1" s="6">
+      <c r="F1" s="8">
         <v>2.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="G1" s="8">
         <v>3.1</v>
       </c>
-      <c r="H1" s="6">
+      <c r="H1" s="8">
         <v>3.2</v>
       </c>
-      <c r="I1" s="6">
+      <c r="I1" s="8">
         <v>3.3</v>
       </c>
-      <c r="J1" s="6">
+      <c r="J1" s="8">
         <v>4.1</v>
       </c>
-      <c r="K1" s="6">
+      <c r="K1" s="8">
         <v>4.2</v>
       </c>
-      <c r="L1" s="6" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="L1" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="M1" s="8" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L2" s="5" t="str">
+      <c r="A2" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:K2),"")</f>
         <v/>
       </c>
-      <c r="M2" s="5"/>
+      <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L3" s="5" t="str">
+      <c r="A3" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:K3),"")</f>
         <v/>
       </c>
-      <c r="M3" s="5"/>
+      <c r="M3" s="7"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L4" s="5" t="str">
+      <c r="A4" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:K4),"")</f>
         <v/>
       </c>
-      <c r="M4" s="5"/>
+      <c r="M4" s="7"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L5" s="5" t="str">
+      <c r="A5" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:K5),"")</f>
         <v/>
       </c>
-      <c r="M5" s="5"/>
+      <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L6" s="5" t="str">
+      <c r="A6" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:K6),"")</f>
         <v/>
       </c>
-      <c r="M6" s="5"/>
+      <c r="M6" s="7"/>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L7" s="5" t="str">
+      <c r="A7" s="7" t="s">
+        <v>284</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:K7),"")</f>
         <v/>
       </c>
-      <c r="M7" s="5"/>
+      <c r="M7" s="7"/>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L8" s="5" t="str">
+      <c r="A8" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:K8),"")</f>
         <v/>
       </c>
-      <c r="M8" s="5"/>
+      <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L9" s="5" t="str">
+      <c r="A9" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:K9),"")</f>
         <v/>
       </c>
-      <c r="M9" s="5"/>
+      <c r="M9" s="7"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L10" s="5" t="str">
+      <c r="A10" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:K10),"")</f>
         <v/>
       </c>
-      <c r="M10" s="5"/>
+      <c r="M10" s="7"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L11" s="5" t="str">
+      <c r="A11" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:K11),"")</f>
         <v/>
       </c>
-      <c r="M11" s="5"/>
+      <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L12" s="5" t="str">
+      <c r="A12" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:K12),"")</f>
         <v/>
       </c>
-      <c r="M12" s="5"/>
+      <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L13" s="5" t="str">
+      <c r="A13" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:K13),"")</f>
         <v/>
       </c>
-      <c r="M13" s="5"/>
+      <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L14" s="5" t="str">
+      <c r="A14" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:K14),"")</f>
         <v/>
       </c>
-      <c r="M14" s="5"/>
+      <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L15" s="5" t="str">
+      <c r="A15" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:K15),"")</f>
         <v/>
       </c>
-      <c r="M15" s="5"/>
+      <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L16" s="5" t="str">
+      <c r="A16" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:K16),"")</f>
         <v/>
       </c>
-      <c r="M16" s="5"/>
+      <c r="M16" s="7"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L17" s="5" t="str">
+      <c r="A17" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:K17),"")</f>
         <v/>
       </c>
-      <c r="M17" s="5"/>
+      <c r="M17" s="7"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L18" s="5" t="str">
+      <c r="A18" s="7" t="s">
+        <v>295</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:K18),"")</f>
         <v/>
       </c>
-      <c r="M18" s="5"/>
+      <c r="M18" s="7"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L19" s="5" t="str">
+      <c r="A19" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:K19),"")</f>
         <v/>
       </c>
-      <c r="M19" s="5"/>
+      <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L20" s="5" t="str">
+      <c r="A20" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:K20),"")</f>
         <v/>
       </c>
-      <c r="M20" s="5"/>
+      <c r="M20" s="7"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L21" s="5" t="str">
+      <c r="A21" s="7" t="s">
+        <v>298</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:K21),"")</f>
         <v/>
       </c>
-      <c r="M21" s="5"/>
+      <c r="M21" s="7"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L22" s="5" t="str">
+      <c r="A22" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:K22),"")</f>
         <v/>
       </c>
-      <c r="M22" s="5"/>
+      <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L23" s="5" t="str">
+      <c r="A23" s="7" t="s">
+        <v>300</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:K23),"")</f>
         <v/>
       </c>
-      <c r="M23" s="5"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L24" s="5" t="str">
+      <c r="A24" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:K24),"")</f>
         <v/>
       </c>
-      <c r="M24" s="5"/>
+      <c r="M24" s="7"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L25" s="5" t="str">
+      <c r="A25" s="7" t="s">
+        <v>302</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:K25),"")</f>
         <v/>
       </c>
-      <c r="M25" s="5"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L26" s="5" t="str">
+      <c r="A26" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:K26),"")</f>
         <v/>
       </c>
-      <c r="M26" s="5"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L27" s="5" t="str">
+      <c r="A27" s="7" t="s">
+        <v>304</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:K27),"")</f>
         <v/>
       </c>
-      <c r="M27" s="5"/>
+      <c r="M27" s="7"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L28" s="5" t="str">
+      <c r="A28" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:K28),"")</f>
         <v/>
       </c>
-      <c r="M28" s="5"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L29" s="5" t="str">
+      <c r="A29" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:K29),"")</f>
         <v/>
       </c>
-      <c r="M29" s="5"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L30" s="5" t="str">
+      <c r="A30" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:K30),"")</f>
         <v/>
       </c>
-      <c r="M30" s="5"/>
+      <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="5" t="s">
-[...12 lines deleted...]
-      <c r="L31" s="5" t="str">
+      <c r="A31" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:K31),"")</f>
         <v/>
       </c>
-      <c r="M31" s="5"/>
+      <c r="M31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="270">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
@@ -3023,1521 +3588,2247 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="40" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="20" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>26</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:E4"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="6" t="s">
-[...21 lines deleted...]
-        <v>34</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H2" s="5"/>
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H3" s="5"/>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H4" s="5"/>
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H5" s="5"/>
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="6" t="s">
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="D1" s="6" t="s">
-[...8 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="D2" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="9">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="9">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7">
+        <v>2.1</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...2 lines deleted...]
-      <c r="I1" s="6" t="s">
+      <c r="D4" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="9">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7">
+        <v>2.2</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="9">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7">
+        <v>3.1</v>
+      </c>
+      <c r="C6" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="J1" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K1" s="6" t="s">
+      <c r="D6" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="9">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3.2</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="9">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7">
+        <v>3.3</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="9">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7">
+        <v>4.1</v>
+      </c>
+      <c r="C9" s="7" t="s">
         <v>49</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="K2" s="7">
+      <c r="D9" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="9">
         <v>11.11</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...173 lines deleted...]
-    </row>
     <row r="10" spans="1:11">
-      <c r="A10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="5">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7">
         <v>4.2</v>
       </c>
-      <c r="C10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="5" t="s">
+      <c r="C10" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="E10" s="5"/>
-[...7 lines deleted...]
-      <c r="K10" s="7">
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="9">
         <v>11.11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="6" t="s">
-[...24 lines deleted...]
-        <v>66</v>
+      <c r="A1" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="5">
+      <c r="A2" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C2" s="7">
         <v>1</v>
       </c>
-      <c r="D2" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I2" s="5"/>
+      <c r="D2" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I3" s="5"/>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C3" s="7">
+        <v>2</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="5">
+      <c r="A4" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C4" s="7">
         <v>3</v>
       </c>
-      <c r="D4" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I4" s="5"/>
+      <c r="D4" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="5">
+      <c r="A5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C5" s="7">
         <v>4</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I5" s="5"/>
+      <c r="D5" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="5">
+      <c r="A6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C6" s="7">
         <v>5</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="5"/>
+      <c r="D6" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C7" s="5">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C7" s="7">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I7" s="5"/>
+      <c r="D7" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="5">
+      <c r="A8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="7">
         <v>7</v>
       </c>
-      <c r="D8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="5"/>
+      <c r="D8" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C9" s="5">
+      <c r="A9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" s="7">
         <v>8</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="D9" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="E9" s="5"/>
-[...12 lines deleted...]
-      <c r="C10" s="5">
+      <c r="C10" s="7">
         <v>9</v>
       </c>
-      <c r="D10" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I10" s="5"/>
+      <c r="D10" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C11" s="5">
+      <c r="A11" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" s="7">
         <v>10</v>
       </c>
-      <c r="D11" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="5"/>
+      <c r="D11" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="5">
+      <c r="A12" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="7">
         <v>11</v>
       </c>
-      <c r="D12" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I12" s="5"/>
+      <c r="D12" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C13" s="5">
+      <c r="A13" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="7">
         <v>12</v>
       </c>
-      <c r="D13" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I13" s="5"/>
+      <c r="D13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C14" s="5">
+      <c r="A14" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="7">
         <v>13</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I14" s="5"/>
+      <c r="D14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="5">
+      <c r="A15" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C15" s="7">
         <v>14</v>
       </c>
-      <c r="D15" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I15" s="5"/>
+      <c r="D15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="5">
+      <c r="A16" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" s="7">
         <v>1</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I16" s="5"/>
+      <c r="D16" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="A17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" s="7">
+        <v>2</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C18" s="5">
+      <c r="A18" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" s="7">
         <v>3</v>
       </c>
-      <c r="D18" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I18" s="5"/>
+      <c r="D18" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C19" s="5">
+      <c r="A19" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="7">
         <v>4</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="D19" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="5">
+      <c r="A20" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="7">
         <v>5</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="D20" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="5">
+      <c r="A21" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="7">
         <v>6</v>
       </c>
-      <c r="D21" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="D21" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C22" s="5">
+      <c r="A22" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="7">
         <v>7</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="D22" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C23" s="5">
+      <c r="A23" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" s="7">
         <v>8</v>
       </c>
-      <c r="D23" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I23" s="5"/>
+      <c r="D23" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C24" s="5">
+      <c r="A24" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="7">
         <v>9</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I24" s="5"/>
+      <c r="D24" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C25" s="5">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="7">
         <v>10</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I25" s="5"/>
+      <c r="D25" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C26" s="5">
+      <c r="A26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="7">
         <v>1</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I26" s="5"/>
+      <c r="D26" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="5" t="s">
-[...15 lines deleted...]
-      <c r="I27" s="5"/>
+      <c r="A27" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="7">
+        <v>2</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C28" s="5">
+      <c r="A28" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="7">
         <v>3</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I28" s="5"/>
+      <c r="D28" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C29" s="5">
+      <c r="A29" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29" s="7">
         <v>4</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I29" s="5"/>
+      <c r="D29" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C30" s="5">
+      <c r="A30" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C30" s="7">
         <v>5</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I30" s="5"/>
+      <c r="D30" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C31" s="5">
+      <c r="A31" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C31" s="7">
         <v>6</v>
       </c>
-      <c r="D31" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I31" s="5"/>
+      <c r="D31" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C32" s="5">
+      <c r="A32" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="7">
         <v>7</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I32" s="5"/>
+      <c r="D32" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C33" s="5">
+      <c r="A33" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="7">
         <v>8</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I33" s="5"/>
+      <c r="D33" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
-      <c r="A34" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C34" s="5">
+      <c r="A34" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="7">
         <v>9</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I34" s="5"/>
+      <c r="D34" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
-      <c r="A35" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C35" s="5">
+      <c r="A35" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="7">
         <v>10</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I35" s="5"/>
+      <c r="D35" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
-      <c r="A36" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C36" s="5">
+      <c r="A36" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C36" s="7">
         <v>11</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I36" s="5"/>
+      <c r="D36" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C37" s="5">
+      <c r="A37" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" s="7">
         <v>12</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I37" s="5"/>
+      <c r="D37" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C38" s="5">
+      <c r="A38" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" s="7">
         <v>13</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I38" s="5"/>
+      <c r="D38" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
-      <c r="A39" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C39" s="5">
+      <c r="A39" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C39" s="7">
         <v>14</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I39" s="5"/>
+      <c r="D39" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
-      <c r="A40" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C40" s="5">
+      <c r="A40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C40" s="7">
         <v>15</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I40" s="5"/>
+      <c r="D40" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
-      <c r="A41" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C41" s="5">
+      <c r="A41" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C41" s="7">
         <v>16</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I41" s="5"/>
+      <c r="D41" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C42" s="5">
+      <c r="A42" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="7">
         <v>17</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...6 lines deleted...]
-      <c r="I42" s="5"/>
+      <c r="D42" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="3"/>
+      <c r="A1" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="6" t="s">
-[...9 lines deleted...]
-        <v>113</v>
+      <c r="A2" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="5">
+      <c r="A3" s="7">
         <v>1</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...6 lines deleted...]
-        <v>116</v>
+      <c r="B3" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="5">
-[...9 lines deleted...]
-        <v>119</v>
+      <c r="A4" s="7">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="5">
+      <c r="A5" s="7">
         <v>3</v>
       </c>
-      <c r="B5" s="5" t="s">
-[...6 lines deleted...]
-        <v>122</v>
+      <c r="B5" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="5">
+      <c r="A6" s="7">
         <v>4</v>
       </c>
-      <c r="B6" s="5" t="s">
-[...6 lines deleted...]
-        <v>125</v>
+      <c r="B6" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="45" customWidth="true" style="0"/>
+    <col min="5" max="5" width="55" customWidth="true" style="0"/>
+    <col min="6" max="6" width="50" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...7 lines deleted...]
-      </c>
+    <row r="1" spans="1:7">
+      <c r="A1" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="7">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C3" s="7">
+        <v>35</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="G3" s="7" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="7"/>
+      <c r="B4" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="7">
+        <v>2</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C5" s="7">
+        <v>35</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C7" s="7">
+        <v>35</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="40" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>129</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="7">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="7">
+        <v>2</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="7">
+        <v>3</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="7">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="7">
+        <v>5</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="7">
+        <v>1</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="7">
+        <v>2</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="7">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="7">
+        <v>4</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="7">
+        <v>5</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1"/>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="7">
+        <v>1</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="7">
+        <v>2</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="7">
+        <v>3</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="7">
+        <v>4</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="7">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>229</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>