--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:18</t>
+    <t>01/09/2026 13:10</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado un decreto propio para Filosofía en 4º ESO; se aplica íntegramente el Real Decreto 217/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Filosofía</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, al no existir concreción autonómica, se mantiene el currículo completo del BOE.</t>
   </si>