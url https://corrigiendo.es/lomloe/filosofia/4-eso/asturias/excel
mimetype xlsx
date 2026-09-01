--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:38</t>
+    <t>01/09/2026 13:24</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -169,51 +169,51 @@
   <si>
     <t>Educación en Valores Cívicos y Éticos</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Inquirir e investigar cuanto se refiere a la identidad humana y a cuestiones éticas relativas al propio proyecto vital, analizando críticamente información fiable y generando una actitud reflexiva al respecto, para promover el autoconocimiento y la elaboración de planteamientos y juicios morales de manera autónoma y razonada.</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
     <t>Actuar e interactuar de acuerdo con normas y valores cívicos y éticos, a partir del reconocimiento fundado de su importancia para regular la vida comunitaria y su aplicación efectiva y justificada en distintos contextos, para promover una convivencia pacífica, respetuosa, democrática y comprometida con el bien común.</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
     <t>Entender la naturaleza interconectada e inter y ecodependiente de las actividades humanas, mediante la identificación y análisis de problemas ecosociales de relevancia, para promover hábitos y actitudes éticamente comprometidos con el logro de formas de vida sostenibles.</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Mostrar una adecuada estima propia y del entorno, Cód. 2022-06713 reconociendo y valorando las emociones y los sentimientos propios y ajenos, para el logro de una actitud empática y cuidadosa con respecto a los y las demás y a la naturaleza.</t>
+    <t>Mostrar una adecuada estima propia y del entorno, reconociendo y valorando las emociones y los sentimientos propios y ajenos, para el logro de una actitud empática y cuidadosa con respecto a los y las demás y a la naturaleza.</t>
   </si>
   <si>
     <t>Comprender qué es la reflexión filosófica, diferenciándola de otros tipos de saberes que estudian aspectos concretos de la realidad y el individuo a partir del análisis e interpretación de textos y otras formas de expresión filosófica y cultural, para reconocer la importancia personal, social e histórica de los temas que se abordan en la materia, así como la necesidad de afrontarlos para entender su propia persona y la realidad circundante.</t>
   </si>
   <si>
     <t>Reflexionar y argumentar, de forma oral y escrita, sobre los aspectos clave de la Filosofía, a través de la realización de pequeños ensayos, disertaciones y otras producciones de carácter filosófico basadas en el uso riguroso de las fuentes documentales, para generar y transmitir juicios y tesis personales y desarrollar una actitud indagadora, autónoma, rigurosa y creativa en el ámbito de la reflexión filosófica.</t>
   </si>
   <si>
     <t>Practicar el ejercicio del diálogo filosófico de manera rigurosa, crítica, tolerante y empática, interiorizando las pautas éticas y formales que este requiere, mediante la participación en actividades grupales y a través del planteamiento dialógico de las cuestiones filosóficas, para promover el contraste e intercambio de ideas y el ejercicio de una ciudadanía activa y democrática.</t>
   </si>
   <si>
     <t>Analizar problemas éticos y políticos seleccionando información obtenida de diversas fuentes, llevando a cabo una exposición crítica de las posiciones filosóficas adecuadas para la resolución de dichos problemas, para desarrollar una conciencia cívica, crítica y autónoma, inspirada en los derechos humanos y comprometida con la construcción de una sociedad democrática, justa y equitativa y con la defensa de la naturaleza, desarrollando actitudes de solidaridad y participación en la vida comunitaria.</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
     <t>Reflexionar acerca de las aportaciones de las principales construcciones simbólicas culturales, analizando críticamente diferentes materiales en los que se comprenda el valor del arte, la literatura y la música como vehículos de transmisión del pensamiento filosófico, utilizando con precisión el vocabulario específico propio de la estética filosófica, para contribuir a la educación de los sentimientos y a una actitud reflexiva con respecto al pensamiento analógico y al lenguaje de las imágenes.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>