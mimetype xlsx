--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Filosofía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Canarias</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:22</t>
+    <t>03/07/2026 18:15</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -226,60 +226,102 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>El origen de la reflexión filosófica. 1.1. La pregunta por la realidad. Conocimiento e identificación de las soluciones de interpretación de la realidad expuestas por los presocráticos o más allá de los mitos. 1.2. Análisis y disertación entorno a las interpretaciones del ser humano y la sociedad en Sócrates y los Sofistas. El discurso filosófico y la retórica. 1.3. Identificación de las relaciones entre ciencia y filosofía. Las pseudociencias.</t>
-[...8 lines deleted...]
-    <t>Reflexión acerca de la posibilidad de la libertad. Determinismo, azar y voluntad. 1.1. Identificación del concepto de justicia y de los regímenes políticos totalitarios. 1.2. Investigación sobre las utopías y las distopías, las utopías feministas, la mujer en las sociedades distópicas. 1.3. Estética. Valoración de los cánones de belleza. Identificación de la creatividad. 1.4. Valoración del arte como expresión de las ideas filosóficas.</t>
+    <t>El origen de la reflexión filosófica.</t>
+  </si>
+  <si>
+    <t>1.1. La pregunta por la realidad. Conocimiento e identificación de las soluciones de interpretación de la realidad expuestas por los presocráticos o más allá de los mitos.</t>
+  </si>
+  <si>
+    <t>1.2. Análisis y disertación entorno a las interpretaciones del ser humano y la sociedad en Sócrates y los Sofistas. El discurso filosófico y la retórica.</t>
+  </si>
+  <si>
+    <t>1.3. Identificación de las relaciones entre ciencia y filosofía. Las pseudociencias.</t>
+  </si>
+  <si>
+    <t>Identidad personal.</t>
+  </si>
+  <si>
+    <t>1.1. Reconocimiento de las aportaciones de la filosofía a la definición del ser humano. La filosofía griega.</t>
+  </si>
+  <si>
+    <t>1.2. Explicación de algunas teorías psicológicas y filosóficas sobre la personalidad. Análisis de sus principales conceptos para la comprensión de la pregunta: ¿quién soy?</t>
+  </si>
+  <si>
+    <t>1.3. Naturaleza y cultura. Análisis de las diferencias entre esencialismo y constructivismo. Reconocimiento de la dimensión social y cultural en la construcción de la identidad. Valoración sobre lo masculino y lo femenino, o los roles de género.</t>
+  </si>
+  <si>
+    <t>1.4. Las emociones. Identificación de las teorías de la personalidad, emociones, inteligencia emocional y control de la frustración. Valoración sobre la reivindicación de lo irracional.</t>
+  </si>
+  <si>
+    <t>Socialización.</t>
+  </si>
+  <si>
+    <t>2.1. Reflexión sobre las nociones referidas a la relación individuo-sociedad y el proceso de socialización.</t>
+  </si>
+  <si>
+    <t>2.2. Origen de la sociedad. Análisis de las diferencias entre naturalismo y contractualismo. Valoración del concepto de civilización y de la dicotomía entre etnocentrismo y relativismo cultural.</t>
+  </si>
+  <si>
+    <t>2.3. Reflexión crítica sobre el papel de la cultura y las tecnologías digitales, así como el del individuo como creador y transformador de la cultura.</t>
+  </si>
+  <si>
+    <t>Reflexión acerca de la posibilidad de la libertad. Determinismo, azar y voluntad.</t>
+  </si>
+  <si>
+    <t>1.1. Identificación del concepto de justicia y de los regímenes políticos totalitarios.</t>
+  </si>
+  <si>
+    <t>1.2. Investigación sobre las utopías y las distopías, las utopías feministas, la mujer en las sociedades distópicas.</t>
+  </si>
+  <si>
+    <t>1.3. Estética. Valoración de los cánones de belleza. Identificación de la creatividad.</t>
+  </si>
+  <si>
+    <t>1.4. Valoración del arte como expresión de las ideas filosóficas.</t>
   </si>
   <si>
     <t>Rúbrica orientativa 1-4</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>Qué mirar al corregir</t>
   </si>
   <si>
     <t>Acción docente recomendada</t>
   </si>
   <si>
     <t>Inicial</t>
   </si>
   <si>
     <t>Respuesta incompleta o con errores de base.</t>
   </si>
   <si>
     <t>Refuerzo guiado y nueva evidencia corta.</t>
   </si>
@@ -1021,51 +1063,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>4</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1101,803 +1143,803 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>20.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>2.1</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>20.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.2</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>20.0</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>3.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>20.0</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>3.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>20.0</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <f>SUM(E3:E7)</f>
         <v>100</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>2.1</v>
       </c>
       <c r="E1" s="6">
         <v>2.2</v>
       </c>
       <c r="F1" s="6">
         <v>3.1</v>
       </c>
       <c r="G1" s="6">
         <v>3.2</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:G2),"")</f>
         <v/>
       </c>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:G3),"")</f>
         <v/>
       </c>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:G4),"")</f>
         <v/>
       </c>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:G5),"")</f>
         <v/>
       </c>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:G6),"")</f>
         <v/>
       </c>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:G7),"")</f>
         <v/>
       </c>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:G8),"")</f>
         <v/>
       </c>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
-        <v>117</v>
+        <v>131</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:G9),"")</f>
         <v/>
       </c>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:G10),"")</f>
         <v/>
       </c>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:G11),"")</f>
         <v/>
       </c>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:G12),"")</f>
         <v/>
       </c>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:G13),"")</f>
         <v/>
       </c>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:G14),"")</f>
         <v/>
       </c>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:G15),"")</f>
         <v/>
       </c>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:G16),"")</f>
         <v/>
       </c>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:G17),"")</f>
         <v/>
       </c>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:G18),"")</f>
         <v/>
       </c>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:G19),"")</f>
         <v/>
       </c>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:G20),"")</f>
         <v/>
       </c>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:G21),"")</f>
         <v/>
       </c>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:G22),"")</f>
         <v/>
       </c>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:G23),"")</f>
         <v/>
       </c>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:G24),"")</f>
         <v/>
       </c>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:G25),"")</f>
         <v/>
       </c>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:G26),"")</f>
         <v/>
       </c>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:G27),"")</f>
         <v/>
       </c>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:G28),"")</f>
         <v/>
       </c>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:G29),"")</f>
         <v/>
       </c>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:G30),"")</f>
         <v/>
       </c>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:G31),"")</f>
         <v/>
       </c>
       <c r="I31" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="150">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
@@ -2663,55 +2705,55 @@
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="7">
         <v>20.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I5"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>55</v>
       </c>
@@ -2739,294 +2781,560 @@
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C3" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C4" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C5" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" s="5">
+        <v>1</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" s="5">
+        <v>2</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" s="5">
+        <v>3</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="5">
+        <v>4</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="5">
+        <v>5</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="5">
+        <v>6</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="5">
+        <v>7</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="5">
+        <v>8</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="5">
+        <v>9</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="5">
+        <v>1</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" s="5">
+        <v>2</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="5">
+        <v>3</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="5">
+        <v>4</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="5">
+        <v>5</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>