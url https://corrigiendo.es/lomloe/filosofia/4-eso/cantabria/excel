--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Filosofía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Cantabria</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:34</t>
+    <t>01/09/2026 13:11</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -256,60 +256,126 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>La investigación ética y la resolución de problemas complejos. El pensamiento crítico y filosófico. La naturaleza humana y la identidad personal. Libertad y moralidad. La construcción de un concepto de persona, consciente de que ésta es indefinible, valorando la dignidad que posee por el hecho de ser libre. La educación de las emociones y los sentimientos. La autoestima personal. La igualdad y el respeto mutuo en las relaciones afectivas. i</t>
-[...8 lines deleted...]
-    <t>economía circular y la economía azul. El compromiso activo con la protección de los animales y el medio ambiente. Los derechos de los animales y de la naturaleza. La perspectiva biocéntrica. Hábitos de vida sostenible: la gestión de los recursos y de la movilidad. El consumo responsable y de proximidad. Alimentación y soberanía alimentaria. Comunidades resilientes y en transición. Comercio justo.</t>
+    <t>La investigación ética y la resolución de problemas complejos. El pensamiento crítico y filosófico.</t>
+  </si>
+  <si>
+    <t>La naturaleza humana y la identidad personal. Libertad y moralidad.</t>
+  </si>
+  <si>
+    <t>La construcción de un concepto de persona, consciente de que ésta es indefinible, valorando la dignidad que posee por el hecho de ser libre.</t>
+  </si>
+  <si>
+    <t>La educación de las emociones y los sentimientos. La autoestima personal. La igualdad y el respeto mutuo en las relaciones afectivas.</t>
+  </si>
+  <si>
+    <t>La educación afectivo-sexual.</t>
+  </si>
+  <si>
+    <t>Hábitos de vida saludable y deportiva.</t>
+  </si>
+  <si>
+    <t>Deseos y razones. La voluntad y el juicio moral. Autonomía y responsabilidad.</t>
+  </si>
+  <si>
+    <t>La ética como guía de nuestras acciones. La reflexión en torno a lo valioso y los valores: universalismo y pluralismo moral. Qué son las normas, las virtudes y los sentimientos morales. Éticas de la felicidad, éticas del deber y éticas de la virtud.</t>
+  </si>
+  <si>
+    <t>El conflicto entre moralidad y legalidad. La objeción de conciencia. Los derechos individuales y el debate en torno a la libertad de expresión.</t>
+  </si>
+  <si>
+    <t>Análisis del problema de la desinformación. La protección de datos y el derecho a la intimidad. El ciberacoso y las situaciones de violencia en las redes. Las conductas adictivas. Conocimiento del correcto uso de las redes sociales.</t>
+  </si>
+  <si>
+    <t>Las virtudes del diálogo y las normas de argumentación. La resolución pacífica de conflictos. La empatía con los demás.</t>
+  </si>
+  <si>
+    <t>La naturaleza y origen de la sociedad. Competencia y cooperación. Egoísmo y altruismo. Las estructuras sociales y los grupos de pertenencia.</t>
+  </si>
+  <si>
+    <t>La política: ley, poder, soberanía y justicia. Formas de estado y tipos de gobierno. El Estado de derecho y los valores constitucionales. La democracia: principios, procedimientos e instituciones. La memoria democrática.</t>
+  </si>
+  <si>
+    <t>Las distintas generaciones de derechos humanos. Su constitución histórica y su relevancia ética. Los derechos del niño.</t>
+  </si>
+  <si>
+    <t>El papel de la democracia para comprender todo lo relativo a la memoria histórica y necesidad de la resolución pacífica de conflictos.</t>
+  </si>
+  <si>
+    <t>Asociacionismo y voluntariado. La ciudadanía y la participación democrática. Los códigos deontológicos. Las éticas aplicadas.</t>
+  </si>
+  <si>
+    <t>La desigualdad económica y la lucha contra la pobreza. Globalización económica y bienes públicos globales. El comercio justo. El derecho al trabajo, la salud, la educación y la justicia. El valor social de los impuestos.</t>
+  </si>
+  <si>
+    <t>La igualdad de género y las diversas olas y corrientes del feminismo. La prevención de la explotación y la violencia contra niñas y mujeres. La corresponsabilidad en las tareas domésticas y de cuidados.</t>
+  </si>
+  <si>
+    <t>El multiculturalismo. La inclusión social y el respeto por la diversidad y las identidades étnico-culturales y de género. Los derechos LGTBIQ+.</t>
+  </si>
+  <si>
+    <t>Fines y límites éticos de la investigación científica. La bioética. El desafío de la inteligencia artificial. Las propuestas transhumanistas.</t>
+  </si>
+  <si>
+    <t>Acciones individuales y colectivas en favor de la paz. La contribución del Estado y los organismos internacionales a la paz, la seguridad y la cooperación. El derecho internacional y la ciudadanía global. Las fuerzas armadas y la defensa al servicio de la paz. El papel de las ONG y ONGD.</t>
+  </si>
+  <si>
+    <t>Interdependencia, interconexión y ecodependencia entre nuestras formas de vida y el entorno. Lo local y lo global. Consideración crítica de las diversas cosmovisiones sobre la relación humana con la naturaleza.</t>
+  </si>
+  <si>
+    <t>Los límites del planeta y la huella ecológica de las acciones humanas. La emergencia climática.</t>
+  </si>
+  <si>
+    <t>Diversos planteamientos éticos, científicos y políticos en torno a los problemas ecosociales. La ética ambiental. La ética de los cuidados y el ecofeminismo. Los Objetivos de Desarrollo Sostenible. El decrecimiento. La economía circular y la economía azul.</t>
+  </si>
+  <si>
+    <t>El compromiso activo con la protección de los animales y el medio ambiente. Los derechos de los animales y de la naturaleza. La perspectiva biocéntrica.</t>
+  </si>
+  <si>
+    <t>Hábitos de vida sostenible: la gestión de los recursos y de la movilidad. El consumo responsable y de proximidad. Alimentación y soberanía alimentaria. Comunidades resilientes y en transición. Comercio justo.</t>
   </si>
   <si>
     <t>Rúbrica orientativa 1-4</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>Qué mirar al corregir</t>
   </si>
   <si>
     <t>Acción docente recomendada</t>
   </si>
   <si>
     <t>Inicial</t>
   </si>
   <si>
     <t>Respuesta incompleta o con errores de base.</t>
   </si>
   <si>
     <t>Refuerzo guiado y nueva evidencia corta.</t>
   </si>
@@ -1072,51 +1138,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>4</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1152,1146 +1218,1146 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>101</v>
+        <v>123</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>103</v>
+        <v>125</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>105</v>
+        <v>127</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>106</v>
+        <v>128</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>107</v>
+        <v>129</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>8.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>111</v>
+        <v>133</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>8.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>8.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>8.33</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>114</v>
+        <v>136</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>8.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>8.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>2.4</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>8.33</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>2.5</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>8.33</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>8.33</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>8.33</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>3.3</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>8.33</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.1</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>8.33</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <f>SUM(E3:E14)</f>
         <v>99.95999999999999</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="6" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>125</v>
+        <v>147</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>2.3</v>
       </c>
       <c r="I1" s="6">
         <v>2.4</v>
       </c>
       <c r="J1" s="6">
         <v>2.5</v>
       </c>
       <c r="K1" s="6">
         <v>3.1</v>
       </c>
       <c r="L1" s="6">
         <v>3.2</v>
       </c>
       <c r="M1" s="6">
         <v>3.3</v>
       </c>
       <c r="N1" s="6">
         <v>4.1</v>
       </c>
       <c r="O1" s="6" t="s">
-        <v>126</v>
+        <v>148</v>
       </c>
       <c r="P1" s="6" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="5" t="s">
-        <v>127</v>
+        <v>149</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:N2),"")</f>
         <v/>
       </c>
       <c r="P2" s="5"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" s="5" t="s">
-        <v>128</v>
+        <v>150</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:N3),"")</f>
         <v/>
       </c>
       <c r="P3" s="5"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" s="5" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:N4),"")</f>
         <v/>
       </c>
       <c r="P4" s="5"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="5" t="s">
-        <v>130</v>
+        <v>152</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:N5),"")</f>
         <v/>
       </c>
       <c r="P5" s="5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="5" t="s">
-        <v>131</v>
+        <v>153</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:N6),"")</f>
         <v/>
       </c>
       <c r="P6" s="5"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="5" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:N7),"")</f>
         <v/>
       </c>
       <c r="P7" s="5"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="5" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:N8),"")</f>
         <v/>
       </c>
       <c r="P8" s="5"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="5" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:N9),"")</f>
         <v/>
       </c>
       <c r="P9" s="5"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="5" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:N10),"")</f>
         <v/>
       </c>
       <c r="P10" s="5"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="5" t="s">
-        <v>136</v>
+        <v>158</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:N11),"")</f>
         <v/>
       </c>
       <c r="P11" s="5"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="5" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:N12),"")</f>
         <v/>
       </c>
       <c r="P12" s="5"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="5" t="s">
-        <v>138</v>
+        <v>160</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:N13),"")</f>
         <v/>
       </c>
       <c r="P13" s="5"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="5" t="s">
-        <v>139</v>
+        <v>161</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:N14),"")</f>
         <v/>
       </c>
       <c r="P14" s="5"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5" t="s">
-        <v>140</v>
+        <v>162</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:N15),"")</f>
         <v/>
       </c>
       <c r="P15" s="5"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="5" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:N16),"")</f>
         <v/>
       </c>
       <c r="P16" s="5"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="5" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:N17),"")</f>
         <v/>
       </c>
       <c r="P17" s="5"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="5" t="s">
-        <v>143</v>
+        <v>165</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:N18),"")</f>
         <v/>
       </c>
       <c r="P18" s="5"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="5" t="s">
-        <v>144</v>
+        <v>166</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:N19),"")</f>
         <v/>
       </c>
       <c r="P19" s="5"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="5" t="s">
-        <v>145</v>
+        <v>167</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:N20),"")</f>
         <v/>
       </c>
       <c r="P20" s="5"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="5" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:N21),"")</f>
         <v/>
       </c>
       <c r="P21" s="5"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="5" t="s">
-        <v>147</v>
+        <v>169</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:N22),"")</f>
         <v/>
       </c>
       <c r="P22" s="5"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5" t="s">
-        <v>148</v>
+        <v>170</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:N23),"")</f>
         <v/>
       </c>
       <c r="P23" s="5"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="5" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:N24),"")</f>
         <v/>
       </c>
       <c r="P24" s="5"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="5" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:N25),"")</f>
         <v/>
       </c>
       <c r="P25" s="5"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="5" t="s">
-        <v>151</v>
+        <v>173</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:N26),"")</f>
         <v/>
       </c>
       <c r="P26" s="5"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="5" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:N27),"")</f>
         <v/>
       </c>
       <c r="P27" s="5"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5" t="s">
-        <v>153</v>
+        <v>175</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:N28),"")</f>
         <v/>
       </c>
       <c r="P28" s="5"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="5" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:N29),"")</f>
         <v/>
       </c>
       <c r="P29" s="5"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="5" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:N30),"")</f>
         <v/>
       </c>
       <c r="P30" s="5"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="5" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:N31),"")</f>
         <v/>
       </c>
       <c r="P31" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="360">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
@@ -3885,55 +3951,55 @@
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="7">
         <v>8.33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I5"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>65</v>
       </c>
@@ -3961,294 +4027,712 @@
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C3" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C4" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>71</v>
       </c>
       <c r="C5" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="5">
+        <v>5</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C7" s="5">
+        <v>6</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" s="5">
+        <v>7</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" s="5">
+        <v>8</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="5">
+        <v>9</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C11" s="5">
+        <v>10</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C12" s="5">
+        <v>1</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="5">
+        <v>2</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="5">
+        <v>3</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="5">
+        <v>4</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="5">
+        <v>5</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" s="5">
+        <v>6</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C18" s="5">
+        <v>7</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" s="5">
+        <v>8</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="5">
+        <v>9</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" s="5">
+        <v>10</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" s="5">
+        <v>11</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="5">
+        <v>1</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C24" s="5">
+        <v>2</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C25" s="5">
+        <v>3</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" s="5">
+        <v>4</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" s="5">
+        <v>5</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>80</v>
+        <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>85</v>
+        <v>107</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>92</v>
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>