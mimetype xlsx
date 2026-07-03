--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Filosofía</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>4.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>País Vasco</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:23</t>
+    <t>03/07/2026 18:17</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -211,147 +211,186 @@
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Construir un adecuado concepto de sí mismo o misma y de su dimensión cívica y moral reconociendo las múltiples dimensiones de su naturaleza y personalidad, a través del cuestionamiento filosófico, la investigación y el diálogo en torno a la naturaleza humana y las diversas maneras de ser hombre o mujer.</t>
   </si>
   <si>
     <t>Disertación o comentario de texto</t>
   </si>
   <si>
     <t>Generar y expresar un grado suficiente de autonomía moral mediante el ejercicio de la deliberación racional, el uso de conceptos éticos básicos y el diálogo respetuoso con otros, en torno a distintos valores y modos de vida, así como a pro blemas relacionados con los derechos individuales y colectivos, el uso responsable y seguro de las redes, las conductas adictivas, las agresiones y el acoso escolar en entornos analógicos y digitales.</t>
   </si>
   <si>
     <t>Fomentar el ejercicio de la ciudadanía activa y democrática en entornos analógicos y digitales a través de la participa ción respetuosa, dialogante y constructiva en actividades de grupo que impliquen tomar decisiones colectivas, planificar acciones coordinadas y resolver problemas aplicando procedimientos creativos y principios cívicos, éticos y democráticos explícitos.</t>
   </si>
   <si>
     <t>Contribuir a generar un compromiso activo con el bien común a través del análisis y la toma razonada y dialogante de posición en torno a cuestiones éticas cercanas al alumnado y de actualidad general.</t>
   </si>
   <si>
     <t>Tomar consciencia de la lucha por una efectiva igualdad de género y del problema de la violencia y explotación sobre las mujeres, a través del análisis de la desigualdad, la violencia y la discriminación por razón de género y orientación sexual, mostrando igualmente conocimiento de los derechos LGTBIQ+. y reconociendo la necesidad de respetarlos.</t>
   </si>
   <si>
-    <t>Contribuir activamente al bienestar social adoptando una posición propia, explícita, informada y éticamente fundamen tada sobre el valor y pertinencia de los derechos y deberes, el respeto por la diversidad etnocultural y la consideración de los bienes públicos locales y globales.</t>
+    <t>Contribuir activamente al bienestar social adoptando una posición propia, explícita, informada y éticamente fundamentada sobre el valor y pertinencia de los derechos y deberes, el respeto por la diversidad etnocultural y la consideración de los bienes públicos locales y globales.</t>
   </si>
   <si>
     <t>Comprender los límites del planeta y las relaciones de interconexión, interdependencia y ecodependencia entre nuestras vidas y el entorno a través del análisis de las causas y consecuencias de los más graves problemas ecosociales que afectan a la vida en la Tierra.</t>
   </si>
   <si>
     <t>Promover estilos de vida éticamente comprometidos con el logro de un desarrollo sostenible, contribuyendo por sí mismo y en su entorno a la gestión sostenible de los recursos, los residuos y la movilidad, el comercio justo, el consumo responsable, el cuidado del patrimonio natural, el respeto por la diversidad étnico-cultural, y el cuidado y protección de los animales.</t>
   </si>
   <si>
     <t>Valorar distintos planteamientos científicos, políticos y éticos con los que afrontar la emergencia climática y la crisis medioambiental a través de la exposición y el debate argumental en torno a los mismos.</t>
   </si>
   <si>
     <t>Desarrollar una actitud de gestión equilibrada de las emociones, de estima y cuidado personal y de los y las demás, identificando, analizando y expresando de manera asertiva las propias emociones y reconociendo y valorando las de los demás en distintos contextos y en torno a actividades creativas y de reflexión individual o dialogada sobre cuestiones éticas y cívicas.</t>
   </si>
   <si>
     <t>Desarrollar la autoestima en armonía con otras personas a través de la identificación, gestión y comunicación de emociones, afectos y deseos con respeto y empatía hacia los de los demás, generando un concepto adecuado de lo que deben ser las relaciones afectivas y afectivo-sexuales.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>La identidad personal y la naturaleza humana. Factores presentes en la construcción de la identidad*. Estereotipos de género en la construcción de la identidad. Autonomía y heteronomía.</t>
-[...2 lines deleted...]
-    <t>El cuestionamiento como forma de conocerse y conocer*. Tipos de preguntas: la pregunta filosófica.* La autoestima personal. Identificación y gestión de las emociones y su repercusión en comportamientos individuales y colectivos en entornos analógicos y digitales.* Las relaciones afectivas y sexuales.</t>
+    <t>La identidad personal y la naturaleza humana. Factores presentes en la construcción de la identidad</t>
+  </si>
+  <si>
+    <t>Estereotipos de género en la construcción de la identidad. Autonomía y heteronomía</t>
+  </si>
+  <si>
+    <t>El cuestionamiento como forma de conocerse y conocer</t>
+  </si>
+  <si>
+    <t>Tipos de preguntas: la pregunta filosófica</t>
+  </si>
+  <si>
+    <t>La autoestima personal. Identificación y gestión de las emociones y su repercusión en comportamientos individuales y colectivos en entornos analógicos y digitales</t>
+  </si>
+  <si>
+    <t>Las relaciones afectivas y sexuales</t>
   </si>
   <si>
     <t>La resiliencia y la adaptación emocional a realidades diversas. Plan de prevención del suicidio.</t>
   </si>
   <si>
     <t>La investigación ética y la resolución de problemas complejos. El planteamiento crítico y filosófico.</t>
   </si>
   <si>
-    <t>La ética y la moral. La ética como guía de nuestras acciones*. Las éticas aplicadas. Fines y límites éticos de la investigación científica.</t>
+    <t>La ética y la moral. La ética como guía de nuestras acciones</t>
+  </si>
+  <si>
+    <t>Las éticas aplicadas. Fines y límites éticos de la investigación científica</t>
   </si>
   <si>
     <t>La reflexión en torno a los valores: universalismo y relativismo moral. Éticas de la felicidad, éticas del deber y éticas de la virtud.</t>
   </si>
   <si>
-    <t>Las normas y su origen*. Costumbres y convenciones culturales. Normas morales, legales y sociales.</t>
+    <t>Las normas y su origen: Costumbres y convenciones culturales. Normas morales, legales y sociales</t>
   </si>
   <si>
     <t>Deseos y derechos. La voluntad y el juicio moral. Autonomía y responsabilidad. Libertad y moralidad.</t>
   </si>
   <si>
-    <t>Igualdad de género*. Conductas sexistas y no sexistas. Situaciones discriminatorias de las mujeres en la sociedad. La corresponsabilidad en las tareas domésticas y de cuidados.</t>
-[...5 lines deleted...]
-    <t>La cultura y las culturas. El multiculturalismo*. La inclusión social y el respeto por la diversidad y las identidades étnico-cul turales.</t>
+    <t>Igualdad de género: Conductas sexistas y no sexistas. Situaciones discriminatorias de las mujeres en la sociedad. La corresponsabilidad en las tareas domésticas y de cuidados</t>
+  </si>
+  <si>
+    <t>Roles de género y su manifestación en todos los ámbitos de la sociedad y la cultura</t>
+  </si>
+  <si>
+    <t>La identidad de género y los derechos LGTBIQ+</t>
+  </si>
+  <si>
+    <t>La cultura y las culturas. El multiculturalismo</t>
+  </si>
+  <si>
+    <t>La inclusión social y el respeto por la diversidad y las identidades étnico-culturales</t>
   </si>
   <si>
     <t>La justicia. Desigualdad e injusticia en el contexto local y global. Causas y propuestas de mejora. El comercio justo. El valor social de los impuestos.</t>
   </si>
   <si>
-    <t>Legalidad y legitimidad*. El conflicto entre moralidad y legalidad. La objeción de conciencia.</t>
+    <t>Legalidad y legitimidad: El conflicto entre moralidad y legalidad. La objeción de conciencia</t>
   </si>
   <si>
     <t>La violencia en el ámbito personal y social. Las consecuencias y la reparación de la violencia. La autodefensa.</t>
   </si>
   <si>
-    <t>Los derechos y deberes individuales y colectivos y el debate en torno a la libertad de expresión*. El humor y sus límites.</t>
-[...11 lines deleted...]
-    <t>Hábitos de vida sostenible: la gestión de los recursos y de la movilidad*. El consumo responsable*. Alimentación y consumo.</t>
+    <t>Los derechos y deberes individuales y colectivos y el debate en torno a la libertad de expresión</t>
+  </si>
+  <si>
+    <t>El humor y sus límites</t>
+  </si>
+  <si>
+    <t>Las virtudes del diálogo y las normas de argumentación</t>
+  </si>
+  <si>
+    <t>La resolución dialogada de conflictos en entornos analógicos y digitales</t>
+  </si>
+  <si>
+    <t>Compromiso cívico y participación ciudadana. Asociacionismo y voluntariado. Formas de organización y toma de decisiones en el contexto cercano</t>
+  </si>
+  <si>
+    <t>El espacio público</t>
+  </si>
+  <si>
+    <t>Los límites del planeta y la huella ecológica de las acciones humanas</t>
+  </si>
+  <si>
+    <t>La emergencia climática. Diversos planteamientos éticos, científicos y políticos en torno a los problemas ecosociales</t>
+  </si>
+  <si>
+    <t>Hábitos de vida sostenible: la gestión de los recursos y de la movilidad</t>
+  </si>
+  <si>
+    <t>El consumo responsable</t>
+  </si>
+  <si>
+    <t>Alimentación y consumo</t>
   </si>
   <si>
     <t>Modelo energético fósil y energías renovables y limpias.</t>
   </si>
   <si>
     <t>Retos y problemas de actualidad ecosocial en el entorno local y global.</t>
   </si>
   <si>
     <t>Conciencia ambiental. Respeto, protección y cuidado de los seres vivos y del planeta.</t>
   </si>
   <si>
     <t>Responsabilidad ecosocial individual y colectiva. Lo local y lo global. Alternativas a los problemas ecosociales locales y globales.</t>
   </si>
   <si>
     <t>Rúbrica orientativa 1-4</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>Qué mirar al corregir</t>
   </si>
@@ -439,51 +478,51 @@
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Construir un adecuado concepto de sí mismo o misma y de su dimensión cívica y moral reconociendo las múltiples dimensiones de su naturaleza y personalidad, a través del cuestionami</t>
   </si>
   <si>
     <t>Generar y expresar un grado suficiente de autonomía moral mediante el ejercicio de la deliberación racional, el uso de conceptos éticos básicos y el diálogo respetuoso con otros, e</t>
   </si>
   <si>
     <t>Fomentar el ejercicio de la ciudadanía activa y democrática en entornos analógicos y digitales a través de la participa ción respetuosa, dialogante y constructiva en actividades de</t>
   </si>
   <si>
     <t>Contribuir a generar un compromiso activo con el bien común a través del análisis y la toma razonada y dialogante de posición en torno a cuestiones éticas cercanas al alumnado y de</t>
   </si>
   <si>
     <t>Tomar consciencia de la lucha por una efectiva igualdad de género y del problema de la violencia y explotación sobre las mujeres, a través del análisis de la desigualdad, la violen</t>
   </si>
   <si>
-    <t>Contribuir activamente al bienestar social adoptando una posición propia, explícita, informada y éticamente fundamen tada sobre el valor y pertinencia de los derechos y deberes, el</t>
+    <t xml:space="preserve">Contribuir activamente al bienestar social adoptando una posición propia, explícita, informada y éticamente fundamentada sobre el valor y pertinencia de los derechos y deberes, el </t>
   </si>
   <si>
     <t>Comprender los límites del planeta y las relaciones de interconexión, interdependencia y ecodependencia entre nuestras vidas y el entorno a través del análisis de las causas y cons</t>
   </si>
   <si>
     <t xml:space="preserve">Promover estilos de vida éticamente comprometidos con el logro de un desarrollo sostenible, contribuyendo por sí mismo y en su entorno a la gestión sostenible de los recursos, los </t>
   </si>
   <si>
     <t>Valorar distintos planteamientos científicos, políticos y éticos con los que afrontar la emergencia climática y la crisis medioambiental a través de la exposición y el debate argum</t>
   </si>
   <si>
     <t>Desarrollar una actitud de gestión equilibrada de las emociones, de estima y cuidado personal y de los y las demás, identificando, analizando y expresando de manera asertiva las pr</t>
   </si>
   <si>
     <t xml:space="preserve">Desarrollar la autoestima en armonía con otras personas a través de la identificación, gestión y comunicación de emociones, afectos y deseos con respeto y empatía hacia los de los </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
@@ -1123,51 +1162,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1203,1097 +1242,1097 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>9.09</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>9.09</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>9.09</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>9.09</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>9.09</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.4</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>9.09</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>9.09</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>9.09</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>9.09</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.1</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>9.09</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4.2</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>9.09</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <f>SUM(E3:E13)</f>
         <v>99.99000000000002</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="6" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>2.3</v>
       </c>
       <c r="H1" s="6">
         <v>2.4</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
       <c r="K1" s="6">
         <v>3.3</v>
       </c>
       <c r="L1" s="6">
         <v>4.1</v>
       </c>
       <c r="M1" s="6">
         <v>4.2</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="O1" s="6" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="5" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:M2),"")</f>
         <v/>
       </c>
       <c r="O2" s="5"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="5" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:M3),"")</f>
         <v/>
       </c>
       <c r="O3" s="5"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="5" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:M4),"")</f>
         <v/>
       </c>
       <c r="O4" s="5"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="5" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:M5),"")</f>
         <v/>
       </c>
       <c r="O5" s="5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="5" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:M6),"")</f>
         <v/>
       </c>
       <c r="O6" s="5"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="5" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:M7),"")</f>
         <v/>
       </c>
       <c r="O7" s="5"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="5" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:M8),"")</f>
         <v/>
       </c>
       <c r="O8" s="5"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:M9),"")</f>
         <v/>
       </c>
       <c r="O9" s="5"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="5" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:M10),"")</f>
         <v/>
       </c>
       <c r="O10" s="5"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="5" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:M11),"")</f>
         <v/>
       </c>
       <c r="O11" s="5"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="5" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:M12),"")</f>
         <v/>
       </c>
       <c r="O12" s="5"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="5" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:M13),"")</f>
         <v/>
       </c>
       <c r="O13" s="5"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="5" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:M14),"")</f>
         <v/>
       </c>
       <c r="O14" s="5"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="5" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:M15),"")</f>
         <v/>
       </c>
       <c r="O15" s="5"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="5" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:M16),"")</f>
         <v/>
       </c>
       <c r="O16" s="5"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="5" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:M17),"")</f>
         <v/>
       </c>
       <c r="O17" s="5"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="5" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:M18),"")</f>
         <v/>
       </c>
       <c r="O18" s="5"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="5" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:M19),"")</f>
         <v/>
       </c>
       <c r="O19" s="5"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="5" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:M20),"")</f>
         <v/>
       </c>
       <c r="O20" s="5"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="5" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:M21),"")</f>
         <v/>
       </c>
       <c r="O21" s="5"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="5" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:M22),"")</f>
         <v/>
       </c>
       <c r="O22" s="5"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="5" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:M23),"")</f>
         <v/>
       </c>
       <c r="O23" s="5"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="5" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:M24),"")</f>
         <v/>
       </c>
       <c r="O24" s="5"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="5" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:M25),"")</f>
         <v/>
       </c>
       <c r="O25" s="5"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="5" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:M26),"")</f>
         <v/>
       </c>
       <c r="O26" s="5"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="5" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:M27),"")</f>
         <v/>
       </c>
       <c r="O27" s="5"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="5" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:M28),"")</f>
         <v/>
       </c>
       <c r="O28" s="5"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="5" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:M29),"")</f>
         <v/>
       </c>
       <c r="O29" s="5"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="5" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:M30),"")</f>
         <v/>
       </c>
       <c r="O30" s="5"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="5" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:M31),"")</f>
         <v/>
       </c>
       <c r="O31" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="330">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
@@ -3771,55 +3810,55 @@
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
         <v>9.09</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I24"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>64</v>
       </c>
@@ -3980,522 +4019,769 @@
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="5">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="5">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="5">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C17" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C19" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="5">
+        <v>11</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="5">
+        <v>12</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" s="5">
+        <v>13</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C28" s="5">
+        <v>14</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="5">
+        <v>1</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="5">
+        <v>2</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="5">
+        <v>3</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C32" s="5">
+        <v>4</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="5">
+        <v>5</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="5">
+        <v>6</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" s="5">
+        <v>7</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C36" s="5">
+        <v>8</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C37" s="5">
+        <v>9</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>111</v>
+        <v>124</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>113</v>
+        <v>126</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>