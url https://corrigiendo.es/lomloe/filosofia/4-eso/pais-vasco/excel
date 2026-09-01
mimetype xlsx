--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 18:17</t>
+    <t>01/09/2026 13:24</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso terminal de la etapa obligatoria con itinerarios diferenciados (académico y aplicado en algunas materias). Marca la frontera entre quienes seguirán a Bachillerato y quienes optarán por FP o el mundo laboral.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>