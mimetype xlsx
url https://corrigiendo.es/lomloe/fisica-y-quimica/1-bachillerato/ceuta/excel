--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Ceuta</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:40</t>
+    <t>03/07/2026 19:47</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -535,51 +535,63 @@
   <si>
     <t>Calificar únicamente la corrección técnica del ejercicio final, ignorando el proceso de interacción grupal y la calidad de la coevaluación realizada por los alumnos.</t>
   </si>
   <si>
     <t>Construir y producir conocimientos a través del trabajo colectivo, además de explorar alternativas para superar la asimilación de conocimientos ya elaborados y encontrando momentos para el análisis, la discusión y la síntesis, obteniendo como resultado la elaboración de productos representados en informes, pósteres, presentaciones, artículos, etc.</t>
   </si>
   <si>
     <t>Colaborar en equipo para investigar y sintetizar información científica, generando productos comunicativos como informes o presentaciones que reflejen el análisis y la discusión grupal.</t>
   </si>
   <si>
     <t>Producir</t>
   </si>
   <si>
     <t>El alumnado produce en equipo informes de laboratorio, pósteres científicos o presentaciones digitales que sintetizan los resultados de una investigación o análisis de problemas químicos o físicos.</t>
   </si>
   <si>
     <t>Realización de proyectos de investigación grupal o prácticas de laboratorio donde se requiere el consenso y la síntesis de datos para elaborar conclusiones.</t>
   </si>
   <si>
     <t>Calificar el trabajo grupal mediante un examen escrito individual, ignorando la capacidad de síntesis colectiva y la calidad del producto comunicativo final.</t>
   </si>
   <si>
     <t>Debatir, de manera informada y argumentada, sobre las diferentes cuestiones medioambientales, sociales y éticas relacionadas con el desarrollo de las ciencias, alcanzando un consenso sobre las consecuencias de estos avances y proponiendo soluciones creativas en común a las cuestiones planteadas.</t>
   </si>
   <si>
-    <t>Problema, práctica o informe experimental</t>
+    <t>Argumentar informadamente sobre cuestiones científico-ambientales, alcanzando consenso y proponiendo soluciones creativas en equipo.</t>
+  </si>
+  <si>
+    <t>argumentar</t>
+  </si>
+  <si>
+    <t>El alumnado participa en un debate estructurado y entrega por escrito un acuerdo consensuado con propuestas creativas.</t>
+  </si>
+  <si>
+    <t>Debate en grupos sobre el impacto de un avance científico (ej. nanotecnología) con conclusión común.</t>
+  </si>
+  <si>
+    <t>Se evalúa solo la corrección científica del debate, ignorando la calidad argumentativa y el proceso de consenso.</t>
   </si>
   <si>
     <t>Identificar y argumentar científicamente las repercusiones de las acciones que el alumno o alumna emprende en su vida cotidiana, analizando cómo mejorarlas como forma de participar activamente en la construcción de una sociedad mejor.</t>
   </si>
   <si>
     <t>Argumentar científicamente el impacto de las acciones cotidianas personales sobre el medioambiente y la salud, proponiendo mejoras concretas basadas en evidencias para el bienestar social.</t>
   </si>
   <si>
     <t>Argumentar</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o presentación analizando el impacto ambiental de sus hábitos de consumo, justificando con datos químicos o físicos los cambios propuestos.</t>
   </si>
   <si>
     <t>Análisis de la huella de carbono personal o el ciclo de vida de productos domésticos comunes mediante el uso de magnitudes físicas y químicas.</t>
   </si>
   <si>
     <t>Evaluar el criterio mediante preguntas teóricas de examen sobre definiciones de sostenibilidad en lugar de valorar la capacidad de argumentación sobre acciones reales.</t>
   </si>
   <si>
     <t>Detectar las necesidades de la sociedad sobre las que aplicar los conocimientos científicos adecuados que ayuden a mejorarla, incidiendo especialmente en aspectos importantes como la resolución de los grandes retos ambientales, el desarrollo sostenible y la promoción de la salud.</t>
   </si>
   <si>
     <t>Identificar problemas sociales o ambientales del entorno y proponer soluciones fundamentadas en la física y la química para mejorar la sostenibilidad y la salud pública.</t>
   </si>
@@ -717,50 +729,66 @@
     <t>50-69%</t>
   </si>
   <si>
     <t>Aplica leyes y teorías científicas en la resolución de problemas dirigidos y en la explicación de fenómenos cotidianos muy comunes, aunque el razonamiento científico es fragmentado y requiere de guías o andamiaje para completar el análisis de datos.
 → Resuelve un problema de estequiometría básico siguiendo un esquema paso a paso, pero tiene dificultades para explicar la conservación de la masa en la reacción observada.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Resuelve problemas y explica fenómenos naturales del entorno de forma autónoma, aplicando con rigor las leyes y teorías científicas adecuadas, construyendo razonamientos lógicos y utilizando herramientas científicas para el registro y análisis de datos.
 → Explica correctamente el fenómeno de la presión atmosférica y resuelve problemas de gases ideales aplicados a situaciones reales como el inflado de un neumático, justificando los resultados obtenidos.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Integra y transfiere conocimientos científicos para resolver situaciones problemáticas complejas o inéditas, realizando un análisis crítico de los datos y evidenciando de forma argumentada el impacto de la física y la química en la mejora de la sociedad y la sostenibilidad.
 → Diseña un informe técnico que analiza el impacto ambiental de diferentes combustibles basándose en sus entalpías de combustión, proponiendo la alternativa más sostenible mediante un razonamiento científico profundo.</t>
+  </si>
+  <si>
+    <t>Reconoce situaciones que requieren observación científica, pero no formula hipótesis coherentes ni diseña procedimientos experimentales simples. Reproduce información sin aplicar el método científico.
+→ En una práctica sobre caída libre, el alumno anota datos pero no plantea ninguna hipótesis sobre la relación entre masa y tiempo de caída.</t>
+  </si>
+  <si>
+    <t>Formula hipótesis básicas y propone experimentos sencillos, aunque con ayuda. Emplea un único método para validar, sin comparar resultados.
+→ El alumno plantea que 'a mayor masa, mayor tiempo de caída' y diseña un experimento con una sola masa, sin repetir ni contrastar con otras.</t>
+  </si>
+  <si>
+    <t>Formula hipótesis razonables y las verifica mediante experimentación planificada, utilizando al menos dos métodos o fuentes de evidencia para una misma cuestión. Integra leyes o teorías conocidas en la interpretación.
+→ Para investigar si la masa afecta la caída, diseña experimentos con diferentes masas, cronometra y repite varias veces; relaciona los resultados con la segunda ley de Newton y discute posibles errores.</t>
+  </si>
+  <si>
+    <t>Transfiere el método científico a contextos novedosos, integrando múltiples leyes y teorías. Valora críticamente las limitaciones de sus procedimientos y propone mejoras.
+→ Ante un problema sobre la aceleración de un carrito en un plano inclinado, formula hipótesis alternativas (rozamiento vs. masa), diseña experimentos con sensores, analiza datos usando gráficas y modelos, y evalúa la fiabilidad de cada método, sugiriendo mejoras.</t>
   </si>
   <si>
     <t>Muestra dificultades severas para identificar unidades básicas del SI y nombrar compuestos químicos sencillos. No aplica las normas de seguridad en el laboratorio ni logra interpretar información científica básica en diferentes formatos sin ayuda constante.
 → Confunde las unidades de presión y volumen en un problema de gases y es incapaz de identificar el nombre de un óxido básico simple.</t>
   </si>
   <si>
     <t>Utiliza unidades y nomenclatura básica con errores ocasionales. Sigue protocolos de seguridad bajo supervisión y traduce información entre formatos sencillos (tablas a gráficas) de forma parcial o con imprecisiones en el lenguaje matemático.
 → Realiza cambios de unidades lineales pero falla en unidades derivadas (densidad) y nombra alcanos pero comete errores en la numeración de cadenas ramificadas.</t>
   </si>
   <si>
     <t>Maneja con solvencia el lenguaje matemático y las unidades de medida, formula y nombra correctamente compuestos inorgánicos y orgánicos comunes, y aplica con rigor las normas de seguridad en el trabajo experimental de forma autónoma.
 → Resuelve problemas de estequiometría utilizando correctamente factores de conversión y nombra compuestos orgánicos oxigenados siguiendo las normas IUPAC vigentes.</t>
   </si>
   <si>
     <t>Integra y transfiere con precisión el flujo de información científica en contextos complejos, evaluando críticamente la fiabilidad de las fuentes y optimizando la comunicación de resultados mediante el uso experto de registros técnicos y seguridad proactiva.
 → Elabora un informe de laboratorio detallado donde justifica la elección de unidades, analiza la incertidumbre de las medidas y propone mejoras al protocolo de seguridad basándose en las fichas de datos de los reactivos.</t>
   </si>
   <si>
     <t>Participa de forma pasiva en entornos digitales, requiriendo supervisión constante para buscar información científica básica y producir materiales sencillos que a menudo carecen de rigor o presentan fuentes no contrastadas.
 → Búsqueda de información sobre el modelo atómico limitada a sitios web no especializados sin citar fuentes ni diferenciar datos científicos de opiniones.</t>
   </si>
   <si>
     <t>Utiliza plataformas digitales para el trabajo individual y grupal siguiendo pautas guiadas, seleccionando información científica con criterios básicos de veracidad y elaborando materiales digitales que cumplen de forma parcial con los objetivos de comunicación.
 → Elaboración de una presentación compartida sobre las leyes de los gases utilizando herramientas básicas, aunque con dificultades para organizar la información de forma autónoma.</t>
   </si>
@@ -954,153 +982,204 @@
   <si>
     <t xml:space="preserve">
 • Utilizar conjuntos de datos reales de estaciones de control ambiental locales (calidad del aire, nitratos en agua) presentados simultáneamente en tablas de datos brutos, mapas interactivos de calor y gráficas de dispersión para analizar el impacto químico en el entorno cercano.
 • Ofrecer una 'biblioteca de fuentes contrastadas' sobre temas de química cotidiana (aditivos alimentarios, cosmética) que incluya desde artículos de revistas científicas indexadas hasta blogs de pseudociencia, utilizando organizadores gráficos para identificar sesgos y falacias lógicas.
 • Emplear simuladores de procesos industriales químicos (como la síntesis del amoníaco) que permitan alternar entre la vista macroscópica, la representación molecular y la formulación química, facilitando la comprensión de la evolución de los modelos científicos.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de acción y expresión para demostrar la competencia en la difusión y construcción del conocimiento.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Diseñar una campaña de 'Desmentido Científico' sobre mitos químicos o físicos comunes en redes sociales, permitiendo elegir el formato: un hilo de Twitter técnico, un vídeo de corta duración con una demostración experimental o un informe de refutación basado en evidencias.
 • Realizar una auditoría de sostenibilidad del laboratorio del centro, donde el alumnado presente sus propuestas de mejora mediante un plano técnico de gestión de residuos, un podcast de concienciación para la comunidad educativa o un prototipo de sistema de ahorro energético.
 • Crear una 'Wiki de Ciencia Ciudadana' colaborativa donde los estudiantes documenten fenómenos físicos observados en su barrio (contaminación lumínica, acústica o eficiencia térmica de edificios), permitiendo entradas en texto, diagramas vectoriales o grabaciones de audio explicativas.</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de implicación para fomentar el compromiso con la ciencia y la sociedad.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Implementar un sistema de 'Revisión por Pares' en los informes de laboratorio, donde los alumnos asuman el rol de editores científicos encargados de validar el rigor y la escepticismo de las conclusiones de sus compañeros antes de su publicación en el blog de aula.
 • Organizar un 'Simposio de Controversias Científicas' basado en dilemas locales reales (ej. ubicación de una planta de reciclaje o uso de pesticidas), asignando roles de diversos agentes sociales para debatir desde la base química y física del problema.
 • Plantear 'Desafíos de Indagación Abierta' donde el alumnado elija una problemática ambiental de su interés personal y diseñe su propio protocolo experimental para medir variables físico-químicas, ajustando el nivel de complejidad del diseño según su autonomía.</t>
   </si>
   <si>
-    <t>Mapeo CE → competencias clave del Perfil de Salida</t>
-[...2 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>STEM3, CCL3, CE1</t>
+  </si>
+  <si>
+    <t>La CE implica resolver problemas aplicando leyes y teorías para explicar fenómenos, conectando con STEM1 (métodos científicos), STEM2 (análisis de fenómenos) y CCL1 (expresión oral/escrita). Secundariamente, requiere resolver problemas (STEM3), argumentar (CCL3) y mostrar iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>STEM5, CPSAA1, CC1</t>
+  </si>
+  <si>
+    <t>Razonar con pensamiento científico y destrezas de observación/formulación de preguntas se vincula con STEM1 (investigación), STEM2 (observación) y CCL1 (comunicación). Secundariamente, implica actitud científica (STEM5), autorregulación (CPSAA1) y reflexión ética (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, CCL2</t>
+  </si>
+  <si>
+    <t>CP1, CD1, STEM4</t>
+  </si>
+  <si>
+    <t>Manejar flujo informativo en registros científicos (nomenclatura, lenguaje matemático) requiere CCL1 (expresión), STEM1 (uso de lenguaje matemático) y CCL2 (comprensión). Secundariamente, mediación entre lenguajes (CP1), búsqueda digital (CD1) e interpretación de datos (STEM4).</t>
+  </si>
+  <si>
+    <t>CD1, CD2, CPSAA1</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA3, CC3</t>
+  </si>
+  <si>
+    <t>Uso autónomo y crítico de plataformas digitales y selección de información veraz se relaciona con CD1 (búsqueda), CD2 (creación) y CPSAA1 (autonomía). Secundariamente, comunicación digital (CD3), trabajo en equipo (CPSAA3) y ciudadanía digital (CC3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA4, CC2</t>
+  </si>
+  <si>
+    <t>CE1, CCL1, STEM5</t>
+  </si>
+  <si>
+    <t>Trabajo colaborativo en equipos diversos con coordinación, comunicación y emprendimiento para predecir consecuencias implica CPSAA3 (colaboración), CPSAA4 (emprendimiento) y CC2 (responsabilidad social). Secundariamente, iniciativa (CE1), comunicación (CCL1) y actitud predictiva (STEM5).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CD3, STEM2</t>
+  </si>
+  <si>
+    <t>Participar en construcción colectiva y difusión del conocimiento científico en el entorno cotidiano se conecta con CC1 (ciudadanía), CC2 (participación) y CPSAA3 (colaboración). Secundariamente, comunicación oral/escrita (CCL1), difusión digital (CD3) y comprensión de fenómenos (STEM2).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
-    <t>1.5 horas</t>
-[...5 lines deleted...]
-    <t>Busca la tabla de 'Relación de competencias específicas con descriptores operativos'; es la clave para justificar por qué evalúas de una forma u otra en la memoria final.</t>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Localiza el Real Decreto 243/2022 de mínimos y el decreto autonómico correspondiente a tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos de Física y Química de 1.º Bachillerato. Revisa el número de bloques y la distribución horaria semanal (3 h).</t>
+  </si>
+  <si>
+    <t>Guarda el PDF en una carpeta 'Programación 24-25' y marca con colores los criterios asociados a cada bloque para una consulta rápida.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
-    <t>1 hora</t>
-[...5 lines deleted...]
-    <t>Agrupa los criterios por 'naturaleza': los de laboratorio (CE1.1, 1.2) se evalúan de forma continua, no intentes medirlos en un examen escrito tradicional.</t>
+    <t>Extrae las 6 competencias específicas y sus 17 criterios de evaluación. Elabora una tabla con códigos (p. ej., CE.FQ.1, CE.FQ.2...) y enunciados completos. Asegúrate de que cada criterio esté vinculado a una CE.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo y filtra por criterios ponderables. Incluye una columna para el instrumento de evaluación que piensas usar.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 17 criterios a un instrumento de evaluación concreto: pruebas escritas, informes de laboratorio, proyectos de investigación o exposiciones orales. Asegúrate de que los criterios más complejos se evalúen más de una vez.</t>
-[...2 lines deleted...]
-    <t>Para la CE3 (resolución de problemas), usa rúbricas que valoren el proceso y el uso de unidades, no solo el resultado numérico final; esto te salvará en las reclamaciones.</t>
+    <t>Asigna nivel de prioridad (esencial, importante, complementario) a cada criterio según su recurrencia en las situaciones de aprendizaje. Propón instrumentos variados: pruebas escritas, informes de laboratorio, proyectos de indagación, portafolio digital.</t>
+  </si>
+  <si>
+    <t>No asignes ponderación alta a criterios de laboratorio si tu centro no dispone de material suficiente; compensa con rúbricas de simulaciones virtuales.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
+    <t>Organiza los 19 saberes básicos en 6 bloques y distribúyelos en 3 trimestres. Prioriza una secuencia lógica: cinemática → dinámica → energía → ondas → electricidad → química básica. Ajusta la carga horaria a 3 h semanales.</t>
+  </si>
+  <si>
+    <t>Consulta el libro de texto que usará el departamento para evitar desajustes temporales y asegurar cobertura completa.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
     <t>3 horas</t>
   </si>
   <si>
-    <t>Reparte los 19 saberes básicos en los 6 bloques. Con solo 3 horas semanales, el tiempo es crítico. Bloque 1 (Formulación y Enlace) y Bloque 2 (Estequiometría) suelen ocupar el primer trimestre.</t>
-[...14 lines deleted...]
-    <t>Aprovecha el Bloque de 'Física y Química, sociedad y medio ambiente' para las SDA; es más fácil evaluar la CE6 (sostenibilidad) mediante un debate o ensayo que mediante problemas de física.</t>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre al menos 3 saberes y 4 criterios. Incluye tareas de investigación, experimentación en laboratorio y presentación oral o póster. Define los productos evaluables y su relación con los criterios.</t>
+  </si>
+  <si>
+    <t>Busca en webs de innovación educativa ejemplos de SDA ya publicados (p. ej., 'Diseño de un coche solar') para modelar la tuya y ahorrar tiempo.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada criterio en la nota final. Al ser 17 criterios, puedes optar por una ponderación equitativa o dar más peso a los criterios transversales de resolución de problemas y experimentación.</t>
-[...2 lines deleted...]
-    <t>Si tu CCAA permite ponderar por competencias, dale un 40% a la CE3 (resolución) y un 20% a la CE1 (laboratorio) para equilibrar teoría y práctica.</t>
+    <t>Negocia en el departamento los pesos de cada criterio en la calificación final. Propón una distribución: 60 % pruebas escritas, 20 % laboratorio, 10 % proyecto trimestral, 10 % portafolio. Documenta el acuerdo en acta.</t>
+  </si>
+  <si>
+    <t>Deja un margen de flexibilidad del 5 % para adaptar a grupos específicos sin modificar el acuerdo general.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas DUA (Diseño Universal para el Aprendizaje). Define cómo recuperarás los criterios no alcanzados: ¿habrá una prueba por trimestre o una recuperación final de criterios pendientes?</t>
-[...2 lines deleted...]
-    <t>Prepara un 'banco de problemas graduados' (nivel básico, intermedio y avanzado) desde el principio; te servirá tanto para el refuerzo como para la ampliación sin trabajar doble.</t>
+    <t>Redacta medidas de atención al alumnado con NEAE (adaptaciones curriculares no significativas, enriquecimiento), plan de recuperación por criterio no superado (actividades específicas y nueva fecha de evaluación) y actividades de refuerzo/ampliación.</t>
+  </si>
+  <si>
+    <t>Incluye ejemplos concretos como 'rúbrica adaptada para informe de laboratorio' y tablas de doble entrada con saberes y criterios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Aplicar las leyes y teorías científicas en el análisis de fenómenos fisicoquímicos cotidianos, comprendiendo las causas que los producen y explicándolas utilizando diversidad de so</t>
   </si>
   <si>
     <t>Resolver problemas fisicoquímicos planteados a partir de situaciones cotidianas, aplicando las leyes y teorías científicas para encontrar y argumentar las soluciones, expresando ad</t>
   </si>
   <si>
     <t>Identificar situaciones problemáticas en el entorno cotidiano, emprender iniciativas y buscar soluciones sostenibles desde la física y la química, analizando críticamente el impact</t>
   </si>
@@ -1858,699 +1937,810 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>281</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>308</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>282</v>
+        <v>309</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>283</v>
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>284</v>
+        <v>311</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>285</v>
+        <v>312</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>286</v>
+        <v>313</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>287</v>
+        <v>314</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>288</v>
+        <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>289</v>
+        <v>316</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>290</v>
+        <v>317</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>291</v>
+        <v>318</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>292</v>
+        <v>319</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>293</v>
+        <v>320</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>294</v>
+        <v>317</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>295</v>
+        <v>321</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>296</v>
+        <v>322</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>297</v>
+        <v>323</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>298</v>
+        <v>324</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>299</v>
+        <v>325</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>300</v>
+        <v>326</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>301</v>
+        <v>327</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>302</v>
+        <v>324</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>303</v>
+        <v>328</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>304</v>
+        <v>329</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>306</v>
+        <v>331</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>307</v>
+        <v>332</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>308</v>
+        <v>333</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>309</v>
+        <v>334</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>294</v>
+        <v>317</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>310</v>
+        <v>335</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>311</v>
+        <v>336</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>312</v>
+        <v>337</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>298</v>
+        <v>317</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>313</v>
+        <v>338</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>314</v>
+        <v>339</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>315</v>
+        <v>340</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>316</v>
+        <v>341</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>317</v>
+        <v>342</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>318</v>
+        <v>343</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>319</v>
+        <v>344</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>320</v>
+        <v>345</v>
       </c>
       <c r="D3" s="7">
         <v>8.33</v>
       </c>
       <c r="E3" s="7">
         <v>8.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>321</v>
+        <v>346</v>
       </c>
       <c r="D4" s="7">
         <v>8.33</v>
       </c>
       <c r="E4" s="7">
         <v>8.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>322</v>
+        <v>347</v>
       </c>
       <c r="D5" s="7">
         <v>8.33</v>
       </c>
       <c r="E5" s="7">
         <v>8.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>348</v>
+      </c>
+      <c r="D6" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E6" s="7">
-        <v>5.88</v>
+        <v>8.33</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="D7" s="7"/>
+      <c r="D7" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E7" s="7">
-        <v>5.88</v>
+        <v>8.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>2.3</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>349</v>
+      </c>
+      <c r="D8" s="7">
+        <v>8.33</v>
+      </c>
       <c r="E8" s="7">
-        <v>5.88</v>
+        <v>8.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>325</v>
+        <v>350</v>
       </c>
       <c r="D9" s="7">
         <v>6.25</v>
       </c>
       <c r="E9" s="7">
         <v>6.25</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>326</v>
+        <v>351</v>
       </c>
       <c r="D10" s="7">
         <v>6.25</v>
       </c>
       <c r="E10" s="7">
         <v>6.25</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>3.3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>327</v>
+        <v>352</v>
       </c>
       <c r="D11" s="7">
         <v>6.25</v>
       </c>
       <c r="E11" s="7">
         <v>6.25</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>3.4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>328</v>
+        <v>353</v>
       </c>
       <c r="D12" s="7">
         <v>6.25</v>
       </c>
       <c r="E12" s="7">
         <v>6.25</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>4.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>329</v>
+        <v>354</v>
       </c>
       <c r="D13" s="7">
         <v>7.5</v>
       </c>
       <c r="E13" s="7">
         <v>7.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>4.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>330</v>
+        <v>355</v>
       </c>
       <c r="D14" s="7">
         <v>7.5</v>
       </c>
       <c r="E14" s="7">
         <v>7.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>5.1</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>331</v>
+        <v>356</v>
       </c>
       <c r="D15" s="7">
         <v>5.0</v>
       </c>
       <c r="E15" s="7">
         <v>5.0</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>5.2</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>332</v>
+        <v>357</v>
       </c>
       <c r="D16" s="7">
         <v>5.0</v>
       </c>
       <c r="E16" s="7">
         <v>5.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>5.3</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="D17" s="7">
         <v>5.0</v>
       </c>
       <c r="E17" s="7">
         <v>5.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>6.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>334</v>
+        <v>359</v>
       </c>
       <c r="D18" s="7">
         <v>7.5</v>
       </c>
       <c r="E18" s="7">
         <v>7.5</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>6.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>335</v>
+        <v>360</v>
       </c>
       <c r="D19" s="7">
         <v>7.5</v>
       </c>
       <c r="E19" s="7">
         <v>7.5</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
-        <v>336</v>
+        <v>361</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <f>SUM(E3:E19)</f>
-        <v>112.63</v>
+        <v>119.97999999999999</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>337</v>
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="6" t="s">
-        <v>338</v>
+        <v>363</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>339</v>
+        <v>364</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>1.3</v>
       </c>
       <c r="F1" s="6">
         <v>2.1</v>
       </c>
       <c r="G1" s="6">
         <v>2.2</v>
       </c>
       <c r="H1" s="6">
         <v>2.3</v>
       </c>
       <c r="I1" s="6">
         <v>3.1</v>
       </c>
       <c r="J1" s="6">
         <v>3.2</v>
       </c>
@@ -2560,871 +2750,871 @@
       <c r="L1" s="6">
         <v>3.4</v>
       </c>
       <c r="M1" s="6">
         <v>4.1</v>
       </c>
       <c r="N1" s="6">
         <v>4.2</v>
       </c>
       <c r="O1" s="6">
         <v>5.1</v>
       </c>
       <c r="P1" s="6">
         <v>5.2</v>
       </c>
       <c r="Q1" s="6">
         <v>5.3</v>
       </c>
       <c r="R1" s="6">
         <v>6.1</v>
       </c>
       <c r="S1" s="6">
         <v>6.2</v>
       </c>
       <c r="T1" s="6" t="s">
-        <v>340</v>
+        <v>365</v>
       </c>
       <c r="U1" s="6" t="s">
-        <v>319</v>
+        <v>344</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="5" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:S2),"")</f>
         <v/>
       </c>
       <c r="U2" s="5"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="5" t="s">
-        <v>342</v>
+        <v>367</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:S3),"")</f>
         <v/>
       </c>
       <c r="U3" s="5"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="5" t="s">
-        <v>343</v>
+        <v>368</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:S4),"")</f>
         <v/>
       </c>
       <c r="U4" s="5"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="5" t="s">
-        <v>344</v>
+        <v>369</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:S5),"")</f>
         <v/>
       </c>
       <c r="U5" s="5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="5" t="s">
-        <v>345</v>
+        <v>370</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:S6),"")</f>
         <v/>
       </c>
       <c r="U6" s="5"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="5" t="s">
-        <v>346</v>
+        <v>371</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:S7),"")</f>
         <v/>
       </c>
       <c r="U7" s="5"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="5" t="s">
-        <v>347</v>
+        <v>372</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:S8),"")</f>
         <v/>
       </c>
       <c r="U8" s="5"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="5" t="s">
-        <v>348</v>
+        <v>373</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:S9),"")</f>
         <v/>
       </c>
       <c r="U9" s="5"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="5" t="s">
-        <v>349</v>
+        <v>374</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:S10),"")</f>
         <v/>
       </c>
       <c r="U10" s="5"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="5" t="s">
-        <v>350</v>
+        <v>375</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:S11),"")</f>
         <v/>
       </c>
       <c r="U11" s="5"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="5" t="s">
-        <v>351</v>
+        <v>376</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:S12),"")</f>
         <v/>
       </c>
       <c r="U12" s="5"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="5" t="s">
-        <v>352</v>
+        <v>377</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:S13),"")</f>
         <v/>
       </c>
       <c r="U13" s="5"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="5" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:S14),"")</f>
         <v/>
       </c>
       <c r="U14" s="5"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="5" t="s">
-        <v>354</v>
+        <v>379</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:S15),"")</f>
         <v/>
       </c>
       <c r="U15" s="5"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="5" t="s">
-        <v>355</v>
+        <v>380</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:S16),"")</f>
         <v/>
       </c>
       <c r="U16" s="5"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="5" t="s">
-        <v>356</v>
+        <v>381</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:S17),"")</f>
         <v/>
       </c>
       <c r="U17" s="5"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="5" t="s">
-        <v>357</v>
+        <v>382</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:S18),"")</f>
         <v/>
       </c>
       <c r="U18" s="5"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="5" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:S19),"")</f>
         <v/>
       </c>
       <c r="U19" s="5"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="5" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:S20),"")</f>
         <v/>
       </c>
       <c r="U20" s="5"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="5" t="s">
-        <v>360</v>
+        <v>385</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:S21),"")</f>
         <v/>
       </c>
       <c r="U21" s="5"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:S22),"")</f>
         <v/>
       </c>
       <c r="U22" s="5"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="5" t="s">
-        <v>362</v>
+        <v>387</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:S23),"")</f>
         <v/>
       </c>
       <c r="U23" s="5"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="5" t="s">
-        <v>363</v>
+        <v>388</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:S24),"")</f>
         <v/>
       </c>
       <c r="U24" s="5"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="5" t="s">
-        <v>364</v>
+        <v>389</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:S25),"")</f>
         <v/>
       </c>
       <c r="U25" s="5"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="5" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:S26),"")</f>
         <v/>
       </c>
       <c r="U26" s="5"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="5" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:S27),"")</f>
         <v/>
       </c>
       <c r="U27" s="5"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="5" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:S28),"")</f>
         <v/>
       </c>
       <c r="U28" s="5"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="5" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:S29),"")</f>
         <v/>
       </c>
       <c r="U29" s="5"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="5" t="s">
-        <v>369</v>
+        <v>394</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:S30),"")</f>
         <v/>
       </c>
       <c r="U30" s="5"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="5" t="s">
-        <v>370</v>
+        <v>395</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5" t="str">
         <f>IFERROR(AVERAGE(C31:S31),"")</f>
         <v/>
       </c>
       <c r="U31" s="5"/>
     </row>
@@ -5756,1350 +5946,1434 @@
         <v>86</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>162</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>163</v>
       </c>
       <c r="K15" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5">
         <v>5.3</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="E16" s="5"/>
-[...1 lines deleted...]
-      <c r="G16" s="5"/>
+      <c r="E16" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>167</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>138</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="K16" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5">
         <v>6.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="K17" s="7">
         <v>5.88</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5">
         <v>6.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="K18" s="7">
         <v>5.88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C6" s="5">
         <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C7" s="5">
         <v>2</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C8" s="5">
         <v>3</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C9" s="5">
         <v>4</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C10" s="5">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C11" s="5">
         <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C12" s="5">
         <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C13" s="5">
         <v>2</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C14" s="5">
         <v>3</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C15" s="5">
         <v>1</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C16" s="5">
         <v>2</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C17" s="5">
         <v>3</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C18" s="5">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C19" s="5">
         <v>2</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C20" s="5">
         <v>3</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>25</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B11" s="5">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>138</v>
+        <v>216</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>233</v>
+        <v>138</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>212</v>
+        <v>241</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F22" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" s="5">
+        <v>15</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="G22" s="5" t="s">
-        <v>241</v>
+      <c r="F25" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>