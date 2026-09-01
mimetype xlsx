--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:47</t>
+    <t>01/09/2026 13:29</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>