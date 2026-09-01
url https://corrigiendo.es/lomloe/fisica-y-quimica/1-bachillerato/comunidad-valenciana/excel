--- v0 (2026-05-19)
+++ v1 (2026-09-01)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad Valenciana</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,189 +106,225 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:53</t>
+    <t>01/09/2026 13:31</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Física i Química</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Justificar la validesa del model científic per mitjà de l'anàlisi de casos representatius de les controvèrsies científiques que van contribuir a consolidar la física i la química i a establir les teories actuals. 2.1.1. Descripció de la competència. Les controvèrsies científiques són la manifestació més clara del caràcter dialògic de la ciència. En Física i Química es troben nombrosos exemples que ilālustren magníficament com es construeix la ciència i com es troba vinculada al sistema de creences de l'època en la qual es produeix. Aquestes controvèrsies poden succeir en el transcurs de l'evolució de la ciència, en què una teoria substitueix una altra o la modifica perquè explica de manera més senzilla, i en molts més casos, el fenomen estudiat. La superació de la teoria del flogist, que va marcar l'inici de la química moderna, n'és un bon exemple. En aquest cas constitueixen una eina poderosa perquè l'alumnat comprenga les teories actuals i el procés pel qual s'hi ha arribat. Un altre tipus de controvèrsies ocorren quan entren en joc creences arrelades en la cultura d'una societat i una època. Es converteixen així en una clara mostra de com la ciència, i en particular la física i la química, és un producte de l'ésser humà com a ens individual i social que no es pot estudiar sense tindre en compte el temps i el lloc en què es desenvolupa. En aquest sentit, es pot dir que la ciència forma part del coneixement humanístic i aporta a l'alumnat coneixement axiològic i ètic. La controvèrsia entre l'heliocentrisme i el geocentrisme és un bon exemple de com les creences i les convencions promogudes pels poders polítics determinen el curs de l'evolució d'una teoria científica. En resum, les controvèrsies científiques permeten un acostament cap a la mateixa dinàmica de la ciència. Estudiar-ne l'origen, el desenvolupament i la conclusió permet dotar l'alumnat de l'habilitat necessària per a discutir les noves controvèrsies que puguen sorgir en el futur amb un sentit crític i informat.</t>
+    <t>Justificar la validesa del model científic per mitjà de l’anàlisi de casos representatius de les controvèrsies científiques que van contribuir a consolidar la física i la química i a establir les teories actuals</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Posar en pràctica els processos i les actituds propis de l'anàlisi sistemàtica i d'indagació científica en els contextos acadèmic, personal i social. 2.2.1. Descripció de la competència. L'alumnat ha de desenvolupar habilitats per a observar críticament els fenòmens naturals, plantejar-se preguntes des d'una òptica científica i intentar buscar possibles explicacions a partir dels procediments que caracteritzen el treball científic, particularment en les àrees de la física i de la química.</t>
+    <t>Posar en pràctica els processos i les actituds propis de l’anàlisi sistemàtica i d’indagació científica en els contextos acadèmic, personal i social</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Manejar amb propietat i soltesa els diferents registres de comunicació de la ciència pel que fa a la formulació i la nomenclatura de compostos químics, l'ús del llenguatge matemàtic, l'ús correcte de les unitats de mesura i la producció i la interpretació d'informació en diferents formats i a partir de fonts diverses. 2.3.1. Descripció de la competència. Per a assolir una formació científica completa de l'alumnat cal adequar el nivell d'exigència a la seua capacitat de comunicació científica. Per a fer-ho, aquesta competència pretén que els i les alumnes comprenguen la informació que se'ls proporciona sobre els fenòmens fisicoquímics que ocorren en el món quotidià, siga com siga el format en el qual se'ls proporcione, i produïsquen nova informació amb correcció, veracitat i fidelitat, utilitzant adequadament el llenguatge acadèmic ²vocabulari específicament tècnic relacionat amb conceptes i processos, així com el no tècnic connectors, verbs metalingüístics i metacognitius, etc. ², el simbòlic ²símbols d'elements químics, de magnituds i d'unitats, equacions matemàtiques i químiques, representacions gràfiques, taules de valors, etc.², els sistemes d'unitats, les normes de la Unió Internacional de Química Pura i Aplicada IUPAC i la normativa de seguretat dels laboratoris científics. Tot això, amb la finalitat de reconéixer el valor universal del llenguatge científic en la transmissió de coneixement. L'ús correcte del llenguatge científic universal i la soltesa a l'hora d'interpretar i produir informació de caràcter científic permeten crear relacions constructives entre la física, la química i les altres disciplines científiques i no científiques que són referent d'altres matèries que s'estudien en el batxillerat. A més, prepara l'alumnat per a establir també connexions amb una comunitat científica activa, preocupada per aconseguir una millora de la societat que repercutisca en aspectes tan importants com la conservació del medi ambient i la salut individual i colālectiva. Tot això fa que aquesta competència específica contribuïsca de manera notable a l'adquisició i el desenvolupament de la competència clau en comunicació lingüística.</t>
+    <t>Manejar amb propietat i soltesa els diferents registres de comunicació de la ciència pel que fa a la formulació i la nomenclatura de compostos químics, l’ús del llenguatge matemàtic, l’ús correcte de les unitats de mesura i la producció i la interpretació d’informació en diferents formats i a partir de fonts diverses</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Formular argumentacions científiques expressant i organitzant les idees amb rigor, precisió, adequació i coherència. 2.4.1. Descripció de la competència. L'argumentació, entesa com la capacitat d'avaluar les dades i les proves per a generar una conclusió científica que diferisca d'una mera opinió, és inherent a la construcció del coneixement científic. Davant d'un fenomen determinat que ha de ser explicat per la ciència, l'argumentació és l'instrument idoni que permet fer-ho sota uns paràmetres de qualitat exigits en l'àmbit científic. Aquests criteris són el de rigor, precisió, adequació i coherència. L'alumnat ha de tindre criteri per a triar què ha de mesurar o observar i amb quin nivell de precisió ho ha de fer. També haurà de saber estructurar aquestes dades i proves de manera coherent i adequada per al seu tractament matemàtic posterior. De la mateixa manera, les conclusions i els resultats s'han de formular sota aquests mateixos paràmetres.</t>
+    <t>Formular argumentacions científiques expressant i organitzant les idees amb rigor, precisió, adequació i coherència</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Utilitzar de manera autònoma i eficient els recursos tecnològics i els coneixements de Física i Química adquirits per a proposar solucions realistes als problemes mediambientals i de salut dels éssers humans adoptant estratègies de treball individuals i colālectives. 2.5.1. Descripció de la competència.</t>
+    <t>Utilitzar de manera autònoma i eficient els recursos tecnològics i els coneixements de Física i Química adquirits per a proposar solucions realistes als problemes mediambientals i de salut dels éssers humans adoptant estratègies de treball individuals i col·lectives</t>
+  </si>
+  <si>
+    <t>Resolver problemas y situaciones relacionados con la física y la química, aplicando las leyes y teorías científicas adecuadas, para comprender y explicar los fenómenos naturales y evidenciar el papel de estas ciencias en la mejora del bienestar común y en la realidad cotidiana.</t>
+  </si>
+  <si>
+    <t>Razonar con solvencia, usando el pensamiento científico y las destrezas relacionadas con el trabajo de la ciencia, para aplicarlos a la observación de la naturaleza y el entorno, a la formulación de preguntas e hipótesis y a la validación de las mismas a través de la experimentación, la indagación y la búsqueda de evidencias.</t>
+  </si>
+  <si>
+    <t>Manejar con propiedad y solvencia el flujo de información en los diferentes registros de comunicación de la ciencia como la nomenclatura de compuestos químicos, el uso del lenguaje matemático, el uso correcto de las unidades de medida, la seguridad en el trabajo experimental, para la producción e interpretación de información en diferentes formatos y a partir de fuentes diversas.</t>
+  </si>
+  <si>
+    <t>Utilizar de forma autónoma, crítica y eficiente plataformas digitales y recursos variados, tanto para el trabajo individual como en equipo, consultando y seleccionando información científica veraz, creando materiales en diversos formatos y comunicando de manera efectiva en diferentes entornos de aprendizaje, para fomentar la creatividad, el desarrollo personal y el aprendizaje individual y social.</t>
+  </si>
+  <si>
+    <t>Trabajar de forma colaborativa en equipos diversos, aplicando habilidades de coordinación, comunicación, emprendimiento y reparto equilibrado de responsabilidades, para predecir las consecuencias de los avances científicos y su influencia sobre la salud propia y comunitaria y sobre el desarrollo medioambiental sostenible.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Discutir sobre la naturalesa de la Física, la seua història i evolució, mitjançant l anàlisi de controvèrsies científiques que han tingut un impacte important en el seu desenvolupament 1.6.1. Descripció de la competència. La successió de les teories científiques de la Física al llarg de la història permet establir una cronologia del pensament humà sobre la concepció del món físic. Realitzar aquest recorregut, indagant sobre com i per què se succeeixen, trobant la seua connexió amb les idees de l època i analitzant les controvèrsies suscitades, proporciona una visió de conjunt sobre la complexitat de la construcció epistèmica d aquesta ciència. Per a l alumnat suposa la possibilitat de desenvolupar el seu pensament crític, mitjançant arguments raonats i basats en idees científiques, aplicables a situacions d actualitat i amb presència en els mitjans de comunicació. Així mateix, conéixer com es construeixen les teories de la Física, i les seues diferències pel que concerneix els components que les conformen principis, lleis i models, els proporciona una sòlida estructura sobre la qual construir els seus propis raonaments per a identificar la pseudociència.</t>
-[...16 lines deleted...]
-  <si>
     <t>Participar de forma activa en la construcción colectiva y evolutiva del conocimiento científico, en su entorno cotidiano y cercano, para convertirse en agentes activos de la difusión del pensamiento científico, la aproximación escéptica a la información científica y tecnológica y la puesta en valor de la preservación del medioambiente y la salud pública, el desarrollo económico y la búsqueda de una sociedad igualitaria.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
-    <t>Valorarelcaràcterdialògicdelaciènciacomamotorenlaconstrucció delconeixementcientífic Identificar les diferents posicions i argumentacions presents en una controvèrsiacientífica Identificarelsagentsculturalssocialsihistòricsqueintervenenenuna controvèrsiacientífica</t>
+    <t>Valorar el caràcter dialògic de la ciència, com a motor en la construcció del coneixement científic.</t>
   </si>
   <si>
     <t>Problema, práctica o informe experimental</t>
   </si>
   <si>
-    <t>Dissenyarelsprocessosexperimentalsnecessarisiadequatsal'objectiu perseguit Realitzar una recollida de dades sistemàtica que minimitze l'error associatalamesura Realitzar el tractament de dades utilitzant les eines de representació adequades Analitzar els resultats obtinguts al llarg del procés experimental per a extraureconclusionsquevalidenonolahipòtesiinicial pelquefaalaformulacióilanomenclaturadecompostosquímicsl'úsdelllenguatgematemàtic l'úscorrectedelesunitatsdemesurailaproduccióilainterpretaciód'informacióendiferents formatsiapartirdefontsdiverses Escriureianomenarcorrectamentsubstànciesquímiquesinorgàniquesi orgàniques Interpretariferúsdelllenguatgematemàticisimbòlicenladescripcióde relacionsentremagnituds Contrastardiferentsfontsd'informacióielaborarinformesenrelacióamb problemesfísicsiquímicsrellevantsdelasocietatorganitzantlainformaciói citantneadequadamentlaprocedència</t>
-[...14 lines deleted...]
-    <t>Realitzar experiments simulacions o desenvolupaments matemàtics adequatsalproblemaplantejatperaarribaralaresoluciódelproblema Analitzarelresultattenintencomptelaseuacoherènciaambelcontext del problema i el marc teòric utilitzat així com les seues conseqüències socialsiimplicacionsètiques</t>
+    <t>Identificar les diferents posicions i argumentacions presents en una controvèrsia científica.</t>
+  </si>
+  <si>
+    <t>Identificar els agents culturals, socials i històrics que intervenen en una controvèrsia científica.</t>
+  </si>
+  <si>
+    <t>Plantejar qüestions investigables sobre processos físics i químics.</t>
+  </si>
+  <si>
+    <t>Plantejar hipòtesis dins del marc teòric considerat en la formulació del problema.</t>
+  </si>
+  <si>
+    <t>Establir un pla de treball organitzat per a resoldre problemes físics o químics, basat en el mètode de treball científic.</t>
+  </si>
+  <si>
+    <t>Dissenyar els processos experimentals necessaris i adequats a l’objectiu perseguit.</t>
+  </si>
+  <si>
+    <t>Realitzar una recollida de dades sistemàtica que minimitze l’error associat a la mesura.</t>
+  </si>
+  <si>
+    <t>Realitzar el tractament de dades utilitzant les eines de representació adequades.</t>
+  </si>
+  <si>
+    <t>Analitzar els resultats obtinguts al llarg del procés experimental per a extraure conclusions que validen o no la hipòtesi inicial.</t>
+  </si>
+  <si>
+    <t>Escriure i anomenar correctament substàncies químiques inorgàniques i orgàniques.</t>
+  </si>
+  <si>
+    <t>Interpretar i fer ús del llenguatge matemàtic i simbòlic en la descripció de relacions entre magnituds.</t>
+  </si>
+  <si>
+    <t>Contrastar diferents fonts d’informació i elaborar informes en relació amb problemes físics i químics rellevants de la societat, organitzant la informació i citant-ne adequadament la procedència.</t>
+  </si>
+  <si>
+    <t>Destacar les idees essencials d’un text de caràcter científic de manera precisa i clara.</t>
+  </si>
+  <si>
+    <t>Aportar raons basades en referents empírics o teòrics per a defensar o refutar una idea.</t>
+  </si>
+  <si>
+    <t>Explicar la importància i la rellevància de les proves objectives i vincular-les a un concepte, un principi o una suposició específica.</t>
+  </si>
+  <si>
+    <t>Identificar els problemes mediambientals i de salut que són abordables des de la perspectiva de la física i la química.</t>
+  </si>
+  <si>
+    <t>Seleccionar els recursos tecnològics adequats per a abordar problemes mediambientals i de salut relacionats amb la física i la química.</t>
+  </si>
+  <si>
+    <t>Dissenyar estratègies col·laboratives d’intervenció en situacions relacionades amb el medi ambient i la salut basades en la física i la química.</t>
+  </si>
+  <si>
+    <t>Proposar mesures per a la millora de l’entorn en qüestions mediambientals i de salut basades en els sabers de Física i Química.</t>
   </si>
   <si>
     <t>Aplicar las leyes y teorías científicas en el análisis de fenómenos fisicoquímicos cotidianos, comprendiendo las causas que los producen y explicándolas utilizando diversidad de soportes y medios de comunicación.</t>
   </si>
   <si>
     <t>Resolver problemas fisicoquímicos planteados a partir de situaciones cotidianas, aplicando las leyes y teorías científicas para encontrar y argumentar las soluciones, expresando adecuadamente los resultados.</t>
   </si>
   <si>
     <t>Identificar situaciones problemáticas en el entorno cotidiano, emprender iniciativas y buscar soluciones sostenibles desde la física y la química, analizando críticamente el impacto producido en la sociedad y el medioambiente.</t>
   </si>
   <si>
     <t>Formular y verificar hipótesis como respuestas a diferentes problemas y observaciones, manejando con soltura el trabajo experimental, la indagación, la búsqueda de evidencias y el razonamiento lógico-matemático.</t>
   </si>
   <si>
     <t>Utilizar diferentes métodos para encontrar la respuesta a una sola cuestión u observación, cotejando los resultados obtenidos y asegurándose así de su coherencia y fiabilidad.</t>
   </si>
   <si>
     <t>Integrar las leyes y teorías científicas conocidas en el desarrollo del procedimiento de la validación de las hipótesis formuladas, aplicando relaciones cualitativas y cuantitativas entre las diferentes variables, de manera que el proceso sea más fiable y coherente con el conocimiento científico adquirido.</t>
   </si>
   <si>
     <t>Utilizar y relacionar de manera rigurosa diferentes sistemas de unidades, empleando correctamente su notación y sus equivalencias, haciendo posible una comunicación efectiva con toda la comunidad científica.</t>
   </si>
   <si>
     <t>Nombrar y formular correctamente sustancias simples, iones y compuestos químicos inorgánicos y orgánicos utilizando las normas de la IUPAC, como parte de un lenguaje integrador y universal para toda la comunidad científica.</t>
   </si>
@@ -463,66 +499,51 @@
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar paso a paso</t>
   </si>
   <si>
     <t>La guía paso a paso aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
-    <t>Valorarelcaràcterdialògicdelaciènciacomamotorenlaconstrucció delconeixementcientífic Identificar les diferents posicions i argumentacions presents en una controvèrsiacientífica Ide</t>
-[...14 lines deleted...]
-    <t>Realitzar experiments simulacions o desenvolupaments matemàtics adequatsalproblemaplantejatperaarribaralaresoluciódelproblema Analitzarelresultattenintencomptelaseuacoherènciaambel</t>
+    <t xml:space="preserve">Contrastar diferents fonts d’informació i elaborar informes en relació amb problemes físics i químics rellevants de la societat, organitzant la informació i citant-ne adequadament </t>
   </si>
   <si>
     <t>Aplicar las leyes y teorías científicas en el análisis de fenómenos fisicoquímicos cotidianos, comprendiendo las causas que los producen y explicándolas utilizando diversidad de so</t>
   </si>
   <si>
     <t>Resolver problemas fisicoquímicos planteados a partir de situaciones cotidianas, aplicando las leyes y teorías científicas para encontrar y argumentar las soluciones, expresando ad</t>
   </si>
   <si>
     <t>Identificar situaciones problemáticas en el entorno cotidiano, emprender iniciativas y buscar soluciones sostenibles desde la física y la química, analizando críticamente el impact</t>
   </si>
   <si>
     <t xml:space="preserve">Formular y verificar hipótesis como respuestas a diferentes problemas y observaciones, manejando con soltura el trabajo experimental, la indagación, la búsqueda de evidencias y el </t>
   </si>
   <si>
     <t>Integrar las leyes y teorías científicas conocidas en el desarrollo del procedimiento de la validación de las hipótesis formuladas, aplicando relaciones cualitativas y cuantitativa</t>
   </si>
   <si>
     <t>Utilizar y relacionar de manera rigurosa diferentes sistemas de unidades, empleando correctamente su notación y sus equivalencias, haciendo posible una comunicación efectiva con to</t>
   </si>
   <si>
     <t>Nombrar y formular correctamente sustancias simples, iones y compuestos químicos inorgánicos y orgánicos utilizando las normas de la IUPAC, como parte de un lenguaje integrador y u</t>
   </si>
   <si>
     <t>Emplear diferentes formatos para interpretar y expresar información relativa a un proceso fisicoquímico concreto, relacionando entre sí la información que cada uno de ellos contien</t>
   </si>
@@ -1179,59 +1200,59 @@
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>24</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -1275,1760 +1296,2397 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F27"/>
+  <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E27"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>141</v>
+        <v>60</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
-        <v>2.2</v>
+        <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>142</v>
+        <v>62</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
-        <v>4.2</v>
+        <v>1.3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>143</v>
+        <v>63</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
-        <v>5.2</v>
+        <v>2.1</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
-        <v>6.2</v>
+        <v>2.2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>144</v>
+        <v>65</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
-        <v>6.3</v>
+        <v>2.3</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>145</v>
+        <v>66</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
-        <v>6.4</v>
+        <v>2.4</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>146</v>
+        <v>67</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
-        <v>1.1</v>
+        <v>2.5</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>147</v>
+        <v>68</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
-        <v>1.2</v>
+        <v>2.6</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>148</v>
+        <v>69</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
-        <v>1.3</v>
+        <v>2.7</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>149</v>
+        <v>70</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
-        <v>2.1</v>
+        <v>3.1</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>150</v>
+        <v>71</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
-        <v>2.2</v>
+        <v>3.2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
-        <v>2.3</v>
+        <v>3.3</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>3.1</v>
+        <v>4.1</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>152</v>
+        <v>74</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>3.2</v>
+        <v>4.2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>153</v>
+        <v>75</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>3.3</v>
+        <v>4.3</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>154</v>
+        <v>76</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>3.4</v>
+        <v>5.1</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>155</v>
+        <v>77</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
-        <v>4.1</v>
+        <v>5.2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>156</v>
+        <v>78</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
-        <v>4.2</v>
+        <v>5.3</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>157</v>
+        <v>79</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
-        <v>5.1</v>
+        <v>5.4</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>158</v>
+        <v>80</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
-        <v>5.2</v>
+        <v>1.1</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>5.3</v>
+        <v>1.2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
-        <v>6.1</v>
+        <v>1.3</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
-        <v>6.2</v>
+        <v>2.1</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="5" t="s">
-[...3 lines deleted...]
-      <c r="C27" s="5"/>
+      <c r="A27" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>85</v>
+      </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
-        <f>SUM(E3:E26)</f>
-[...2 lines deleted...]
-      <c r="F27" s="5" t="s">
+        <v>2.7</v>
+      </c>
+      <c r="F27" s="5"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F28" s="5"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F29" s="5"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F30" s="5"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F31" s="5"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F32" s="5"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F33" s="5"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C34" s="5" t="s">
         <v>164</v>
+      </c>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F34" s="5"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F35" s="5"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F36" s="5"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F37" s="5"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F38" s="5"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7">
+        <v>2.7</v>
+      </c>
+      <c r="F39" s="5"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" s="5"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7">
+        <f>SUM(E3:E39)</f>
+        <v>99.90000000000006</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB31"/>
+  <dimension ref="A1:AO31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:AB31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:AO31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:41">
       <c r="A1" s="6" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="C1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="D1" s="6">
         <v>1.2</v>
       </c>
-      <c r="D1" s="6">
+      <c r="E1" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="F1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="G1" s="6">
         <v>2.2</v>
       </c>
-      <c r="E1" s="6">
+      <c r="H1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="I1" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="J1" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="K1" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="L1" s="6">
+        <v>2.7</v>
+      </c>
+      <c r="M1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="N1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="O1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="P1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="Q1" s="6">
         <v>4.2</v>
       </c>
-      <c r="F1" s="6">
+      <c r="R1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="S1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="T1" s="6">
         <v>5.2</v>
       </c>
-      <c r="G1" s="6">
+      <c r="U1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="V1" s="6">
+        <v>5.4</v>
+      </c>
+      <c r="W1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="X1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="Y1" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="Z1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="AA1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="AB1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="AC1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="AD1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="AE1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="AF1" s="6">
+        <v>3.4</v>
+      </c>
+      <c r="AG1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="AH1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="AI1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="AJ1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="AK1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="AL1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="AM1" s="6">
         <v>6.2</v>
       </c>
-      <c r="H1" s="6">
-[...63 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="AN1" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO1" s="6" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" s="5" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
-      <c r="AA2" s="5" t="str">
-        <f>IFERROR(AVERAGE(C2:Z2),"")</f>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
+      <c r="AJ2" s="5"/>
+      <c r="AK2" s="5"/>
+      <c r="AL2" s="5"/>
+      <c r="AM2" s="5"/>
+      <c r="AN2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:AM2),"")</f>
         <v/>
       </c>
-      <c r="AB2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="AO2" s="5"/>
+    </row>
+    <row r="3" spans="1:41">
       <c r="A3" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
-      <c r="AA3" s="5" t="str">
-        <f>IFERROR(AVERAGE(C3:Z3),"")</f>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+      <c r="AL3" s="5"/>
+      <c r="AM3" s="5"/>
+      <c r="AN3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:AM3),"")</f>
         <v/>
       </c>
-      <c r="AB3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:28">
+      <c r="AO3" s="5"/>
+    </row>
+    <row r="4" spans="1:41">
       <c r="A4" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
-      <c r="AA4" s="5" t="str">
-        <f>IFERROR(AVERAGE(C4:Z4),"")</f>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="5"/>
+      <c r="AG4" s="5"/>
+      <c r="AH4" s="5"/>
+      <c r="AI4" s="5"/>
+      <c r="AJ4" s="5"/>
+      <c r="AK4" s="5"/>
+      <c r="AL4" s="5"/>
+      <c r="AM4" s="5"/>
+      <c r="AN4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:AM4),"")</f>
         <v/>
       </c>
-      <c r="AB4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:28">
+      <c r="AO4" s="5"/>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" s="5" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
-      <c r="AA5" s="5" t="str">
-        <f>IFERROR(AVERAGE(C5:Z5),"")</f>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+      <c r="AL5" s="5"/>
+      <c r="AM5" s="5"/>
+      <c r="AN5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:AM5),"")</f>
         <v/>
       </c>
-      <c r="AB5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="AO5" s="5"/>
+    </row>
+    <row r="6" spans="1:41">
       <c r="A6" s="5" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
-      <c r="AA6" s="5" t="str">
-        <f>IFERROR(AVERAGE(C6:Z6),"")</f>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="5"/>
+      <c r="AN6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:AM6),"")</f>
         <v/>
       </c>
-      <c r="AB6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="AO6" s="5"/>
+    </row>
+    <row r="7" spans="1:41">
       <c r="A7" s="5" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
-      <c r="AA7" s="5" t="str">
-        <f>IFERROR(AVERAGE(C7:Z7),"")</f>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="5"/>
+      <c r="AF7" s="5"/>
+      <c r="AG7" s="5"/>
+      <c r="AH7" s="5"/>
+      <c r="AI7" s="5"/>
+      <c r="AJ7" s="5"/>
+      <c r="AK7" s="5"/>
+      <c r="AL7" s="5"/>
+      <c r="AM7" s="5"/>
+      <c r="AN7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:AM7),"")</f>
         <v/>
       </c>
-      <c r="AB7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:28">
+      <c r="AO7" s="5"/>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" s="5" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
-      <c r="AA8" s="5" t="str">
-        <f>IFERROR(AVERAGE(C8:Z8),"")</f>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="5"/>
+      <c r="AF8" s="5"/>
+      <c r="AG8" s="5"/>
+      <c r="AH8" s="5"/>
+      <c r="AI8" s="5"/>
+      <c r="AJ8" s="5"/>
+      <c r="AK8" s="5"/>
+      <c r="AL8" s="5"/>
+      <c r="AM8" s="5"/>
+      <c r="AN8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:AM8),"")</f>
         <v/>
       </c>
-      <c r="AB8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:28">
+      <c r="AO8" s="5"/>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" s="5" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
-      <c r="AA9" s="5" t="str">
-        <f>IFERROR(AVERAGE(C9:Z9),"")</f>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="5"/>
+      <c r="AF9" s="5"/>
+      <c r="AG9" s="5"/>
+      <c r="AH9" s="5"/>
+      <c r="AI9" s="5"/>
+      <c r="AJ9" s="5"/>
+      <c r="AK9" s="5"/>
+      <c r="AL9" s="5"/>
+      <c r="AM9" s="5"/>
+      <c r="AN9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:AM9),"")</f>
         <v/>
       </c>
-      <c r="AB9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:28">
+      <c r="AO9" s="5"/>
+    </row>
+    <row r="10" spans="1:41">
       <c r="A10" s="5" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
-      <c r="AA10" s="5" t="str">
-        <f>IFERROR(AVERAGE(C10:Z10),"")</f>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="5"/>
+      <c r="AF10" s="5"/>
+      <c r="AG10" s="5"/>
+      <c r="AH10" s="5"/>
+      <c r="AI10" s="5"/>
+      <c r="AJ10" s="5"/>
+      <c r="AK10" s="5"/>
+      <c r="AL10" s="5"/>
+      <c r="AM10" s="5"/>
+      <c r="AN10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:AM10),"")</f>
         <v/>
       </c>
-      <c r="AB10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="AO10" s="5"/>
+    </row>
+    <row r="11" spans="1:41">
       <c r="A11" s="5" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
-      <c r="AA11" s="5" t="str">
-        <f>IFERROR(AVERAGE(C11:Z11),"")</f>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="5"/>
+      <c r="AD11" s="5"/>
+      <c r="AE11" s="5"/>
+      <c r="AF11" s="5"/>
+      <c r="AG11" s="5"/>
+      <c r="AH11" s="5"/>
+      <c r="AI11" s="5"/>
+      <c r="AJ11" s="5"/>
+      <c r="AK11" s="5"/>
+      <c r="AL11" s="5"/>
+      <c r="AM11" s="5"/>
+      <c r="AN11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:AM11),"")</f>
         <v/>
       </c>
-      <c r="AB11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:28">
+      <c r="AO11" s="5"/>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" s="5" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
-      <c r="AA12" s="5" t="str">
-        <f>IFERROR(AVERAGE(C12:Z12),"")</f>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="5"/>
+      <c r="AF12" s="5"/>
+      <c r="AG12" s="5"/>
+      <c r="AH12" s="5"/>
+      <c r="AI12" s="5"/>
+      <c r="AJ12" s="5"/>
+      <c r="AK12" s="5"/>
+      <c r="AL12" s="5"/>
+      <c r="AM12" s="5"/>
+      <c r="AN12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:AM12),"")</f>
         <v/>
       </c>
-      <c r="AB12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AO12" s="5"/>
+    </row>
+    <row r="13" spans="1:41">
       <c r="A13" s="5" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
-      <c r="AA13" s="5" t="str">
-        <f>IFERROR(AVERAGE(C13:Z13),"")</f>
+      <c r="AA13" s="5"/>
+      <c r="AB13" s="5"/>
+      <c r="AC13" s="5"/>
+      <c r="AD13" s="5"/>
+      <c r="AE13" s="5"/>
+      <c r="AF13" s="5"/>
+      <c r="AG13" s="5"/>
+      <c r="AH13" s="5"/>
+      <c r="AI13" s="5"/>
+      <c r="AJ13" s="5"/>
+      <c r="AK13" s="5"/>
+      <c r="AL13" s="5"/>
+      <c r="AM13" s="5"/>
+      <c r="AN13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:AM13),"")</f>
         <v/>
       </c>
-      <c r="AB13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AO13" s="5"/>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" s="5" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
-      <c r="AA14" s="5" t="str">
-        <f>IFERROR(AVERAGE(C14:Z14),"")</f>
+      <c r="AA14" s="5"/>
+      <c r="AB14" s="5"/>
+      <c r="AC14" s="5"/>
+      <c r="AD14" s="5"/>
+      <c r="AE14" s="5"/>
+      <c r="AF14" s="5"/>
+      <c r="AG14" s="5"/>
+      <c r="AH14" s="5"/>
+      <c r="AI14" s="5"/>
+      <c r="AJ14" s="5"/>
+      <c r="AK14" s="5"/>
+      <c r="AL14" s="5"/>
+      <c r="AM14" s="5"/>
+      <c r="AN14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:AM14),"")</f>
         <v/>
       </c>
-      <c r="AB14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:28">
+      <c r="AO14" s="5"/>
+    </row>
+    <row r="15" spans="1:41">
       <c r="A15" s="5" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
-      <c r="AA15" s="5" t="str">
-        <f>IFERROR(AVERAGE(C15:Z15),"")</f>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="5"/>
+      <c r="AD15" s="5"/>
+      <c r="AE15" s="5"/>
+      <c r="AF15" s="5"/>
+      <c r="AG15" s="5"/>
+      <c r="AH15" s="5"/>
+      <c r="AI15" s="5"/>
+      <c r="AJ15" s="5"/>
+      <c r="AK15" s="5"/>
+      <c r="AL15" s="5"/>
+      <c r="AM15" s="5"/>
+      <c r="AN15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:AM15),"")</f>
         <v/>
       </c>
-      <c r="AB15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:28">
+      <c r="AO15" s="5"/>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" s="5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
-      <c r="AA16" s="5" t="str">
-        <f>IFERROR(AVERAGE(C16:Z16),"")</f>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="5"/>
+      <c r="AD16" s="5"/>
+      <c r="AE16" s="5"/>
+      <c r="AF16" s="5"/>
+      <c r="AG16" s="5"/>
+      <c r="AH16" s="5"/>
+      <c r="AI16" s="5"/>
+      <c r="AJ16" s="5"/>
+      <c r="AK16" s="5"/>
+      <c r="AL16" s="5"/>
+      <c r="AM16" s="5"/>
+      <c r="AN16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:AM16),"")</f>
         <v/>
       </c>
-      <c r="AB16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AO16" s="5"/>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="5" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
-      <c r="AA17" s="5" t="str">
-        <f>IFERROR(AVERAGE(C17:Z17),"")</f>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="5"/>
+      <c r="AD17" s="5"/>
+      <c r="AE17" s="5"/>
+      <c r="AF17" s="5"/>
+      <c r="AG17" s="5"/>
+      <c r="AH17" s="5"/>
+      <c r="AI17" s="5"/>
+      <c r="AJ17" s="5"/>
+      <c r="AK17" s="5"/>
+      <c r="AL17" s="5"/>
+      <c r="AM17" s="5"/>
+      <c r="AN17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:AM17),"")</f>
         <v/>
       </c>
-      <c r="AB17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:28">
+      <c r="AO17" s="5"/>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="5" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
-      <c r="AA18" s="5" t="str">
-        <f>IFERROR(AVERAGE(C18:Z18),"")</f>
+      <c r="AA18" s="5"/>
+      <c r="AB18" s="5"/>
+      <c r="AC18" s="5"/>
+      <c r="AD18" s="5"/>
+      <c r="AE18" s="5"/>
+      <c r="AF18" s="5"/>
+      <c r="AG18" s="5"/>
+      <c r="AH18" s="5"/>
+      <c r="AI18" s="5"/>
+      <c r="AJ18" s="5"/>
+      <c r="AK18" s="5"/>
+      <c r="AL18" s="5"/>
+      <c r="AM18" s="5"/>
+      <c r="AN18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:AM18),"")</f>
         <v/>
       </c>
-      <c r="AB18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="AO18" s="5"/>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="5" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
-      <c r="AA19" s="5" t="str">
-        <f>IFERROR(AVERAGE(C19:Z19),"")</f>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="5"/>
+      <c r="AD19" s="5"/>
+      <c r="AE19" s="5"/>
+      <c r="AF19" s="5"/>
+      <c r="AG19" s="5"/>
+      <c r="AH19" s="5"/>
+      <c r="AI19" s="5"/>
+      <c r="AJ19" s="5"/>
+      <c r="AK19" s="5"/>
+      <c r="AL19" s="5"/>
+      <c r="AM19" s="5"/>
+      <c r="AN19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:AM19),"")</f>
         <v/>
       </c>
-      <c r="AB19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="AO19" s="5"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="5" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
-      <c r="AA20" s="5" t="str">
-        <f>IFERROR(AVERAGE(C20:Z20),"")</f>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="5"/>
+      <c r="AD20" s="5"/>
+      <c r="AE20" s="5"/>
+      <c r="AF20" s="5"/>
+      <c r="AG20" s="5"/>
+      <c r="AH20" s="5"/>
+      <c r="AI20" s="5"/>
+      <c r="AJ20" s="5"/>
+      <c r="AK20" s="5"/>
+      <c r="AL20" s="5"/>
+      <c r="AM20" s="5"/>
+      <c r="AN20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:AM20),"")</f>
         <v/>
       </c>
-      <c r="AB20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="AO20" s="5"/>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="5" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
-      <c r="AA21" s="5" t="str">
-        <f>IFERROR(AVERAGE(C21:Z21),"")</f>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="5"/>
+      <c r="AF21" s="5"/>
+      <c r="AG21" s="5"/>
+      <c r="AH21" s="5"/>
+      <c r="AI21" s="5"/>
+      <c r="AJ21" s="5"/>
+      <c r="AK21" s="5"/>
+      <c r="AL21" s="5"/>
+      <c r="AM21" s="5"/>
+      <c r="AN21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:AM21),"")</f>
         <v/>
       </c>
-      <c r="AB21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:28">
+      <c r="AO21" s="5"/>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="5" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
-      <c r="AA22" s="5" t="str">
-        <f>IFERROR(AVERAGE(C22:Z22),"")</f>
+      <c r="AA22" s="5"/>
+      <c r="AB22" s="5"/>
+      <c r="AC22" s="5"/>
+      <c r="AD22" s="5"/>
+      <c r="AE22" s="5"/>
+      <c r="AF22" s="5"/>
+      <c r="AG22" s="5"/>
+      <c r="AH22" s="5"/>
+      <c r="AI22" s="5"/>
+      <c r="AJ22" s="5"/>
+      <c r="AK22" s="5"/>
+      <c r="AL22" s="5"/>
+      <c r="AM22" s="5"/>
+      <c r="AN22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:AM22),"")</f>
         <v/>
       </c>
-      <c r="AB22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="AO22" s="5"/>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="5" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
-      <c r="AA23" s="5" t="str">
-        <f>IFERROR(AVERAGE(C23:Z23),"")</f>
+      <c r="AA23" s="5"/>
+      <c r="AB23" s="5"/>
+      <c r="AC23" s="5"/>
+      <c r="AD23" s="5"/>
+      <c r="AE23" s="5"/>
+      <c r="AF23" s="5"/>
+      <c r="AG23" s="5"/>
+      <c r="AH23" s="5"/>
+      <c r="AI23" s="5"/>
+      <c r="AJ23" s="5"/>
+      <c r="AK23" s="5"/>
+      <c r="AL23" s="5"/>
+      <c r="AM23" s="5"/>
+      <c r="AN23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:AM23),"")</f>
         <v/>
       </c>
-      <c r="AB23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="AO23" s="5"/>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="5" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
-      <c r="AA24" s="5" t="str">
-        <f>IFERROR(AVERAGE(C24:Z24),"")</f>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="5"/>
+      <c r="AD24" s="5"/>
+      <c r="AE24" s="5"/>
+      <c r="AF24" s="5"/>
+      <c r="AG24" s="5"/>
+      <c r="AH24" s="5"/>
+      <c r="AI24" s="5"/>
+      <c r="AJ24" s="5"/>
+      <c r="AK24" s="5"/>
+      <c r="AL24" s="5"/>
+      <c r="AM24" s="5"/>
+      <c r="AN24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:AM24),"")</f>
         <v/>
       </c>
-      <c r="AB24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="AO24" s="5"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" s="5" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
-      <c r="AA25" s="5" t="str">
-        <f>IFERROR(AVERAGE(C25:Z25),"")</f>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="5"/>
+      <c r="AD25" s="5"/>
+      <c r="AE25" s="5"/>
+      <c r="AF25" s="5"/>
+      <c r="AG25" s="5"/>
+      <c r="AH25" s="5"/>
+      <c r="AI25" s="5"/>
+      <c r="AJ25" s="5"/>
+      <c r="AK25" s="5"/>
+      <c r="AL25" s="5"/>
+      <c r="AM25" s="5"/>
+      <c r="AN25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:AM25),"")</f>
         <v/>
       </c>
-      <c r="AB25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="AO25" s="5"/>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="5" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
-      <c r="AA26" s="5" t="str">
-        <f>IFERROR(AVERAGE(C26:Z26),"")</f>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="5"/>
+      <c r="AD26" s="5"/>
+      <c r="AE26" s="5"/>
+      <c r="AF26" s="5"/>
+      <c r="AG26" s="5"/>
+      <c r="AH26" s="5"/>
+      <c r="AI26" s="5"/>
+      <c r="AJ26" s="5"/>
+      <c r="AK26" s="5"/>
+      <c r="AL26" s="5"/>
+      <c r="AM26" s="5"/>
+      <c r="AN26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:AM26),"")</f>
         <v/>
       </c>
-      <c r="AB26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="AO26" s="5"/>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="5" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
-      <c r="AA27" s="5" t="str">
-        <f>IFERROR(AVERAGE(C27:Z27),"")</f>
+      <c r="AA27" s="5"/>
+      <c r="AB27" s="5"/>
+      <c r="AC27" s="5"/>
+      <c r="AD27" s="5"/>
+      <c r="AE27" s="5"/>
+      <c r="AF27" s="5"/>
+      <c r="AG27" s="5"/>
+      <c r="AH27" s="5"/>
+      <c r="AI27" s="5"/>
+      <c r="AJ27" s="5"/>
+      <c r="AK27" s="5"/>
+      <c r="AL27" s="5"/>
+      <c r="AM27" s="5"/>
+      <c r="AN27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:AM27),"")</f>
         <v/>
       </c>
-      <c r="AB27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:28">
+      <c r="AO27" s="5"/>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="5" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
-      <c r="AA28" s="5" t="str">
-        <f>IFERROR(AVERAGE(C28:Z28),"")</f>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="5"/>
+      <c r="AD28" s="5"/>
+      <c r="AE28" s="5"/>
+      <c r="AF28" s="5"/>
+      <c r="AG28" s="5"/>
+      <c r="AH28" s="5"/>
+      <c r="AI28" s="5"/>
+      <c r="AJ28" s="5"/>
+      <c r="AK28" s="5"/>
+      <c r="AL28" s="5"/>
+      <c r="AM28" s="5"/>
+      <c r="AN28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:AM28),"")</f>
         <v/>
       </c>
-      <c r="AB28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:28">
+      <c r="AO28" s="5"/>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="5" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
-      <c r="AA29" s="5" t="str">
-        <f>IFERROR(AVERAGE(C29:Z29),"")</f>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="5"/>
+      <c r="AD29" s="5"/>
+      <c r="AE29" s="5"/>
+      <c r="AF29" s="5"/>
+      <c r="AG29" s="5"/>
+      <c r="AH29" s="5"/>
+      <c r="AI29" s="5"/>
+      <c r="AJ29" s="5"/>
+      <c r="AK29" s="5"/>
+      <c r="AL29" s="5"/>
+      <c r="AM29" s="5"/>
+      <c r="AN29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:AM29),"")</f>
         <v/>
       </c>
-      <c r="AB29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="AO29" s="5"/>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="5" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
-      <c r="AA30" s="5" t="str">
-        <f>IFERROR(AVERAGE(C30:Z30),"")</f>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
+      <c r="AD30" s="5"/>
+      <c r="AE30" s="5"/>
+      <c r="AF30" s="5"/>
+      <c r="AG30" s="5"/>
+      <c r="AH30" s="5"/>
+      <c r="AI30" s="5"/>
+      <c r="AJ30" s="5"/>
+      <c r="AK30" s="5"/>
+      <c r="AL30" s="5"/>
+      <c r="AM30" s="5"/>
+      <c r="AN30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:AM30),"")</f>
         <v/>
       </c>
-      <c r="AB30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:28">
+      <c r="AO30" s="5"/>
+    </row>
+    <row r="31" spans="1:41">
       <c r="A31" s="5" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
       <c r="Z31" s="5"/>
-      <c r="AA31" s="5" t="str">
-        <f>IFERROR(AVERAGE(C31:Z31),"")</f>
+      <c r="AA31" s="5"/>
+      <c r="AB31" s="5"/>
+      <c r="AC31" s="5"/>
+      <c r="AD31" s="5"/>
+      <c r="AE31" s="5"/>
+      <c r="AF31" s="5"/>
+      <c r="AG31" s="5"/>
+      <c r="AH31" s="5"/>
+      <c r="AI31" s="5"/>
+      <c r="AJ31" s="5"/>
+      <c r="AK31" s="5"/>
+      <c r="AL31" s="5"/>
+      <c r="AM31" s="5"/>
+      <c r="AN31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:AM31),"")</f>
         <v/>
       </c>
-      <c r="AB31" s="5"/>
+      <c r="AO31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="720">
+  <dataValidations count="1110">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -5143,102 +5801,1272 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AL31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AM31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" s="2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:H13"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D1" s="6" t="s">
@@ -5317,2149 +7145,2458 @@
       </c>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="5" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
-    </row>
-[...14 lines deleted...]
-      <c r="H13" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K25"/>
+  <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K25"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="G1" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="H1" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="I1" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="I1" s="6" t="s">
+      <c r="J1" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="J1" s="6" t="s">
+      <c r="K1" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
-        <v>2.2</v>
+        <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5">
-        <v>4.2</v>
+        <v>1.3</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
-        <v>5.2</v>
+        <v>2.1</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
-        <v>6.2</v>
+        <v>2.2</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
-        <v>6.3</v>
+        <v>2.3</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
-        <v>6.4</v>
+        <v>2.4</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B9" s="5">
-        <v>1.1</v>
+        <v>2.5</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B10" s="5">
-        <v>1.2</v>
+        <v>2.6</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B11" s="5">
-        <v>1.3</v>
+        <v>2.7</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B12" s="5">
-        <v>2.1</v>
+        <v>3.1</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B13" s="5">
-        <v>2.2</v>
+        <v>3.2</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B14" s="5">
-        <v>2.3</v>
+        <v>3.3</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B15" s="5">
-        <v>3.1</v>
+        <v>4.1</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B16" s="5">
-        <v>3.2</v>
+        <v>4.2</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B17" s="5">
-        <v>3.3</v>
+        <v>4.3</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B18" s="5">
-        <v>3.4</v>
+        <v>5.1</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B19" s="5">
-        <v>4.1</v>
+        <v>5.2</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B20" s="5">
-        <v>4.2</v>
+        <v>5.3</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c r="B21" s="5">
-        <v>5.1</v>
+        <v>5.4</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5">
-        <v>5.2</v>
+        <v>1.1</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5">
-        <v>5.3</v>
+        <v>1.2</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5">
-        <v>6.1</v>
+        <v>1.3</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5">
-        <v>6.2</v>
+        <v>2.1</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="7">
-        <v>4.17</v>
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="5">
+        <v>3.4</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B32" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B35" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="7">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="7">
+        <v>2.7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C9" s="5">
         <v>1</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C10" s="5">
         <v>2</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C11" s="5">
         <v>3</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C12" s="5">
         <v>4</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C13" s="5">
         <v>5</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C14" s="5">
         <v>6</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C15" s="5">
         <v>7</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C16" s="5">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C17" s="5">
         <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C18" s="5">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C19" s="5">
         <v>2</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C20" s="5">
         <v>3</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C21" s="5">
         <v>4</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C22" s="5">
         <v>1</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C23" s="5">
         <v>2</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C24" s="5">
         <v>3</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C25" s="5">
         <v>4</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C26" s="5">
         <v>1</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C27" s="5">
         <v>2</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C28" s="5">
         <v>3</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C29" s="5">
         <v>4</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C30" s="5">
         <v>1</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C31" s="5">
         <v>2</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C32" s="5">
         <v>3</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C33" s="5">
         <v>4</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C34" s="5">
         <v>5</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C35" s="5">
         <v>6</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C36" s="5">
         <v>7</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C37" s="5">
         <v>1</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C38" s="5">
         <v>2</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C39" s="5">
         <v>3</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C40" s="5">
         <v>4</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C41" s="5">
         <v>5</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C42" s="5">
         <v>6</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C43" s="5">
         <v>7</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C44" s="5">
         <v>1</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C45" s="5">
         <v>2</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C46" s="5">
         <v>1</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C47" s="5">
         <v>2</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C48" s="5">
         <v>3</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C49" s="5">
         <v>4</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C50" s="5">
         <v>1</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C51" s="5">
         <v>2</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C52" s="5">
         <v>3</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C53" s="5">
         <v>4</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C54" s="5">
         <v>1</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C55" s="5">
         <v>2</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C56" s="5">
         <v>3</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C57" s="5">
         <v>4</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>