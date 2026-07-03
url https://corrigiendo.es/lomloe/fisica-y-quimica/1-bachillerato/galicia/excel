--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>1.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -94,63 +94,63 @@
   <si>
     <t>Currículo BOE nacional</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
-    <t>Sin enriquecimiento todavía</t>
+    <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:29</t>
+    <t>03/07/2026 18:26</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Primer curso post-obligatorio. El alumnado entra con motivación y nivel muy variables tras 4.º ESO. Los criterios LOMLOE exigen ya razonamiento de nivel medio-alto y autonomía en el aprendizaje.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -412,201 +412,480 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Utilización de las metodologías propias de la investigación científica para la identificación y la formulación de cuestiones y conjeturas, la elaboración de hipótesis y la comprobación experimental de estas.</t>
   </si>
   <si>
-    <t>lución de problemas y cuestiones relacionados con la física y con la química.</t>
+    <t>Diseño y ejecución de experimentos y de proyectos de investigación en condiciones de seguridad, utilizando instrumental adecuado y razonamiento lógico-matemático y analizando los resultados obtenidos para la resolución de problemas y cuestiones relacionados con la física y con la química.</t>
   </si>
   <si>
     <t>Reconocimiento y utilización de fuentes veraces y medios de colaboración para la búsqueda de información científica en diferentes formatos y haciendo uso de las herramientas necesarias.</t>
   </si>
   <si>
     <t>Interpretación y producción de información científica con un lenguaje adecuado para desarrollar un criterio propio basado en la evidencia y en el razonamiento.</t>
   </si>
   <si>
-    <t>mienta predictiva de las propiedades de los elementos.</t>
+    <t>Desarrollo de la tabla periódica: contribuciones históricas a su elaboración actual e importancia como herramienta predictiva de las propiedades de los elementos.</t>
   </si>
   <si>
     <t>Estructura electrónica de los átomos tras el análisis de su interacción con la radiación electromagnética: explicación de la posición de un elemento en la tabla periódica y de la similitud en las propiedades de los elementos químicos de cada grupo.</t>
   </si>
   <si>
     <t>Teorías sobre la estabilidad de átomos e iones: predicción de la formación de enlaces entre los elementos, representación de estos y deducción de propiedades de las sustancias químicas. Comprobación a través de la observación y de la experimentación.</t>
   </si>
   <si>
-    <t>nen en la vida cotidiana.</t>
+    <t>Formulación y nomenclatura de sustancias simples, iones y compuestos inorgánicos: aplicaciones que tienen en la vida cotidiana.</t>
   </si>
   <si>
     <t>Leyes fundamentales de la química: relaciones estequiométricas en reacciones químicas y en la constitución de compuestos. Resolución de cuestiones cuantitativas relacionadas con la química en la vida cotidiana.</t>
   </si>
   <si>
     <t>Clasificación de las reacciones químicas: relaciones que existen entre la química y aspectos importantes de la sociedad actual, como por ejemplo la conservación del medio ambiente o el desarrollo de fármacos.</t>
   </si>
   <si>
     <t>Cálculo de cantidades de materia en sistemas fisicoquímicos concretos, como gases ideales o disoluciones, así como el estudio de sus propiedades y variables de estado en situaciones de la vida cotidiana.</t>
   </si>
   <si>
-    <t>niería química.</t>
+    <t>Estequiometría de las reacciones químicas: aplicaciones en procesos industriales significativos de la ingeniería química.</t>
   </si>
   <si>
     <t>Propiedades físicas y químicas generales de los compuestos orgánicos a partir de sus grupos funcionales: generalidades en las diferentes series homólogas y aplicaciones en el mundo real.</t>
   </si>
   <si>
-    <t>cionais (hidrocarburos, compuestos oxigenados y compuestos nitrogenados).</t>
+    <t>Reglas de la IUPAC para formular y nombrar correctamente algunos compuestos orgánicos mono y polifuncionais (hidrocarburos, compuestos oxigenados y compuestos nitrogenados).</t>
   </si>
   <si>
     <t>Variables cinemáticas en función del tiempo en los distintos movimientos que puede tener un objeto, con o sin aceleración: resolución de situaciones reales relacionadas con la física y con el entorno cotidiano.</t>
   </si>
   <si>
     <t>Variables cinemáticas que intervienen en un movimiento recto y circular: magnitudes y unidades empleadas. Movimientos cotidianos que presentan estos tipos de trayectoria.</t>
   </si>
   <si>
     <t>Expresión de la trayectoria de un movimiento compuesto en función de las magnitudes que lo describen.</t>
   </si>
   <si>
     <t>Predicción, a partir de la correspondiente composición vectorial, del comportamiento estático o dinámico de una partícula. Par de fuerzas. Estática de sólidos rígidos.</t>
   </si>
   <si>
     <t>Relación de la mecánica vectorial aplicada sobre una partícula o un sólido rígido con su estado de reposo o de movimiento. Aplicaciones estáticas o dinámicas de la física en otros campos de interés.</t>
   </si>
   <si>
     <t>Interpretación de las leyes de la dinámica en términos de magnitudes como el momento lineal y el impulso mecánico: aplicaciones.</t>
   </si>
   <si>
-    <t>cos o eléctricos del entorno cotidiano y su rendimiento.</t>
-[...2 lines deleted...]
-    <t>nica en sistemas conservativos y no conservativos y al estudio de las causas que determinan el movimiento de los objetos en el mundo real.</t>
+    <t>Conceptos de trabajo y potencia: elaboración de hipótesis sobre el balance energético de sistemas mecánicos o eléctricos del entorno cotidiano y su rendimiento.</t>
+  </si>
+  <si>
+    <t>Energía potencial y energía cinética de un sistema sencillo: aplicación a la conservación de la energía mecánica en sistemas conservativos y no conservativos y al estudio de las causas que determinan el movimiento de los objetos en el mundo real.</t>
   </si>
   <si>
     <t>Variables termodinámica de un sistema para relacionar las variaciones de temperatura que experimenta con las transferencias de energía que se producen con su entorno.</t>
   </si>
   <si>
-    <t>Rúbrica orientativa 1-4</t>
+    <t>Rúbricas IA por competencia específica</t>
+  </si>
+  <si>
+    <t>CE</t>
+  </si>
+  <si>
+    <t>Peso recom. %</t>
+  </si>
+  <si>
+    <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
-    <t>Descriptor</t>
-[...41 lines deleted...]
-    <t>Ampliación o mentoría entre iguales.</t>
+    <t>Etiqueta</t>
+  </si>
+  <si>
+    <t>Rango</t>
+  </si>
+  <si>
+    <t>Descriptor / Ejemplo evidencia</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas</t>
   </si>
   <si>
     <t>Las SDAs sugeridas aún no están disponibles para esta materia.</t>
   </si>
   <si>
-    <t>Sugerencias DUA por CE</t>
-[...8 lines deleted...]
-    <t>El mapeo aún no está disponible para esta materia.</t>
+    <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
+  </si>
+  <si>
+    <t>Eje DUA</t>
+  </si>
+  <si>
+    <t>Principio</t>
+  </si>
+  <si>
+    <t>Sugerencias prácticas</t>
+  </si>
+  <si>
+    <t>CE.1</t>
+  </si>
+  <si>
+    <t>Representación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Utilizar simulaciones interactivas (tipo PhET) que permitan la manipulación de variables físicas (masa, fuerza, carga) vinculadas simultáneamente a gráficas en tiempo real y a la expresión matemática de la ley correspondiente.
+• Presentar los enunciados de problemas de estequiometría y cinemática mediante organizadores gráficos que desglosen visualmente los datos conocidos, las incógnitas y las leyes físicas aplicables antes de proceder al cálculo.
+• Emplear diagramas de niveles múltiples para explicar fenómenos químicos, integrando la visión macroscópica (el experimento real), la submicroscópica (modelos de partículas en 3D) y la simbólica (ecuaciones y fórmulas químicas).</t>
+  </si>
+  <si>
+    <t>Acción y expresión</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la entrega de la resolución de problemas complejos mediante 'screencasts' donde el alumnado narre y justifique el razonamiento científico seguido, en lugar de limitarse al resultado numérico en papel.
+• Diseñar informes de laboratorio en formato de póster científico digital interactivo, donde se incluyan vídeos del procedimiento, tablas de datos dinámicas y el análisis crítico de las fuentes de error experimental.
+• Ofrecer la posibilidad de demostrar la comprensión de leyes físicas (como las de Newton o la conservación de la energía) mediante la programación de pequeños scripts en Python o bloques que modelicen el comportamiento de un sistema.</t>
+  </si>
+  <si>
+    <t>Implicación / motivación</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Implementar 'itinerarios de aprendizaje' con problemas de dificultad escalonada (niveles de andamiaje variable) donde el alumnado elija el punto de entrada según su autopercepción de competencia en esa unidad temática.
+• Plantear desafíos basados en contextos reales y cercanos, como el análisis de la seguridad vial mediante la dinámica de frenado o el impacto ambiental de reacciones químicas industriales específicas en el entorno local.
+• Utilizar rúbricas de autoevaluación que no solo puntúen el resultado, sino que permitan al alumno monitorizar su propio proceso de construcción del razonamiento científico y la detección de sesgos en su análisis de datos.</t>
+  </si>
+  <si>
+    <t>CE.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Utilizar simulaciones interactivas (como PhET o Physlets) con guiones de descubrimiento dirigido que permitan visualizar variables abstractas como vectores de fuerza o energía cinética molecular en tiempo real.
+• Presentar conjuntos de datos experimentales históricos (ej. datos de Tycho Brahe o Lavoisier) en formatos duales: tablas de valores brutos y gráficas dinámicas para facilitar la identificación de patrones.
+• Proporcionar organizadores gráficos específicos para el método científico, como diagramas de flujo de decisión, que ayuden a estructurar la transición de la observación a la formulación de hipótesis en reacciones químicas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Elaborar Diagramas de V de Gowin para conectar explícitamente el marco teórico (leyes de la dinámica o gases) con la parte procedimental y las evidencias obtenidas en el laboratorio.
+• Realizar video-análisis de fenómenos físicos cotidianos mediante software de seguimiento (como Tracker), permitiendo que el alumnado explique la validación de sus modelos mediante narración oral o subtítulos.
+• Diseñar un 'Protocolo de Validación' original donde el alumno deba justificar la elección de instrumentos de medida específicos basándose en la sensibilidad y precisión requerida para su hipótesis.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear retos de 'Física Forense' o 'Misterios Químicos' donde el alumnado deba aplicar el pensamiento científico para resolver una situación problemática real o un fenómeno contraintuitivo del entorno.
+• Implementar debates de 'Científico vs. Pseudocientífico' analizando noticias o anuncios virales, donde el éxito dependa de la capacidad de exigir y presentar evidencias experimentales sólidas.
+• Ofrecer itinerarios de laboratorio con niveles de autonomía creciente: desde experimentos guiados para ganar confianza hasta investigaciones abiertas donde el alumnado elige qué variable testar dentro de un bloque temático.</t>
+  </si>
+  <si>
+    <t>CE.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Utilizar simuladores moleculares 3D (como MolView o PhET) vinculados simultáneamente a su fórmula empírica, nombre IUPAC y modelo de varillas para conectar la abstracción simbólica con la estructura espacial.
+• Presentar los factores de conversión y el análisis dimensional mediante organizadores gráficos de 'andamiaje' que desglosen visualmente la cancelación de unidades en problemas de estequiometría y cinemática.
+• Proporcionar guías de seguridad de laboratorio enriquecidas con códigos QR que dirijan a vídeos cortos de demostración sobre el manejo específico de reactivos y pictogramas de peligrosidad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la entrega de informes de prácticas en formatos diversos: un podcast explicando la resolución matemática, una hoja de cálculo interactiva con gráficas automatizadas o un póster científico digital.
+• Diseñar 'misiones de traducción' donde el alumnado deba convertir un texto divulgativo con errores en unidades y nomenclatura en un informe técnico riguroso usando lenguaje científico preciso.
+• Evaluar la competencia experimental mediante la creación de videotutoriales donde el alumno demuestre y explique verbalmente el montaje de un dispositivo asegurando el cumplimiento de las normas de seguridad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Implementar un sistema de 'revisión por pares' basado en rúbricas profesionales donde los alumnos validen la solvencia del lenguaje matemático y la nomenclatura en los trabajos de sus compañeros.
+• Plantear retos de 'CSI Químico' donde la resolución de un caso dependa de la correcta interpretación de etiquetas de reactivos, fichas de seguridad y cálculos de concentración precisos.
+• Contextualizar el uso de unidades y magnitudes mediante proyectos de investigación sobre problemas reales (contaminación, eficiencia energética) elegidos por el alumnado según sus intereses personales.</t>
+  </si>
+  <si>
+    <t>CE.4</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación para el acceso a la información científica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Ofrecer bases de datos de propiedades físico-químicas (como NIST o PubChem) acompañadas de guías visuales de navegación y tutoriales interactivos que expliquen la jerarquía de los datos técnicos.
+• Proporcionar artículos de divulgación científica en formatos duales: texto con hipervínculos a glosarios químicos y versiones en audio o diagramas de flujo que resuman el método experimental descrito.
+• Utilizar simuladores de laboratorio virtual (tipo PhET o ChemCollective) que permitan visualizar fenómenos microscópicos (como el movimiento molecular) simultáneamente con la representación gráfica de datos en tiempo real.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión para demostrar el aprendizaje digital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Permitir la entrega de informes de laboratorio en formatos diversos: desde un cuaderno digital con gráficas dinámicas en Excel/Python hasta un video-ensayo que explique la resolución de un problema complejo de estequiometría.
+• Crear un muro colaborativo (tipo Padlet) donde el alumnado deba realizar 'fact-checking' de noticias pseudocientíficas, aportando evidencias digitales mediante capturas anotadas y enlaces a fuentes primarias.
+• Diseñar una wiki de aula sobre formulación o termodinámica donde los estudiantes elijan si contribuir con grabaciones de voz explicando reglas, infografías interactivas o códigos de programación para calcular entalpías.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación para fomentar la autonomía y el interés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Plantear desafíos de 'Búsqueda del Tesoro Científico' con niveles de dificultad elegibles, donde deban validar la veracidad de datos sobre compuestos químicos en entornos digitales controlados.
+• Implementar un sistema de roles en proyectos digitales (analista de datos, comunicador visual, verificador de fuentes) que rote según los intereses y fortalezas tecnológicas de cada alumno.
+• Vincular la creación de contenidos digitales con problemas reales del entorno, como el análisis de la calidad del aire local usando datos abiertos de estaciones meteorológicas, permitiendo autonomía en la elección de la plataforma de difusión.</t>
+  </si>
+  <si>
+    <t>CE.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Utilizar simuladores interactivos de procesos industriales (como la síntesis del amoníaco o el ciclo del carbono) que permitan visualizar simultáneamente la escala macroscópica, la submicroscópica (átomos/moléculas) y la representación simbólica (ecuaciones químicas).
+• Presentar estudios de caso sobre el impacto ambiental de materiales (plásticos, tierras raras en baterías) mediante una combinación de infografías dinámicas, podcasts de expertos y bases de datos reales de emisiones para facilitar la interpretación de datos complejos.
+• Proporcionar glosarios terminológicos interactivos y bilingües vinculados a la sostenibilidad y la salud (ej. disruptores endocrinos, huella de carbono) integrados en las guías de laboratorio para asegurar la comprensión de conceptos técnicos previos al trabajo grupal.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Diseñar un 'Plan de Acción Sostenible' para el centro educativo donde los equipos elijan el formato de entrega: un informe técnico con cálculos estequiométricos, un vídeo divulgativo sobre reacciones químicas cotidianas o una presentación interactiva con propuestas de mejora.
+• Implementar un sistema de 'Roles de Laboratorio Rotativos' (coordinador de seguridad, gestor de residuos, analista de datos y comunicador) con rúbricas específicas para cada función, permitiendo que demuestren su competencia colaborativa de forma diferenciada.
+• Organizar debates estructurados sobre dilemas éticos de la química actual (como el uso de energía nuclear o agroquímicos) permitiendo el uso de apoyos visuales, guiones escritos o grabaciones previas para defender sus predicciones científicas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Vincular los proyectos de investigación a retos locales reales, como el análisis químico de la calidad del agua de una fuente cercana o la medición de la contaminación acústica en el barrio, para aumentar la relevancia social del aprendizaje.
+• Utilizar dinámicas de 'Aprendizaje Basado en Escenarios' donde los equipos actúan como consultoras científicas que deben asesorar a una comunidad sobre los riesgos y beneficios de instalar una planta industrial específica en su entorno.
+• Fomentar la autoevaluación y coevaluación del desempeño grupal mediante dianas de aprendizaje que analicen el reparto de responsabilidades y la gestión de conflictos, permitiendo ajustar los objetivos de equipo según su progreso.</t>
+  </si>
+  <si>
+    <t>CE.6</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de representación para facilitar el acceso a la información científica y su análisis crítico.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Utilizar conjuntos de datos reales de estaciones de control ambiental locales (calidad del aire, nitratos en agua) presentados simultáneamente en tablas de datos brutos, mapas interactivos de calor y gráficas de dispersión para analizar el impacto químico en el entorno cercano.
+• Ofrecer una 'biblioteca de fuentes contrastadas' sobre temas de química cotidiana (aditivos alimentarios, cosmética) que incluya desde artículos de revistas científicas indexadas hasta blogs de pseudociencia, utilizando organizadores gráficos para identificar sesgos y falacias lógicas.
+• Emplear simuladores de procesos industriales químicos (como la síntesis del amoníaco) que permitan alternar entre la vista macroscópica, la representación molecular y la formulación química, facilitando la comprensión de la evolución de los modelos científicos.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de acción y expresión para demostrar la competencia en la difusión y construcción del conocimiento.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Diseñar una campaña de 'Desmentido Científico' sobre mitos químicos o físicos comunes en redes sociales, permitiendo elegir el formato: un hilo de Twitter técnico, un vídeo de corta duración con una demostración experimental o un informe de refutación basado en evidencias.
+• Realizar una auditoría de sostenibilidad del laboratorio del centro, donde el alumnado presente sus propuestas de mejora mediante un plano técnico de gestión de residuos, un podcast de concienciación para la comunidad educativa o un prototipo de sistema de ahorro energético.
+• Crear una 'Wiki de Ciencia Ciudadana' colaborativa donde los estudiantes documenten fenómenos físicos observados en su barrio (contaminación lumínica, acústica o eficiencia térmica de edificios), permitiendo entradas en texto, diagramas vectoriales o grabaciones de audio explicativas.</t>
+  </si>
+  <si>
+    <t>Proporcionar múltiples formas de implicación para fomentar el compromiso con la ciencia y la sociedad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Implementar un sistema de 'Revisión por Pares' en los informes de laboratorio, donde los alumnos asuman el rol de editores científicos encargados de validar el rigor y la escepticismo de las conclusiones de sus compañeros antes de su publicación en el blog de aula.
+• Organizar un 'Simposio de Controversias Científicas' basado en dilemas locales reales (ej. ubicación de una planta de reciclaje o uso de pesticidas), asignando roles de diversos agentes sociales para debatir desde la base química y física del problema.
+• Plantear 'Desafíos de Indagación Abierta' donde el alumnado elija una problemática ambiental de su interés personal y diseñe su propio protocolo experimental para medir variables físico-químicas, ajustando el nivel de complejidad del diseño según su autonomía.</t>
+  </si>
+  <si>
+    <t>Mapeo CE → descriptores del Perfil de Salida</t>
+  </si>
+  <si>
+    <t>Descriptores principales</t>
+  </si>
+  <si>
+    <t>Descriptores secundarios</t>
+  </si>
+  <si>
+    <t>Justificación</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>STEM3, CCL3, CE1</t>
+  </si>
+  <si>
+    <t>La CE implica resolver problemas aplicando leyes y teorías para explicar fenómenos, conectando con STEM1 (métodos científicos), STEM2 (análisis de fenómenos) y CCL1 (expresión oral/escrita). Secundariamente, requiere resolver problemas (STEM3), argumentar (CCL3) y mostrar iniciativa (CE1).</t>
+  </si>
+  <si>
+    <t>STEM5, CPSAA1, CC1</t>
+  </si>
+  <si>
+    <t>Razonar con pensamiento científico y destrezas de observación/formulación de preguntas se vincula con STEM1 (investigación), STEM2 (observación) y CCL1 (comunicación). Secundariamente, implica actitud científica (STEM5), autorregulación (CPSAA1) y reflexión ética (CC1).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM1, CCL2</t>
+  </si>
+  <si>
+    <t>CP1, CD1, STEM4</t>
+  </si>
+  <si>
+    <t>Manejar flujo informativo en registros científicos (nomenclatura, lenguaje matemático) requiere CCL1 (expresión), STEM1 (uso de lenguaje matemático) y CCL2 (comprensión). Secundariamente, mediación entre lenguajes (CP1), búsqueda digital (CD1) e interpretación de datos (STEM4).</t>
+  </si>
+  <si>
+    <t>CD1, CD2, CPSAA1</t>
+  </si>
+  <si>
+    <t>CD3, CPSAA3, CC3</t>
+  </si>
+  <si>
+    <t>Uso autónomo y crítico de plataformas digitales y selección de información veraz se relaciona con CD1 (búsqueda), CD2 (creación) y CPSAA1 (autonomía). Secundariamente, comunicación digital (CD3), trabajo en equipo (CPSAA3) y ciudadanía digital (CC3).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA4, CC2</t>
+  </si>
+  <si>
+    <t>CE1, CCL1, STEM5</t>
+  </si>
+  <si>
+    <t>Trabajo colaborativo en equipos diversos con coordinación, comunicación y emprendimiento para predecir consecuencias implica CPSAA3 (colaboración), CPSAA4 (emprendimiento) y CC2 (responsabilidad social). Secundariamente, iniciativa (CE1), comunicación (CCL1) y actitud predictiva (STEM5).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCL1, CD3, STEM2</t>
+  </si>
+  <si>
+    <t>Participar en construcción colectiva y difusión del conocimiento científico en el entorno cotidiano se conecta con CC1 (ciudadanía), CC2 (participación) y CPSAA3 (colaboración). Secundariamente, comunicación oral/escrita (CCL1), difusión digital (CD3) y comprensión de fenómenos (STEM2).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
-    <t>Cómo programar paso a paso</t>
-[...2 lines deleted...]
-    <t>La guía paso a paso aún no está disponible para esta materia.</t>
+    <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
+  </si>
+  <si>
+    <t>Título</t>
+  </si>
+  <si>
+    <t>Tiempo estimado</t>
+  </si>
+  <si>
+    <t>Descripción</t>
+  </si>
+  <si>
+    <t>Tip práctico</t>
+  </si>
+  <si>
+    <t>Leer el decreto vigente</t>
+  </si>
+  <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Localiza el Real Decreto 243/2022 de mínimos y el decreto autonómico correspondiente a tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos de Física y Química de 1.º Bachillerato. Revisa el número de bloques y la distribución horaria semanal (3 h).</t>
+  </si>
+  <si>
+    <t>Guarda el PDF en una carpeta 'Programación 24-25' y marca con colores los criterios asociados a cada bloque para una consulta rápida.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
+    <t>Extrae las 6 competencias específicas y sus 17 criterios de evaluación. Elabora una tabla con códigos (p. ej., CE.FQ.1, CE.FQ.2...) y enunciados completos. Asegúrate de que cada criterio esté vinculado a una CE.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo y filtra por criterios ponderables. Incluye una columna para el instrumento de evaluación que piensas usar.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
+  </si>
+  <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Asigna nivel de prioridad (esencial, importante, complementario) a cada criterio según su recurrencia en las situaciones de aprendizaje. Propón instrumentos variados: pruebas escritas, informes de laboratorio, proyectos de indagación, portafolio digital.</t>
+  </si>
+  <si>
+    <t>No asignes ponderación alta a criterios de laboratorio si tu centro no dispone de material suficiente; compensa con rúbricas de simulaciones virtuales.</t>
+  </si>
+  <si>
+    <t>Distribuir saberes por trimestre</t>
+  </si>
+  <si>
+    <t>Organiza los 19 saberes básicos en 6 bloques y distribúyelos en 3 trimestres. Prioriza una secuencia lógica: cinemática → dinámica → energía → ondas → electricidad → química básica. Ajusta la carga horaria a 3 h semanales.</t>
+  </si>
+  <si>
+    <t>Consulta el libro de texto que usará el departamento para evitar desajustes temporales y asegurar cobertura completa.</t>
+  </si>
+  <si>
+    <t>Diseñar una SDA tipo por trimestre</t>
+  </si>
+  <si>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre al menos 3 saberes y 4 criterios. Incluye tareas de investigación, experimentación en laboratorio y presentación oral o póster. Define los productos evaluables y su relación con los criterios.</t>
+  </si>
+  <si>
+    <t>Busca en webs de innovación educativa ejemplos de SDA ya publicados (p. ej., 'Diseño de un coche solar') para modelar la tuya y ahorrar tiempo.</t>
+  </si>
+  <si>
+    <t>Establecer ponderaciones del departamento</t>
+  </si>
+  <si>
+    <t>Negocia en el departamento los pesos de cada criterio en la calificación final. Propón una distribución: 60 % pruebas escritas, 20 % laboratorio, 10 % proyecto trimestral, 10 % portafolio. Documenta el acuerdo en acta.</t>
+  </si>
+  <si>
+    <t>Deja un margen de flexibilidad del 5 % para adaptar a grupos específicos sin modificar el acuerdo general.</t>
+  </si>
+  <si>
+    <t>Documentar atención a la diversidad y recuperación</t>
+  </si>
+  <si>
+    <t>Redacta medidas de atención al alumnado con NEAE (adaptaciones curriculares no significativas, enriquecimiento), plan de recuperación por criterio no superado (actividades específicas y nueva fecha de evaluación) y actividades de refuerzo/ampliación.</t>
+  </si>
+  <si>
+    <t>Incluye ejemplos concretos como 'rúbrica adaptada para informe de laboratorio' y tablas de doble entrada con saberes y criterios.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Formular y verificar hipótesis como respuestas a diferentes problemas y observaciones, manejando con soltura el trabajo experimental, la indagación, la búsqueda de evidencias y el </t>
   </si>
   <si>
     <t>Integrar las leyes y teorías científicas conocidas en el desarrollo del procedimiento de la validación de las hipótesis formuladas, aplicando relaciones cualitativas y cuantitativa</t>
   </si>
   <si>
     <t>Poner en práctica los conocimientos adquiridos en la experimentación científica en laboratorio o campo, incluido el conocimiento de sus materiales y su normativa básica de uso, así</t>
   </si>
@@ -1397,734 +1676,984 @@
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="70" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>170</v>
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15" customWidth="true" style="0"/>
+    <col min="4" max="4" width="60" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-[...6 lines deleted...]
-        <v>174</v>
+    <row r="1" spans="1:5">
+      <c r="A1" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="5">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="5">
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="5">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="5">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="5">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>249</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>175</v>
+        <v>250</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>176</v>
+        <v>251</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>177</v>
+        <v>252</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>178</v>
+        <v>253</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>179</v>
+        <v>254</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>180</v>
+        <v>255</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>3.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>58</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>3.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>181</v>
+        <v>256</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>3.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>182</v>
+        <v>257</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>3.33</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>183</v>
+        <v>258</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>3.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>184</v>
+        <v>259</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>3.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>185</v>
+        <v>260</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>3.33</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>186</v>
+        <v>261</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>3.33</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>187</v>
+        <v>262</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>3.33</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>188</v>
+        <v>263</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>3.33</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>189</v>
+        <v>264</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>3.33</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>3.33</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>190</v>
+        <v>265</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>3.33</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>3.33</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>192</v>
+        <v>267</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>3.33</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>193</v>
+        <v>268</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>3.33</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>194</v>
+        <v>269</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>3.33</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>195</v>
+        <v>270</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>3.33</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>196</v>
+        <v>271</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>3.33</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>197</v>
+        <v>272</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>3.33</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>3.33</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>198</v>
+        <v>273</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>3.33</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>199</v>
+        <v>274</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>3.33</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>200</v>
+        <v>275</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>3.33</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>201</v>
+        <v>276</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>3.33</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>202</v>
+        <v>277</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>3.33</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>203</v>
+        <v>278</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>3.33</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>204</v>
+        <v>279</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>3.33</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
         <v>111</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>205</v>
+        <v>280</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>3.33</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5" t="s">
         <v>113</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>206</v>
+        <v>281</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>3.33</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
-        <v>207</v>
+        <v>282</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <f>SUM(E3:E32)</f>
         <v>99.89999999999996</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>208</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AH31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" s="6" t="s">
-        <v>209</v>
+        <v>284</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>210</v>
+        <v>285</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>61</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>63</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>65</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>67</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>69</v>
       </c>
@@ -2173,1248 +2702,1248 @@
       <c r="Y1" s="6" t="s">
         <v>99</v>
       </c>
       <c r="Z1" s="6" t="s">
         <v>101</v>
       </c>
       <c r="AA1" s="6" t="s">
         <v>103</v>
       </c>
       <c r="AB1" s="6" t="s">
         <v>105</v>
       </c>
       <c r="AC1" s="6" t="s">
         <v>107</v>
       </c>
       <c r="AD1" s="6" t="s">
         <v>109</v>
       </c>
       <c r="AE1" s="6" t="s">
         <v>111</v>
       </c>
       <c r="AF1" s="6" t="s">
         <v>113</v>
       </c>
       <c r="AG1" s="6" t="s">
-        <v>211</v>
+        <v>286</v>
       </c>
       <c r="AH1" s="6" t="s">
-        <v>179</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" s="5" t="s">
-        <v>212</v>
+        <v>287</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AF2),"")</f>
         <v/>
       </c>
       <c r="AH2" s="5"/>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" s="5" t="s">
-        <v>213</v>
+        <v>288</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AF3),"")</f>
         <v/>
       </c>
       <c r="AH3" s="5"/>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" s="5" t="s">
-        <v>214</v>
+        <v>289</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AF4),"")</f>
         <v/>
       </c>
       <c r="AH4" s="5"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" s="5" t="s">
-        <v>215</v>
+        <v>290</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AF5),"")</f>
         <v/>
       </c>
       <c r="AH5" s="5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" s="5" t="s">
-        <v>216</v>
+        <v>291</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AF6),"")</f>
         <v/>
       </c>
       <c r="AH6" s="5"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" s="5" t="s">
-        <v>217</v>
+        <v>292</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AF7),"")</f>
         <v/>
       </c>
       <c r="AH7" s="5"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" s="5" t="s">
-        <v>218</v>
+        <v>293</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AF8),"")</f>
         <v/>
       </c>
       <c r="AH8" s="5"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" s="5" t="s">
-        <v>219</v>
+        <v>294</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AF9),"")</f>
         <v/>
       </c>
       <c r="AH9" s="5"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" s="5" t="s">
-        <v>220</v>
+        <v>295</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AF10),"")</f>
         <v/>
       </c>
       <c r="AH10" s="5"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" s="5" t="s">
-        <v>221</v>
+        <v>296</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AF11),"")</f>
         <v/>
       </c>
       <c r="AH11" s="5"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" s="5" t="s">
-        <v>222</v>
+        <v>297</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AF12),"")</f>
         <v/>
       </c>
       <c r="AH12" s="5"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" s="5" t="s">
-        <v>223</v>
+        <v>298</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AF13),"")</f>
         <v/>
       </c>
       <c r="AH13" s="5"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" s="5" t="s">
-        <v>224</v>
+        <v>299</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AF14),"")</f>
         <v/>
       </c>
       <c r="AH14" s="5"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" s="5" t="s">
-        <v>225</v>
+        <v>300</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AF15),"")</f>
         <v/>
       </c>
       <c r="AH15" s="5"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" s="5" t="s">
-        <v>226</v>
+        <v>301</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AF16),"")</f>
         <v/>
       </c>
       <c r="AH16" s="5"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" s="5" t="s">
-        <v>227</v>
+        <v>302</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AF17),"")</f>
         <v/>
       </c>
       <c r="AH17" s="5"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" s="5" t="s">
-        <v>228</v>
+        <v>303</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AF18),"")</f>
         <v/>
       </c>
       <c r="AH18" s="5"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="5" t="s">
-        <v>229</v>
+        <v>304</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AF19),"")</f>
         <v/>
       </c>
       <c r="AH19" s="5"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="5" t="s">
-        <v>230</v>
+        <v>305</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AF20),"")</f>
         <v/>
       </c>
       <c r="AH20" s="5"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="5" t="s">
-        <v>231</v>
+        <v>306</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AF21),"")</f>
         <v/>
       </c>
       <c r="AH21" s="5"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="5" t="s">
-        <v>232</v>
+        <v>307</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AF22),"")</f>
         <v/>
       </c>
       <c r="AH22" s="5"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" s="5" t="s">
-        <v>233</v>
+        <v>308</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AF23),"")</f>
         <v/>
       </c>
       <c r="AH23" s="5"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" s="5" t="s">
-        <v>234</v>
+        <v>309</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AF24),"")</f>
         <v/>
       </c>
       <c r="AH24" s="5"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" s="5" t="s">
-        <v>235</v>
+        <v>310</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AF25),"")</f>
         <v/>
       </c>
       <c r="AH25" s="5"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" s="5" t="s">
-        <v>236</v>
+        <v>311</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AF26),"")</f>
         <v/>
       </c>
       <c r="AH26" s="5"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" s="5" t="s">
-        <v>237</v>
+        <v>312</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AF27),"")</f>
         <v/>
       </c>
       <c r="AH27" s="5"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="5" t="s">
-        <v>238</v>
+        <v>313</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AF28),"")</f>
         <v/>
       </c>
       <c r="AH28" s="5"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" s="5" t="s">
-        <v>239</v>
+        <v>314</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AF29),"")</f>
         <v/>
       </c>
       <c r="AH29" s="5"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" s="5" t="s">
-        <v>240</v>
+        <v>315</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AF30),"")</f>
         <v/>
       </c>
       <c r="AH30" s="5"/>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" s="5" t="s">
-        <v>241</v>
+        <v>316</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -7626,236 +8155,470 @@
       </c>
       <c r="C24" s="5">
         <v>3</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:D6"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="22" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
         <v>147</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>150</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="E2" s="6" t="s">
         <v>151</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="F2" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="G2" s="6" t="s">
         <v>153</v>
-      </c>
-[...40 lines deleted...]
-        <v>162</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A2"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="40" customWidth="true" style="0"/>
+    <col min="4" max="4" width="80" customWidth="true" style="0"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1">
-      <c r="A1" t="s">
+    <row r="1" spans="1:4">
+      <c r="A1" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="D4" s="5" t="s">
         <v>168</v>
       </c>
     </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>197</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>CCAA vs BOE</vt:lpstr>