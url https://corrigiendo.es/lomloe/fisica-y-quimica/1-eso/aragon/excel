--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>01/09/2026 15:09</t>
+    <t>16/10/2026 16:30</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene concreción propia para Física y Química en 1º ESO; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo estatal del RD 217/2022 para Física y Química de 1.º ESO.</t>
   </si>