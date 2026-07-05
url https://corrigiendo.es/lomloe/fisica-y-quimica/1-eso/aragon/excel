--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -106,87 +106,87 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>21/05/2026 08:54</t>
+    <t>05/07/2026 13:46</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón no ha publicado una concreción curricular propia para la materia de Física y Química en 1.º de ESO, aplicando de forma íntegra los contenidos y criterios establecidos en el Real Decreto 217/2022 estatal.</t>
+    <t>Aragón no tiene concreción propia para Física y Química en 1º ESO; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Sí, se mantienen sin variaciones las seis competencias específicas y sus respectivos criterios de evaluación, así como la estructura de saberes básicos del currículo mínimo estatal.</t>
+    <t>Se mantiene íntegramente el currículo estatal del RD 217/2022 para Física y Química de 1.º ESO.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
+    <t>RD 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>La programación docente debe seguir estrictamente los descriptores operativos y criterios de evaluación del RD 217/2022. No existen requisitos adicionales ni adaptaciones territoriales específicas para este nivel en la comunidad.</t>
+    <t>La programación didáctica debe basarse exclusivamente en los criterios de evaluación y saberes básicos del Real Decreto 217/2022, sin adaptaciones autonómicas adicionales.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -738,50 +738,66 @@
     <t>50-69%</t>
   </si>
   <si>
     <t>Describe fenómenos cotidianos utilizando conceptos científicos básicos y resuelve problemas siguiendo modelos preestablecidos, aunque presenta dificultades para razonar los procesos o proponer mejoras en su entorno de forma autónoma.
 → Calcula la densidad de un objeto siguiendo una fórmula dada, pero no logra explicar por qué dicho objeto flota o se hunde en diferentes líquidos.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Explica y relaciona los fenómenos del entorno mediante leyes y teorías científicas adecuadas, resuelve problemas razonando los pasos seguidos y propone acciones concretas para mejorar la realidad cercana basadas en el conocimiento científico.
 → Explica correctamente el funcionamiento de un termómetro basándose en la dilatación térmica y propone medidas de ahorro energético en el aula tras analizar el aislamiento térmico.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Analiza con rigor fenómenos complejos integrando diversas leyes científicas, resuelve problemas de forma autónoma justificando críticamente los resultados y lidera iniciativas colaborativas que aplican la ciencia para mejorar la calidad de vida.
 → Diseña un informe técnico que justifica el uso de materiales específicos para un prototipo de vivienda sostenible, relacionando propiedades químicas, densidad y conductividad térmica.</t>
+  </si>
+  <si>
+    <t>Observa fenómenos cotidianos y formula preguntas muy simples con ayuda, pero no logra plantear hipótesis comprobables ni diseñar experimentos.
+→ En una práctica sobre la flotabilidad, solo repite la pregunta del profesor: '¿Flota o se hunde?' sin proponer hipótesis sobre por qué.</t>
+  </si>
+  <si>
+    <t>Formula preguntas y propone hipótesis básicas, pero necesita orientación para diseñar experimentos y registrar evidencias de forma sistemática.
+→ Ante un imán y varios objetos, dice: 'Si el objeto es metálico, será atraído' y realiza una prueba sin anotar resultados ni repetir la experiencia.</t>
+  </si>
+  <si>
+    <t>Formula preguntas relevantes, plantea hipótesis coherentes con conocimientos previos y diseña experimentos sencillos para contrastarlas, registrando datos y extrayendo conclusiones básicas.
+→ Para investigar la velocidad de disolución, pregunta: '¿Influye la temperatura en la disolución de la sal?', hipotetiza que a mayor temperatura se disuelve más rápido, diseña un experimento con dos vasos (frío y caliente), cronometra y anota resultados, concluyendo que sí.</t>
+  </si>
+  <si>
+    <t>Identifica espontáneamente fenómenos problemáticos, formula hipótesis múltiples, diseña y ejecuta experimentos controlando variables, analiza errores y ajusta hipótesis a partir de evidencias, comunicando conclusiones justificadas.
+→ Al observar que una vela se apaga dentro de un vaso, propone dos hipótesis (falta de oxígeno o aumento de dióxido de carbono), diseña experimentos con velas de diferente altura midiendo el tiempo de extinción, repite la prueba, calcula promedios y relaciona los resultados con la teoría de la combustión.</t>
   </si>
   <si>
     <t>Muestra dificultades severas para identificar unidades de medida básicas y normas de seguridad en el laboratorio, requiriendo supervisión constante para interpretar datos muy sencillos o utilizar el lenguaje científico elemental.
 → Confunde magnitudes básicas como masa y volumen, o ignora el uso de equipos de protección individual (EPI) durante una práctica sencilla.</t>
   </si>
   <si>
     <t>Emplea de forma guiada las unidades de medida y las reglas básicas de la IUPAC, cumpliendo las normas de seguridad esenciales en el laboratorio y comunicando información científica simple mediante formatos predefinidos con errores puntuales.
 → Realiza cambios de unidades sencillos usando factores de conversión con apoyo de una tabla y completa una ficha de laboratorio siguiendo instrucciones paso a paso.</t>
   </si>
   <si>
     <t>Maneja con soltura las reglas de la IUPAC, el sistema internacional de unidades y las normas de seguridad, interpretando y produciendo información científica fiable en diversos formatos (tablas, gráficas) de manera autónoma y correcta.
 → Elabora una gráfica de calentamiento del agua a partir de datos experimentales, rotulando correctamente los ejes con sus unidades y respetando escrupulosamente el protocolo de seguridad.</t>
   </si>
   <si>
     <t>Integra con precisión el lenguaje científico y matemático en contextos complejos, evaluando críticamente la fiabilidad de las fuentes y produciendo informes técnicos que demuestran la necesidad de una comunicación científica universal y rigurosa.
 → Redacta un informe de investigación sobre la densidad de sustancias desconocidas, comparando sus resultados con bases de datos internacionales y justificando la importancia de la precisión en las medidas.</t>
   </si>
   <si>
     <t>Identifica y utiliza recursos digitales o tradicionales muy básicos de forma guiada, mostrando dificultades para buscar información científica, crear materiales sencillos o comunicarse con los compañeros en entornos de aprendizaje.
 → Busca el nombre de un elemento químico en un buscador digital solo tras recibir instrucciones paso a paso del docente.</t>
   </si>
   <si>
     <t>Utiliza plataformas y recursos digitales para el trabajo individual y en equipo, aunque su uso es poco eficiente, carece de criterios de seguridad o de una selección crítica de la información científica consultada.
 → Realiza una presentación sobre los estados de la materia copiando información de la primera fuente encontrada sin verificar su fiabilidad científica.</t>
   </si>
@@ -924,264 +940,263 @@
 • Los sistemas materiales: análisis de los diferentes tipos de cambios que experimentan, relacionando las causas que los producen con las consecuencias que tienen.</t>
   </si>
   <si>
     <t>1.3: Reconocer y describir en el entorno inmediato situaciones problemáticas reales de índole científica
 4.1: Utilizar recursos variados, tradicionales y digitales, mejorando el aprendizaje autónomo
 4.2: Trabajar de forma adecuada con medios variados en la consulta de información
 5.1: Establecer interacciones constructivas y coeducativas
 5.2: Emprender, de forma guiada, proyectos científicos
 6.2: Detectar en el entorno las necesidades tecnológicas, ambientales, económicas y sociales</t>
   </si>
   <si>
     <t>CE.FQ.4
 CE.FQ.5
 CE.FQ.6</t>
   </si>
   <si>
     <t>Proyecto colaborativo sobre energías renovables, montaje de circuitos y diario de aprendizaje sobre el impacto ambiental.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Deshielo en el Pirineo! El videoblog de la materia</t>
+    <t>Explica la física del ahorro energético a tu ayuntamiento</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Investigando los cambios de estado y las propiedades de la materia en nuestro entorno natural aragonés</t>
+    <t>Un vídeo científico para la campaña de eficiencia energética local</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En el contexto de las excursiones de esquí y montaña habituales en los centros de Aragón, el alumnado observa fenómenos como la formación de escarcha, la desaparición de la nieve sin dejar charcos (sublimación) o el uso de sal en las carreteras de Teruel y el Pirineo para evitar el hielo. Se plantea investigar estos fenómenos cotidianos desde una perspectiva científica.</t>
+    <t>El ayuntamiento de la localidad ha lanzado una campaña de eficiencia energética y pide al centro educativo que colabore con un vídeo divulgativo que explique conceptos físicos básicos relacionados con la pérdida de calor en las viviendas, dirigido a la ciudadanía.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar a los turistas que visitan el Pirineo los cambios físicos que sufre el agua y la importancia de la química en la seguridad vial invernal mediante un producto digital?</t>
+    <t>Diseñar y producir un vídeo divulgativo de 3-5 minutos que explique, utilizando la teoría cinético-molecular y los principios de transferencia de calor, cómo se pierde energía en una vivienda típica aragonesa y qué medidas sencillas se pueden tomar para ahorrar energía.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Laboratorio de Física y Química (termómetros, vasos de precipitados, hielo, sal)
-[...3 lines deleted...]
-• Plataforma de muro digital (Padlet)</t>
+• Carta ficticia del ayuntamiento
+• Termómetros
+• Vasos de poliestireno, agua caliente, cronómetro
+• Teléfonos móviles o cámaras
+• Ordenadores con software de edición básico (Clipchamp, OpenShot)
+• Plantilla de guión y storyboard</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Fomento del espíritu crítico ante la información digital, competencia digital y conciencia medioambiental sobre el cambio climático en los glaciares pirenaicos.</t>
+    <t>Educación ambiental, consumo responsable, competencia digital.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Visualización de un vídeo sobre el deshielo en el Aneto y las placas de hielo en las carreteras de Teruel. Debate guiado sobre por qué se echa sal y qué le ocurre a la nieve cuando 'desaparece' con el viento seco (cierzo).</t>
-[...2 lines deleted...]
-    <t>Muro digital (Padlet) con las hipótesis iniciales del grupo.</t>
+    <t>Se presenta la carta del ayuntamiento solicitando el vídeo. Debate sobre el consumo energético en casa. Cada equipo formula una hipótesis sobre qué factor influye más en la pérdida de calor (ventanas, paredes, tejado).</t>
+  </si>
+  <si>
+    <t>Hipótesis anotadas en el cuaderno de equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Exploración de la teoría cinético-molecular mediante simuladores virtuales (PhET). Realización de una práctica de laboratorio para medir la curva de calentamiento del agua y observar los cambios de estado.</t>
-[...2 lines deleted...]
-    <t>Informe de laboratorio digital con gráficas de temperatura y tiempo.</t>
+    <t>Sesiones expositivas y prácticas sobre teoría cinético-molecular, temperatura, calor y los tres mecanismos de transferencia. Realizan ejercicios de cambio de unidades y representación de datos. Analizan ejemplos de vídeos divulgativos.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos sobre unidades y representación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>Diseño y ejecución de un experimento controlado para comparar cuánto tarda en fundirse un bloque de hielo con sal frente a uno sin sal, simulando las carreteras aragonesas. Redacción del guion técnico para el videoblog.</t>
-[...2 lines deleted...]
-    <t>Guion literario y técnico del vídeo con explicaciones basadas en la ciencia.</t>
+    <t>Diseñan y ejecutan experimentos para comprobar sus hipótesis (ej. medir temperatura de un vaso de agua caliente en distintos recipientes). Toman datos y elaboran una tabla y gráfica.</t>
+  </si>
+  <si>
+    <t>Registro de datos y gráfica en papel o digital.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación de las explicaciones y los clips experimentales. Edición del vídeo incluyendo etiquetas de texto que identifiquen los procesos (fusión, sublimación, etc.) y modelos de partículas en movimiento.</t>
-[...2 lines deleted...]
-    <t>Archivo de vídeo final o enlace a la plataforma de vídeo educativa.</t>
+    <t>Elaboran guión y storyboard. Graban el vídeo (con móvil o cámara) incluyendo explicaciones, experimentos y gráficos. Editan con software libre (Clipchamp, OpenShot).</t>
+  </si>
+  <si>
+    <t>Vídeo final en formato MP4.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Proyección de los videoblogs. Coevaluación mediante una rúbrica compartida en la que se valora la claridad científica y la calidad digital. Reflexión final sobre la utilidad de la química en la vida diaria de Aragón.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación cumplimentada.</t>
+    <t>Visionado de vídeos. Cada equipo evalúa sus propios criterios usando la rúbrica. Coevaluación entre equipos. Asignación de niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¡Rastreadores de Partículas!</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos demostrar científicamente que la materia está formada por partículas en movimiento y qué factores influyen en su propagación por nuestro centro?</t>
+    <t>¿Cuánta sal esconden nuestros ríos?</t>
+  </si>
+  <si>
+    <t>Un estudio de la concentración de sales disueltas en aguas de Aragón</t>
+  </si>
+  <si>
+    <t>El alumnado descubre que la calidad del agua es un tema recurrente en Aragón (ríos, embalses, acequias) y recibe el encargo de analizar la salinidad de varias muestras de agua recogidas en el entorno del centro o traídas de casa (agua del grifo, de río, de pozo, etc.) para elaborar un informe que se compartirá con la comunidad educativa.</t>
+  </si>
+  <si>
+    <t>Recoger muestras de agua del entorno aragonés, determinar experimentalmente su concentración de sales disueltas mediante evaporación, comparar los resultados entre distintas fuentes y comunicar las conclusiones a la comunidad educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Cronómetros digitales
-[...39 lines deleted...]
-    <t>Diana de autoevaluación y rúbrica de coevaluación grupal.</t>
+• Muestras de agua traídas por el alumnado (o proporcionadas por el docente)
+• Placas calefactoras o fuentes de calor controladas (alternativa: evaporación natural con control de tiempo)
+• Vasos de precipitados, probetas, balanzas digitales
+• Cuaderno de laboratorio y fichas guía
+• Plantilla de informe científico y rúbrica de evaluación
+• Herramientas digitales para gráficos (hoja de cálculo o papel)</t>
+  </si>
+  <si>
+    <t>Educación ambiental y para la salud (calidad del agua), competencia digital (uso de hojas de cálculo y herramientas de presentación).</t>
+  </si>
+  <si>
+    <t>Se plantea la pregunta guía y se presenta el reto: analizar la salinidad del agua de diferentes fuentes aragonesas. El alumnado se organiza en equipos, discute ideas previas y formula hipótesis iniciales sobre qué agua tendrá más sal.</t>
+  </si>
+  <si>
+    <t>Cuaderno individual: hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de disolución, disolvente y soluto, concentración (g/L), evaporación y cambio de estado. Se practica el uso de balanzas, probetas y cálculos sencillos. Además, se explica el diseño experimental: cómo evaporar el agua (en placa calefactora o a temperatura ambiente con control de tiempo).</t>
+  </si>
+  <si>
+    <t>Ejercicios de cálculo de concentración y ficha de laboratorio.</t>
+  </si>
+  <si>
+    <t>Cada equipo mide un volumen conocido de su muestra de agua (por ejemplo, 50 mL), lo evapora en un recipiente tarado y mide la masa del residuo sólido. Repite el proceso para obtener duplicados. Registra datos en una tabla.</t>
+  </si>
+  <si>
+    <t>Hoja de datos de laboratorio con masas y cálculos.</t>
+  </si>
+  <si>
+    <t>Los equipos elaboran un informe científico con introducción, metodología, resultados (tablas y gráficos) y conclusiones. También diseñan un póster divulgativo (digital o en papel) para la jornada de ciencia.</t>
+  </si>
+  <si>
+    <t>Borradores y versión final del informe y póster.</t>
+  </si>
+  <si>
+    <t>Cada equipo expone su póster a los demás grupos y al público invitado (familias, otros cursos). Se realiza una coevaluación entre equipos y una autoevaluación individual. Finalmente, se asignan niveles de logro (1-4) a cada criterio evaluado mediante rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el docente y diana de autoevaluación de cada alumno.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>¡Energía en Movimiento! El Mural Artístico de nuestra Comarca</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos comunicar a los vecinos de nuestra localidad las transformaciones de la energía y los tipos de movimiento a través de una instalación artística interactiva?</t>
+    <t>Calienta el agua con el sol</t>
+  </si>
+  <si>
+    <t>Diseña un calentador solar para tu instituto</t>
+  </si>
+  <si>
+    <t>El instituto recibe al personal de limpieza que necesita agua caliente para sus tareas diarias, pero el sistema actual consume electricidad cara y no renovable. El alumnado debe diseñar un prototipo de calentador solar que pueda funcionar en el tejado o en una zona soleada, con materiales accesibles, y presentarlo al comité de gestión del centro.</t>
+  </si>
+  <si>
+    <t>Diseñar, construir y probar un prototipo a escala de calentador solar de agua que demuestre su eficiencia para calentar agua, y elaborar un informe técnico con recomendaciones para su implementación real en el instituto.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Materiales de desecho (cartón, botellas, latas, alambres)
-[...36 lines deleted...]
-    <t>Cuestionario de autoevaluación y diana de evaluación del trabajo en equipo.</t>
+• Vídeo introductorio sobre calentadores solares
+• Materiales reciclados: botellas de plástico, cartón, papel aluminio, cinta adhesiva, tijeras, agua, termómetros (1 por equipo), cronómetros
+• Plantilla para diseño experimental y tabla de datos
+• Hoja de cálculo para gráficas (opcional)
+• Rúbrica de evaluación</t>
+  </si>
+  <si>
+    <t>Educación ambiental, emprendimiento y trabajo en equipo.</t>
+  </si>
+  <si>
+    <t>Se presenta la necesidad real de agua caliente en el instituto. El alumnado ve un breve vídeo sobre calentadores solares caseros. En equipos, escriben hipótesis iniciales sobre qué variables afectan al calentamiento (color, material, orientación) y formulan preguntas.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y preguntas iniciales de cada equipo.</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de energía, calor y temperatura, y el método científico. Actividades: explicación dialogada sobre radiación y absorción, ejercicios de cambio de unidades (temperatura, volumen, tiempo) y un pequeño experimento guiado para medir la temperatura del agua expuesta al sol en diferentes recipientes (de aula). Cada equipo decide qué variable investigará (color del recipiente, material aislante, inclinación).</t>
+  </si>
+  <si>
+    <t>Ejercicios de unidades completados y diseño experimental por equipo.</t>
+  </si>
+  <si>
+    <t>Los equipos construyen su prototipo con materiales reciclados (botellas, cartón, papel aluminio, etc.) y realizan las pruebas: colocan el calentador al sol y registran la temperatura cada 5 minutos durante 30 minutos. Anotan datos y dibujan la gráfica.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con tabla de temperaturas y gráfica a mano o digital.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe técnico que incluya: hipótesis, diseño, datos, gráfica, análisis y conclusiones. Preparan una presentación oral de 5 minutos para el comité de gestión. Ensayan la defensa.</t>
+  </si>
+  <si>
+    <t>Informe escrito y presentación oral (diapositivas o cartulina).</t>
+  </si>
+  <si>
+    <t>Cada equipo expone su prototipo y conclusiones al comité (representado por el profesor y otro docente). El resto de equipos realiza coevaluación con rúbrica. Finalmente, cada equipo completa una autoevaluación y se asignan niveles de logro del 1 al 4 para cada criterio según la rúbrica de la SDA.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación cumplimentada.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de simuladores virtuales interactivos (tipo PhET) que permitan visualizar el comportamiento cinético-molecular de la materia al variar temperatura y presión, conectando el nivel microscópico con el fenómeno macroscópico.
@@ -1317,270 +1332,261 @@
   <si>
     <t xml:space="preserve">
 • Creación de un 'Diario de un Descubrimiento' en formato podcast, vídeo o blog, narrando un avance científico desde la perspectiva de diferentes actores sociales (el inversor, el científico, el ciudadano afectado).
 • Diseño de una campaña de concienciación sobre un problema químico local (ej. contaminación por plásticos) utilizando soportes variados como infografías digitales, maquetas con materiales reciclados o cartas a autoridades.
 • Debate reglado o 'role-playing' sobre una controversia científica histórica (ej. el uso de la energía nuclear), donde cada alumno defienda una postura basada en evidencias tecnológicas y sociales.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Proyecto 'Científicos en mi barrio': Investigar y entrevistar a profesionales locales cuyo trabajo dependa de la física o química, conectando el currículo con la realidad económica inmediata.
 • Retos de 'Ciencia Ficción vs. Realidad': Analizar tecnologías de películas actuales y proponer, mediante un sistema de puntos por dificultad, qué pasos colectivos (sociales y técnicos) faltan para que sean reales.
 • Elección de temas de investigación basados en intereses personales (deportes, cosmética, videojuegos) para analizar cómo la ciencia ha evolucionado esos campos específicos a lo largo del tiempo.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2, STEM4</t>
-[...50 lines deleted...]
-    <t>Relaciona la evolución de la ciencia con el impacto social, la sostenibilidad y la salud pública como construcción colectiva.</t>
+    <t>STEM1, STEM2, CCL1</t>
+  </si>
+  <si>
+    <t>STEM3, STEM5, CCL2</t>
+  </si>
+  <si>
+    <t>Comprender y relacionar fenómenos fisicoquímicos mediante leyes y teorías requiere razonamiento científico (STEM1), resolución de problemas (STEM2) y expresión de explicaciones (CCL1). Secundariamente, implica modelización (STEM3), actitud científica (STEM5) e interpretación de textos (CCL2).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CD1</t>
+  </si>
+  <si>
+    <t>Formular preguntas e hipótesis y demostrarlas mediante experimentación utiliza indagación científica (STEM1), resolución de problemas (STEM2) y expresión oral/escrita (CCL1). Secundariamente, requiere autonomía (CPSAA3), resiliencia (CPSAA5) y búsqueda digital de información (CD1).</t>
+  </si>
+  <si>
+    <t>STEM4, CCL2, STEM3</t>
+  </si>
+  <si>
+    <t>CD1, STEM5, CPSAA1</t>
+  </si>
+  <si>
+    <t>Manejar reglas de lenguaje científico, matemático y unidades implica interpretar datos (STEM4), comprender textos (CCL2) y usar conceptos matemáticos (STEM3). Secundariamente, puede requerir herramientas digitales (CD1), actitud rigurosa (STEM5) y autorregulación (CPSAA1).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CPSAA3</t>
+  </si>
+  <si>
+    <t>CCEC1, CD4, CE1</t>
+  </si>
+  <si>
+    <t>Utilizar plataformas digitales de forma crítica y segura implica búsqueda (CD1), creación (CD3) y trabajo en equipo (CPSAA3). Secundariamente, fomenta creatividad (CCEC1), seguridad digital (CD4) e iniciativa emprendedora (CE1).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA4, CE1</t>
+  </si>
+  <si>
+    <t>CC3, STEM5, CCL5</t>
+  </si>
+  <si>
+    <t>Trabajo colaborativo y emprendedor potencian el crecimiento entre iguales, usando estrategias colaborativas (CPSAA3), autorregulación (CPSAA4) e iniciativa (CE1). Secundariamente, implica responsabilidad cívica (CC3), actitud científica (STEM5) y diálogo (CCL5).</t>
+  </si>
+  <si>
+    <t>CC1, CC2, STEM5</t>
+  </si>
+  <si>
+    <t>CCL3, CPSAA2, CCEC2</t>
+  </si>
+  <si>
+    <t>Valorar la ciencia como construcción colectiva requiere comprender su impacto social (CC1), compromiso (CC2) y actitud científica (STEM5). Secundariamente, implica escucha activa (CCL3), reflexión (CPSAA2) y aprecio por la cultura científica (CCEC2).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué marco normativo específico regula la asignatura de Física y Química en 1.º ESO dentro de la Comunidad Autónoma de Aragón?</t>
-[...2 lines deleted...]
-    <t>La asignatura se rige por la Orden ECD/1172/2022, que despliega el currículo de Educación Secundaria en Aragón. Esta normativa establece una carga lectiva de 3 horas semanales para Física y Química en 1.º ESO, estructurando la materia en torno a 6 competencias específicas y 15 criterios de evaluación que deben integrarse obligatoriamente en las programaciones didácticas de los departamentos de los centros aragoneses.</t>
+    <t>¿Qué particularidades tiene el currículo aragonés de Física y Química de 1.º ESO respecto al RD 217/2022?</t>
+  </si>
+  <si>
+    <t>Aragón mantiene las 6 competencias específicas y 15 criterios de evaluación del BOE, pero desarrolla 22 saberes básicos propios en su Orden curricular, organizados en cuatro bloques: destrezas científicas, materia, energía e interacción. Esto permite adaptar la secuenciación a las 3 horas semanales.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la secuenciación de los 22 saberes básicos de Física y Química en 1.º ESO en Aragón respecto al mínimo estatal?</t>
-[...2 lines deleted...]
-    <t>Aragón organiza los 22 saberes básicos priorizando la experimentación directa y el entorno natural cercano. A diferencia del BOE, el currículo aragonés para 1.º ESO enfatiza la relación entre la ciencia y el patrimonio tecnológico local. Con 3 horas semanales, la secuenciación permite un tratamiento más profundo de los bloques de materia y cambio químico, asegurando que los 15 criterios de evaluación se alcancen mediante un enfoque competencial.</t>
+    <t>¿En qué se diferencia la organización de saberes de Física y Química de 1.º ESO en Aragón respecto a Cataluña?</t>
+  </si>
+  <si>
+    <t>Aragón agrupa los saberes en bloques de ‘destrezas científicas básicas’, ‘la materia’, ‘la energía’ y ‘la interacción’, mientras que Cataluña sigue un enfoque competencial con ámbitos y no publica saberes desglosados. Además, Aragón especifica 22 saberes frente a los 24 del BOE, aunque ambos con 15 criterios.</t>
+  </si>
+  <si>
+    <t>¿Cómo se distribuyen las 3 horas semanales de Física y Química en 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>La Orden autonómica permite flexibilidad, pero lo habitual es 2 sesiones de teoría y 1 de laboratorio. Los centros pueden organizar desdobles para prácticas. Con 3 horas, se recomienda una sesión semanal experimental para cubrir los 22 saberes básicos de forma competencial.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Cómo se organiza la recuperación de Física y Química de 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Los centros establecen pruebas extraordinarias en junio o septiembre, además de planes de refuerzo durante el curso. Para pendientes de cursos anteriores, el departamento diseña un plan con actividades competenciales basadas en los 15 criterios de evaluación, priorizando saberes no superados.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de atención a la diversidad se aplican específicamente en Física y Química de 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se usan adaptaciones metodológicas: más trabajo experimental, refuerzo en saberes básicos con apoyos visuales y TIC. Para alumnado con NEAE, se elaboran adaptaciones curriculares individuales (ACI) que toman como referencia los 15 criterios de evaluación, ajustando los 22 saberes.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿De qué manera debe el departamento de Física y Química organizar las 3 horas semanales en 1.º ESO para cumplir con los 15 criterios de evaluación?</t>
-[...20 lines deleted...]
-    <t>El profesorado debe realizar adaptaciones de acceso o significativas manteniendo el referente de las 6 competencias específicas. En Aragón, se permite flexibilizar los instrumentos de evaluación para que el alumnado ACNEAE demuestre la adquisición de los 15 criterios de evaluación. Las 3 horas semanales permiten un seguimiento individualizado, adaptando la complejidad de los 22 saberes básicos mediante materiales visuales, manipulativos y el uso de tecnologías de apoyo en el aula.</t>
+    <t>¿Con qué materias se coordina el departamento de Física y Química en 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Principalmente con Matemáticas (proporciones, gráficas) y Tecnología (procesos, máquinas simples). También se realizan talleres interdisciplinares con Plástica (Ciencia y Arte) y Biología (método científico). La coordinación se refleja en las situaciones de aprendizaje integradas.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué evidencias de aprendizaje exige la Inspección Educativa de Aragón para validar la impartición de Física y Química en 1.º ESO?</t>
-[...17 lines deleted...]
-    <t>Se promueve el uso de la plataforma Aularagon y recursos del CATEDU adaptados al currículo regional. Para los 22 saberes, se sugiere emplear simuladores virtuales y kits de laboratorio que permitan trabajar los 15 criterios de evaluación de forma empírica. Los materiales deben reflejar la realidad industrial y natural de Aragón, facilitando que las 6 competencias específicas se desarrollen mediante ejemplos cercanos al entorno cotidiano del estudiante de 1.º ESO.</t>
+    <t>¿Qué aspectos concreta la inspección educativa en Aragón para la programación didáctica de Física y Química en 1.º ESO?</t>
+  </si>
+  <si>
+    <t>La inspección verifica que los criterios de evaluación (15) estén vinculados a actividades que evidencien las 6 competencias específicas, y que la temporalización de los 22 saberes sea realista con 3 horas semanales. Exige coherencia entre saberes, criterios y situaciones de aprendizaje.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos bibliográficos se recomiendan para Física y Química en 1.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se recomiendan libros como ‘Física y Química 1 ESO’ de SM o Anaya adaptados a Aragón, junto con simulaciones PhET y kits de laboratorio básicos. La Orden autonómica incluye orientaciones didácticas en su Anexo II. Blogs y revistas como ‘Alambique’ también son útiles.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>1 hora</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el currículo de Física y Química para 1.º ESO. Extrae las competencias específicas (6), criterios de evaluación (30) y saberes básicos (48) estructurados en 5 bloques: I. Materia, II. Interacción, III. Energía, IV. Cambio, V. Ciencia y sociedad. Familiarízate con la terminología LOMLOE.</t>
+  </si>
+  <si>
+    <t>No te fíes de decretos de otros años; cada CCAA puede actualizar el suyo. Busca la versión oficial en el BOE/DOGV/DOGA/BOJA etc. y guarda el PDF.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de tu CCAA para Secundaria. Identifica los 5 bloques de saberes y cómo se desglosan las 6 Competencias Específicas (CE) en los 30 criterios de evaluación específicos para este nivel.</t>
-[...14 lines deleted...]
-    <t>Crea una columna de 'Criterios Críticos': aquellos que se repiten en varias unidades (como el uso de unidades o seguridad en el laboratorio) para evaluarlos de forma continua durante todo el curso.</t>
+    <t>Enumera las 6 competencias específicas (CE) de Física y Química para 1.º ESO. Asocia a cada CE sus criterios de evaluación (totales 30). Haz una tabla con CE, criterios y saberes relacionados. Esto te dará la estructura de la programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para cruzar CE y saberes; te facilitará la secuenciación.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 30 criterios a un instrumento de evaluación (examen, informe de laboratorio, proyecto, cuaderno). No todos los criterios se evalúan con examen; los de la CE 1 (investigación) requieren observación directa.</t>
-[...2 lines deleted...]
-    <t>Para 1.º ESO, asigna al menos un 30% de la nota a 'Informes de Laboratorio y Proyectos'. Si solo haces exámenes teóricos, suspenderás a alumnos con gran capacidad manipulativa que son el perfil ideal de este curso inicial.</t>
+    <t>Selecciona qué criterios evaluarás en cada trimestre. Decide instrumentos (pruebas escritas, laboratorio, proyectos, observación diaria) según la naturaleza de los saberes. Por ejemplo, el bloque de Ciencia y sociedad se evalúa mejor con trabajos de investigación.</t>
+  </si>
+  <si>
+    <t>No intentes evaluar todos los criterios en cada evaluación; distribuye 10 por trimestre para cuadrar los 30.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 48 saberes en los tres trimestres. T1: El método científico y la materia (Bloques 1 y 2). T2: Mezclas, sustancias puras y estructura atómica (Bloque 2). T3: Reacciones, energía y fuerzas (Bloques 3, 4 y 5).</t>
-[...2 lines deleted...]
-    <t>Deja el bloque de 'Fuerzas y Energía' para el final. Requiere una abstracción matemática que los alumnos de 1.º ESO aún están madurando en su clase de Matemáticas durante los dos primeros trimestres.</t>
+    <t>Asigna los 48 saberes (agrupados en bloques) a los tres trimestres. Considera la progresión lógica: primero materia y unidades, luego interacciones, luego energía. Deja los bloques más conceptuales para final. Ajusta las horas semanales (3h semanales, aprox. 33 semanas, total 99h).</t>
+  </si>
+  <si>
+    <t>Recuerda que en 1º ESO se empieza con conceptos básicos de materia y cambio de unidades. No des por sentado que dominan matemáticas.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>Asegúrate de que la SDA tenga un 'producto final' tangible (un vídeo, un póster, un jabón casero). Esto facilita la evaluación de los criterios de comunicación (CE 3) que a menudo quedan olvidados.</t>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varias CE y criterios. Por ejemplo, una SDA sobre 'Cocina molecular: ¿qué transformaciones ocurren?' para el tercer trimestre. Incluye tareas, productos, rúbricas y temporización.</t>
+  </si>
+  <si>
+    <t>Las SDA deben ser realistas: calcula el tiempo real de ejecución en clase, no solo la teoría.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica en la nota final. Dado que hay 6 CE, una distribución equilibrada suele rondar el 15-20% por cada una, ajustando según el peso de los criterios asociados.</t>
-[...2 lines deleted...]
-    <t>Pondera más alto la CE relacionada con la 'Experimentación' en este curso. Es el 'gancho' para que el alumno elija la optativa en cursos superiores; si la ponderación es puramente teórica, perderás vocaciones científicas.</t>
+    <t>Acuerda con el departamento los pesos relativos de cada CE en la calificación final. Por ejemplo, CE1 (materia) 20%, CE2 (interacción) 20%, CE3 (energía) 15%, CE4 (cambio) 20%, CE5 (laboratorio) 15%, CE6 (ciencia y sociedad) 10%. Define criterios para recuperación y evaluación extraordinaria.</t>
+  </si>
+  <si>
+    <t>Haz que la ponderación refleje las horas dedicadas a cada bloque; evita que un bloque con pocas horas tenga mucho peso.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Diseña actividades de refuerzo para los 48 saberes y planes de enriquecimiento. Define cómo se recuperarán los criterios no superados mediante nuevas evidencias de aprendizaje, no solo repitiendo exámenes.</t>
-[...2 lines deleted...]
-    <t>Ten preparado un 'Kit de Supervivencia de Laboratorio' con fichas visuales (DUA) para alumnos con dificultades de lectoescritura; les permite seguir la práctica sin bloquearse por el texto del guion.</t>
+    <t>Redacta las medidas de atención a la diversidad (dificultades, altas capacidades). Establece plan de recuperación para alumnos con evaluación negativa: convocatoria extraordinaria en septiembre con instrumentos específicos.</t>
+  </si>
+  <si>
+    <t>Incluye adaptaciones para alumnos con dificultades en matemáticas; por ejemplo, uso de calculadora o tablas de conversión.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Identificar, comprender y explicar los fenómenos fisicoquímicos cotidianos más relevantes a partir de los principios, teorías y leyes científicas adecuadas, expresándolos, de maner</t>
   </si>
   <si>
     <t>Resolver los problemas fisicoquímicos planteados utilizando las leyes y teorías científicas adecuadas, razonando los procedimientos utilizados para encontrar las soluciones y expre</t>
   </si>
   <si>
     <t>Reconocer y describir en el entorno inmediato situaciones problemáticas reales de índole científica y emprender iniciativas en las que la ciencia, y en particular la física y la qu</t>
   </si>
@@ -2376,456 +2382,456 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>212</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>389</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>414</v>
+        <v>289</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>182</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>454</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>455</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>457</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>458</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>459</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
@@ -2916,83 +2922,89 @@
       </c>
       <c r="B5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>468</v>
       </c>
-      <c r="D6" s="9"/>
+      <c r="D6" s="9">
+        <v>6.67</v>
+      </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>469</v>
       </c>
-      <c r="D7" s="9"/>
+      <c r="D7" s="9">
+        <v>6.67</v>
+      </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>470</v>
       </c>
-      <c r="D8" s="9"/>
+      <c r="D8" s="9">
+        <v>6.67</v>
+      </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>471</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
@@ -6749,55 +6761,55 @@
       </c>
       <c r="C23" s="7">
         <v>1</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
@@ -6877,51 +6889,51 @@
         <v>227</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>229</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>230</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B7" s="7">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>220</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>221</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
@@ -6951,57 +6963,57 @@
         <v>227</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>229</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>230</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>145</v>
+        <v>219</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>220</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>221</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>223</v>
       </c>
       <c r="F12" s="7" t="s">
@@ -7025,131 +7037,131 @@
         <v>227</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>229</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>230</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="B15" s="7">
         <v>15</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>240</v>
+        <v>145</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>220</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>221</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>223</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>224</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>226</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>227</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>229</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>230</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="B19" s="7">
         <v>15</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>220</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>221</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>223</v>
       </c>
       <c r="F20" s="7" t="s">
@@ -7169,767 +7181,841 @@
       <c r="E21" s="7" t="s">
         <v>226</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>227</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>229</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>230</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>248</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7938,320 +8024,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>212</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>359</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="7" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>