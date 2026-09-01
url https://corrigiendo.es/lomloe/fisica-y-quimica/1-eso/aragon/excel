--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 13:46</t>
+    <t>01/09/2026 15:09</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no tiene concreción propia para Física y Química en 1º ESO; se aplica íntegramente el currículo estatal del RD 217/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso bisagra entre Primaria y la evaluación competencial completa. Recibe alumnado de procedencia muy heterogénea, lo que exige evaluación inicial diagnóstica documentada y plan de refuerzo proporcional.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantiene íntegramente el currículo estatal del RD 217/2022 para Física y Química de 1.º ESO.</t>
   </si>