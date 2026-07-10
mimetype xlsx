--- v0 (2026-05-19)
+++ v1 (2026-07-10)
@@ -38,197 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="585">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Orden ECD/1112/2022, de 18 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:39</t>
+    <t>10/07/2026 20:32</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón mantiene una continuidad casi total con el RD 243/2022, aunque opta por un desglose más pormenorizado de los criterios de evaluación, enfatizando el rigor en el uso de unidades y las aplicaciones biosanitarias.</t>
+    <t>Aragón no ha publicado decreto propio para Física de 2.º Bachillerato; se aplica íntegro el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Se mantiene la redacción íntegra de las seis competencias específicas y la estructura fundamental de los criterios de evaluación del Real Decreto estatal.</t>
+    <t>Se mantienen sin cambios las competencias específicas, criterios de evaluación y saberes básicos del Real Decreto 243/2022.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Orden ECD/1173/2022, de 3 de agosto, por la que se aprueba el currículo de Bachillerato en la Comunidad Autónoma de Aragón.</t>
+    <t>Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>La programación debe reflejar el desglose de los criterios 3.2 y 3.3, asegurando que la calificación del rigor en las unidades y la argumentación oral/escrita tengan peso específico diferenciado.</t>
-[...41 lines deleted...]
-    <t>Criterio 3.2: Rigor en el uso de unidades y sistemas de medida.</t>
+    <t>La programación didáctica debe basarse en los elementos curriculares estatales sin adaptaciones autonómicas adicionales.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -457,51 +415,60 @@
   <si>
     <t>Analizar y comprender la evolución de los sistemas naturales, utilizando modelos, leyes y teorías de la Física.</t>
   </si>
   <si>
     <t>Explicar y predecir el comportamiento de sistemas naturales mediante la aplicación de leyes físicas fundamentales, justificando los resultados obtenidos en contextos reales y tecnológicos.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza la resolución de problemas complejos y redacta informes donde justifica la evolución de un sistema físico basándose en modelos y leyes teóricas.</t>
   </si>
   <si>
     <t>Examen escrito</t>
   </si>
   <si>
     <t>Resolución de ejercicios sobre campos o movimientos ondulatorios y análisis de gráficas que representen la evolución temporal de un sistema físico real.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado numérico final ignorando la capacidad del alumno para analizar si dicho resultado es físicamente posible según el modelo.</t>
   </si>
   <si>
     <t>Inferir soluciones generales a problemas generales a partir del análisis de situaciones particulares y las variables de que dependen.</t>
   </si>
   <si>
-    <t>Problema, práctica o informe experimental</t>
+    <t>Resolver problemas complejos de física analizando casos particulares para extraer conclusiones generales y predecir el comportamiento de sistemas tecnológicos o naturales.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega la resolución de problemas prácticos donde identifica variables, aplica leyes físicas y justifica la solución general obtenida a partir de datos específicos.</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas de gravitación, electromagnetismo o física moderna donde se parte de escenarios concretos para deducir comportamientos generales.</t>
+  </si>
+  <si>
+    <t>Limitarse al cálculo numérico del caso particular sin explicar la relación de dependencia entre las variables o la validez general de la solución inferida.</t>
   </si>
   <si>
     <t>Conocer aplicaciones prácticas y productos útiles para la sociedad en el campo tecnológico, industrial y biosanitario, analizándolos en base a los modelos, las leyes y las teorías de la Física.</t>
   </si>
   <si>
     <t>Explicar el funcionamiento de dispositivos tecnológicos, industriales o médicos aplicando las leyes y modelos físicos estudiados para comprender su utilidad y beneficio social.</t>
   </si>
   <si>
     <t>El alumnado realiza un informe técnico o resuelve problemas contextualizados donde justifica el fundamento físico de aplicaciones como la fibra óptica, el escáner médico o el sincrotrón.</t>
   </si>
   <si>
     <t>Investigación guiada sobre el impacto de la física en la medicina y la industria, vinculando conceptos de electromagnetismo, óptica y física moderna con casos reales.</t>
   </si>
   <si>
     <t>Evaluar solo la descripción cualitativa o histórica del dispositivo sin exigir la vinculación explícita con las leyes físicas y ecuaciones que rigen su funcionamiento.</t>
   </si>
   <si>
     <t>Aplicar los principios, leyes y teorías científicas en el análisis crítico de procesos físicos del entorno, como los observados y los publicados en distintos medios de comunicación, analizando, comprendiendo y explicando las causas que los producen.</t>
   </si>
   <si>
     <t>Explicar fenómenos cotidianos o noticias científicas aplicando leyes físicas y lenguaje matemático para identificar causas y validar la veracidad de la información analizada.</t>
   </si>
   <si>
     <t>Aplicar</t>
   </si>
@@ -632,50 +599,65 @@
     <t>Sesión de debate o redacción de un artículo de opinión tras investigar un avance científico contemporáneo y su impacto socioambiental.</t>
   </si>
   <si>
     <t>Evaluar este criterio mediante preguntas de respuesta cerrada o definiciones memorísticas en un examen escrito de problemas numéricos, ignorando la capacidad argumentativa.</t>
   </si>
   <si>
     <t>Identificar los principales avances científicos relacionados con la Física que han contribuido a las leyes y teorías aceptadas actualmente en el conjunto de las disciplinas científicas, como las fases para el entendimiento de las metodologías de la ciencia, su evolución constante y su universalidad.</t>
   </si>
   <si>
     <t>Analizar hitos históricos de la física y su impacto en la construcción del conocimiento científico actual, comprendiendo la evolución y el carácter universal de la ciencia.</t>
   </si>
   <si>
     <t>Identificar</t>
   </si>
   <si>
     <t>El alumnado realiza una línea del tiempo comentada o un ensayo breve que vincula descubrimientos históricos específicos con las leyes y teorías de la física moderna.</t>
   </si>
   <si>
     <t>Investigación grupal sobre la evolución de un concepto físico, como la naturaleza de la luz, y su presentación mediante soporte digital.</t>
   </si>
   <si>
     <t>Evaluar el criterio como una simple memorización de efemérides y nombres de científicos sin conectar el hallazgo con el cambio de paradigma metodológico.</t>
   </si>
   <si>
     <t>Reconocer el carácter multidisciplinar de la ciencia y las contribuciones de unas disciplinas sobre otras, estableciendo relaciones entre la Física y la Química, la Biología o las Matemáticas.</t>
+  </si>
+  <si>
+    <t>Identificar y explicar las conexiones entre los principios de la física y otras áreas científicas como las matemáticas o la biología en contextos reales.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación donde justifica el uso de herramientas matemáticas o conceptos químicos y biológicos para resolver problemas físicos específicos.</t>
+  </si>
+  <si>
+    <t>Análisis de aplicaciones tecnológicas o médicas, como la resonancia magnética o la óptica ocular, donde convergen diversas ramas de la ciencia.</t>
+  </si>
+  <si>
+    <t>Confundir este criterio con una pregunta de historia de la ciencia puramente biográfica, omitiendo la interconexión técnica y funcional entre las disciplinas.</t>
   </si>
   <si>
     <t>Comprender el complejo proceso de configuración de las sociedades humanas a lo largo del tiempo y del espacio, valorando la diversidad de resultados como expresión de la diversidad humana y su gran riqueza etnocultural.</t>
   </si>
   <si>
     <t>Analizar la importancia de las interacciones entre el medio natural y el ser humano como factor clave que explica la configuración de paisajes y las estructuras territoriales en el mundo.</t>
   </si>
   <si>
     <t>Valorar la dignidad humana analizando críticamente las consecuencias de nuestras acciones sobre las condiciones laborales y de vida, tanto en España como en otros países, investigando el sistema de relaciones econo planteando soluciones razonables.</t>
   </si>
   <si>
     <t>Expresar la necesidad de preservar el medioambiente, indagando sobre los impactos de los modos de producción, distribución y consumo a escala local y global, y proponiendo actuaciones de mejora.</t>
   </si>
   <si>
     <t>Emplear la escala apropiada para localizar o representar, con apoyo de las TIG, cualquier fenómeno físico o humano, justificando los métodos y datos elegidos, y la delimitación de regiones o categorías de análisis, as</t>
   </si>
   <si>
     <t>Crear productos propios individuales o en grupo con fines explicativos comunicando diagnósticos, proponiendo hipótesis o conclusiones, y aplicando las TIG.</t>
   </si>
   <si>
     <t>Valorar todo impacto de la acción antrópica desde el principio de sostenibilidad, reconociendo la complejidad sistémica del medio natural y de las propias actividades humanas.</t>
   </si>
   <si>
     <t>Extraer información de paisajes naturales y humanizados, analizando fuentes visuales, distinguiendo elementos geográficos e interpretando la influencia e interrelaciones de factores físicos y humanos.</t>
   </si>
@@ -926,437 +908,473 @@
   <si>
     <t>Aplica leyes y teorías físicas en la resolución de problemas directos y estructurados, siguiendo modelos establecidos. Describe de forma guiada la relación entre los avances físicos y su impacto en el desarrollo tecnológico o ambiental.
 → Calcula el campo eléctrico creado por una carga puntual aplicando la fórmula correspondiente, identificando algún uso de esta propiedad en dispositivos cotidianos.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Resuelve problemas de forma analítica y experimental utilizando con precisión el desarrollo matemático y los fundamentos teóricos. Argumenta con criterio científico la relevancia de la física en la economía, la sociedad y la sostenibilidad ambiental.
 → Determina la trayectoria de una partícula cargada en un campo magnético y explica cómo este principio se aplica en los espectrómetros de masas para la detección de contaminantes.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Integra y transfiere teorías físicas para resolver problemas complejos en contextos diversos e interdisciplinares. Evalúa críticamente el impacto socio-ambiental de la tecnología derivada de la física, aportando soluciones fundamentadas y sostenibles.
 → Analiza el funcionamiento de una central nuclear o un parque fotovoltaico, calculando su rendimiento energético y evaluando su viabilidad económica y ambiental frente a otras fuentes de energía.</t>
   </si>
   <si>
+    <t>Identifica de forma aislada y con ayuda docente algunas leyes o modelos físicos básicos, pero no logra aplicarlos para predecir la evolución de sistemas naturales ni reconoce su utilidad en problemas cotidianos o aplicaciones tecnológicas.
+→ Nombra la ley de desintegración radiactiva pero es incapaz de determinar la cantidad de muestra restante tras un periodo de tiempo o su utilidad médica.</t>
+  </si>
+  <si>
+    <t>Describe sistemas naturales y aplica modelos físicos en situaciones reproductivas o muy guiadas. Identifica aplicaciones prácticas en el campo tecnológico o biosanitario, aunque presenta dificultades para inferir soluciones generales a partir de variables específicas.
+→ Calcula el periodo de un satélite en una órbita circular dada aplicando la ley de gravitación, identificando que se usa para el GPS pero sin explicar cómo afecta el cambio de altura a la señal.</t>
+  </si>
+  <si>
+    <t>Analiza con autonomía la evolución de sistemas naturales utilizando leyes y teorías físicas. Predice resultados con precisión e infiere soluciones a problemas generales en ámbitos tecnológicos, industriales o biosanitarios a partir del análisis de variables.
+→ Predice el comportamiento de una partícula cargada en un espectrómetro de masas y propone ajustes en el campo magnético para separar diferentes isótopos con fines industriales.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere modelos y teorías físicas complejas para resolver problemas interdisciplinares. Evalúa críticamente el impacto de las aplicaciones prácticas en la sociedad y propone soluciones innovadoras y fundamentadas a retos tecnológicos o biosanitarios actuales.
+→ Diseña un informe técnico que justifica la elección de un isótopo específico para radioterapia basándose en su vida media y tipo de emisión, evaluando los riesgos y beneficios sociales de dicha tecnología.</t>
+  </si>
+  <si>
     <t>Identifica magnitudes y unidades básicas de forma aislada, pero comete errores graves en la formulación matemática y en el uso de la notación científica, lo que impide una comunicación técnica coherente.
 → Confunde unidades de medida (como julios por vatios) o no utiliza el carácter vectorial en magnitudes que lo requieren en problemas sencillos.</t>
   </si>
   <si>
     <t>Aplica fórmulas y unidades de manera mecánica en contextos reproductivos, mostrando imprecisiones en el rigor matemático o dificultades para argumentar la validez física de los resultados obtenidos.
 → Resuelve un ejercicio de cinemática u óptica aplicando la fórmula correctamente, pero no justifica el signo de los resultados ni realiza un análisis dimensional previo.</t>
   </si>
   <si>
     <t>Utiliza con rigor el lenguaje de la física y la formulación matemática, empleando correctamente las unidades del Sistema Internacional y expresando los resultados de forma argumentada y coherente con las leyes físicas.
 → Plantea y resuelve un problema de inducción electromagnética utilizando correctamente la ley de Faraday-Lenz, manejando la notación vectorial y justificando el significado físico de cada término.</t>
   </si>
   <si>
     <t>Domina el lenguaje físico-matemático con precisión absoluta, integrando diferentes herramientas de investigación, analizando la coherencia de los resultados y comunicando conclusiones complejas con un nivel de abstracción elevado.
 → Elabora un informe técnico o resuelve un problema complejo de física moderna donde analiza la propagación de incertidumbres, utiliza factores de conversión avanzados y discute la validez de los resultados en función de las constantes físicas universales.</t>
   </si>
   <si>
     <t>Observacion sistematica</t>
   </si>
   <si>
     <t>Consulta y utiliza recursos digitales de forma pasiva y solo bajo supervisión directa, mostrando dificultades para elaborar materiales propios o participar en entornos virtuales de aprendizaje. No aplica criterios de veracidad o ética en el uso de la información científica.
 → Entrega de un documento con texto copiado directamente de internet sobre el efecto fotoeléctrico, sin citar fuentes ni usar herramientas de edición más allá del procesador de textos básico.</t>
   </si>
   <si>
     <t>Utiliza plataformas digitales para buscar información y compartir materiales sencillos con ayuda puntual. Comienza a distinguir fuentes fiables de las que no lo son, aunque su producción creativa es limitada y su participación en el trabajo colectivo es reactiva.
 → Participación en un foro de la plataforma educativa compartiendo un enlace a un simulador de ondas, pero sin aportar una explicación propia o análisis crítico sobre su funcionamiento.</t>
   </si>
   <si>
     <t>Usa de forma autónoma y eficiente diversos recursos y entornos virtuales para crear, intercambiar y difundir materiales científicos. Aplica criterios críticos y éticos en la selección de información y colabora activamente en la construcción de conocimiento colectivo.
 → Elaboración de una infografía original sobre la dualidad onda-corpúsculo utilizando herramientas de diseño digital, citando fuentes bibliográficas y compartiéndola en el entorno virtual del centro para su revisión por pares.</t>
   </si>
   <si>
     <t>Integra con maestría y creatividad múltiples formatos y plataformas para la divulgación científica, liderando procesos de intercambio de información. Evalúa críticamente el impacto de la física en la sociedad y promueve un uso responsable y ético de los medios de comunicación digitales.
 → Creación de un video divulgativo o un blog interactivo sobre aplicaciones de la física nuclear en la medicina, diseñado para un público no especializado, que incluye análisis crítico de noticias actuales y fomenta el debate ético en redes educativas.</t>
   </si>
   <si>
+    <t>Identifica de forma aislada algunas técnicas de indagación y experimentación, pero requiere supervisión constante para realizar mediciones básicas. No logra establecer relaciones entre variables físicas ni tratar los datos u errores de forma coherente, mostrando dificultades para reconocer la relevancia social de la física.
+→ Registro incompleto de datos en una práctica de laboratorio sobre la ley de Hooke, sin aplicar fórmulas de error ni interpretar el significado de la constante elástica obtenida.</t>
+  </si>
+  <si>
+    <t>Aplica técnicas de trabajo y experimentación siguiendo protocolos pautados, realizando mediciones y cálculos de errores básicos con ayuda ocasional. Reproduce procesos físicos en entornos controlados y describe de manera superficial la importancia de la física en la sociedad actual sin profundizar en criterios éticos o de sostenibilidad.
+→ Informe de laboratorio sobre el movimiento circular uniforme donde se calculan errores absolutos siguiendo una guía, pero el análisis de las causas de error es genérico y poco fundamentado.</t>
+  </si>
+  <si>
+    <t>Utiliza con autonomía técnicas de indagación y razonamiento lógico-matemático para resolver problemas. Trata datos experimentales con precisión determinando errores, modifica variables en laboratorios reales o virtuales para analizar procesos físicos y debate de forma fundamentada sobre la implicación social y ética de los avances científicos.
+→ Determinación experimental del índice de refracción de un material mediante simulación virtual, ajustando variables, calculando el error relativo y justificando su aplicación en tecnologías de comunicación sostenibles.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere técnicas de indagación complejas para interpretar situaciones nuevas, optimizando el diseño experimental y la cooperación grupal. Evalúa críticamente los resultados obtenidos mediante un razonamiento lógico-matemático riguroso y lidera debates sobre el papel transformador de la física en una sociedad basada en valores éticos y sostenibilidad global.
+→ Proyecto de investigación cooperativo sobre la inducción electromagnética donde se diseña un prototipo funcional, se analizan las pérdidas energéticas con herramientas estadísticas y se defiende su impacto positivo en la transición energética.</t>
+  </si>
+  <si>
     <t>Portfolio / dosier</t>
   </si>
   <si>
     <t>Identifica de manera aislada y con ayuda directa algunos hitos históricos o nombres relevantes de la física, sin lograr establecer vínculos claros entre estos avances y el progreso del conocimiento científico o su relación con otras disciplinas.
 → Enumera leyes de la física y sus autores (ej. Newton, Einstein) sin explicar el contexto histórico ni cómo influyeron en otras ciencias.</t>
   </si>
   <si>
     <t>Describe los principales avances históricos de la física y menciona ejemplos de su aplicación en otras áreas científicas, aunque de forma fragmentada y requiriendo guías estructuradas para reconocer el carácter multidisciplinar de la ciencia.
 → Elabora una línea del tiempo simple donde asocia descubrimientos físicos con aplicaciones técnicas básicas en medicina o ingeniería.</t>
   </si>
   <si>
     <t>Analiza con autonomía el recorrido histórico de la física y sus contribuciones fundamentales, explicando razonadamente cómo la evolución de esta disciplina ha impulsado el avance de otros campos científicos y tecnológicos mediante una base de conocimiento interconectada.
 → Redacta un informe analítico sobre cómo el desarrollo de la termodinámica y el electromagnetismo transformaron la química y la industria del siglo XIX.</t>
   </si>
   <si>
     <t>Evalúa críticamente el impacto de la física en la evolución del pensamiento científico global, integrando conocimientos transversales para justificar su carácter innovador y prediciendo cómo los nuevos paradigmas físicos condicionan el desarrollo futuro de múltiples disciplinas.
 → Defiende un proyecto de investigación que vincula la física cuántica con los avances en computación y biología molecular, destacando su carácter multidisciplinar e innovador.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>Gravedad y Oscilaciones: El Orden del Cosmos</t>
-[...2 lines deleted...]
-    <t>Diseño de una misión satelital: El alumnado debe calcular la órbita y energía necesaria para poner un satélite en funcionamiento, analizando además la contaminación acústica generada en el lanzamiento mediante sensores móviles.</t>
+    <t>Campos y Fuerzas: La Estructura del Espacio y la Interacción a Distancia</t>
+  </si>
+  <si>
+    <t>Misión a Marte: Análisis de trayectorias orbitales, lanzamientos y balances energéticos para el posicionamiento de satélites de comunicación.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Determinación vectorial del campo gravitatorio producido por un sistema de masas y efectos en variables cinemáticas y dinámicas.
-[...6 lines deleted...]
-• Ondas sonoras: cualidades y análisis de fenómenos acústicos.</t>
+• Determinación, a través del cálculo vectorial, del campo gravitatorio producido por un sistema de masas. Efectos sobre las variables cinemáticas y dinámicas de objetos inmersos en el campo.
+• Momento angular de un objeto en un campo gravitatorio: cálculo, relación con las fuerzas centrales y aplicación de su conservación en el estudio de su movimiento.
+• Energía mecánica de un objeto sometido a un campo gravitatorio: deducción del tipo de movimiento que posee, cálculo del trabajo o los balances energéticos existentes en desplazamientos entre distintas posiciones, velocidades y tipos de trayectorias.
+• Leyes que se verifican en el movimiento planetario y extrapolación al movimiento de satélites y cuerpos celestes.
+• Introducción a la cosmología y la astrofísica como aplicación del campo gravitatorio: implicación de la Física en la evolución de objetos astronómicos, del conocimiento del universo y repercusión de la investigación en estos ámbitos en la industria, la tecnología, la economía y en la sociedad.
+• Intensidad del campo eléctrico en distribuciones de cargas discretas, y continuas: cálculo e interpretación del flujo de campo eléctrico.
+• Energía de una distribución cargas estáticas: magnitudes que se modifican y que permanecen constantes con el desplazamiento de cargas libres entre puntos de distinto potencial eléctrico.</t>
   </si>
   <si>
     <t>1.2: Resolver problemas de manera experimental y analítica, utilizando principios, leyes y teorías de la física.
 2.1: Analizar y comprender la evolución de los sistemas naturales, utilizando modelos, leyes y teorías.
-3.2: Utilizar de manera rigurosa las unidades de las variables físicas en diferentes sistemas.
-[...4 lines deleted...]
-CE.F.5</t>
+2.2: Inferir soluciones generales a problemas generales a partir del análisis de situaciones particulares.
+3.1: Aplicar los principios, leyes y teorías científicas en el análisis crítico de procesos físicos del entorno.
+3.2: Utilizar de manera rigurosa las unidades de las variables Físicas en diferentes sistemas de unidades.
+3.3: Expresar de forma adecuada los resultados, argumentando las soluciones obtenidas.</t>
+  </si>
+  <si>
+    <t>CE.F.1: Utilizar las teorías, principios y leyes que rigen los procesos físicos.
+CE.F.2: Adoptar los modelos, teorías y leyes aceptados de la Física.
+CE.F.3: Utilizar el lenguaje de la Física con la formulación matemática.</t>
   </si>
   <si>
     <t>Instrumentos / evaluación</t>
   </si>
   <si>
-    <t>Pruebas de resolución de problemas vectoriales, informes de prácticas de laboratorio sobre el péndulo y el uso de la aplicación phyphox para el análisis de ondas sonoras.</t>
-[...5 lines deleted...]
-    <t>Construcción de un motor eléctrico elemental: Los estudiantes diseñan y explican el funcionamiento de un motor sencillo, analizando cómo la variación de los parámetros físicos afecta a su rendimiento.</t>
+    <t>Pruebas de resolución de problemas con enfoque vectorial, informes de simulación de órbitas y portafolio de ejercicios de electrostática.</t>
+  </si>
+  <si>
+    <t>De la Corriente a la Luz: Electromagnetismo y Fenómenos Ondulatorios</t>
+  </si>
+  <si>
+    <t>La Era de la Comunicación: Diseño de un sistema básico de transmisión de señales y análisis de instrumentos ópticos para la corrección de la visión.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Interacción electrostática: intensidad de campo en distribuciones discretas y continuas, flujo eléctrico y Ley de Gauss.
-[...24 lines deleted...]
-    <t>Simposio sobre el futuro de la energía y la salud: Debate y exposición sobre las ventajas y riesgos de la energía nuclear y las aplicaciones de la física cuántica en la medicina moderna.</t>
+• Campos eléctrico y magnético: tratamiento vectorial, determinación de las variables cinemáticas y dinámicas de cargas eléctricas libres en presencia de estos campos. Fenómenos naturales y aplicaciones tecnológicas en los que se aprecian estos efectos.
+• Campos magnéticos generados por hilos con corriente eléctrica en distintas configuraciones geométricas: rectilíneos, espiras, solenoides o toros. Interacción con cargas eléctricas libres presentes en su entorno.
+• Líneas de campo eléctrico y magnético producido por distribuciones de carga sencillas, imanes e hilos con corriente eléctrica en distintas configuraciones geométricas.
+• Generación de la fuerza electromotriz: funcionamiento de motores, generadores y transformadores a partir de sistemas donde se produce una variación del flujo magnético.
+• Movimiento oscilatorio: variables cinemáticas de un cuerpo oscilante y conservación de energía en estos sistemas.
+• Movimiento ondulatorio: gráficas de oscilación en función de la posición y del tiempo, ecuación de onda que lo describe y relación con el movimiento armónico simple. Distintos tipos de movimientos ondulatorios en la naturaleza.
+• Fenómenos ondulatorios: situaciones y contextos naturales en los que se ponen de manifiesto distintos fenómenos ondulatorios y aplicaciones. Ondas sonoras y sus cualidades.
+• Naturaleza de la luz: controversias y debates históricos. La luz como onda electromagnética. Espectro electromagnético.
+• Formación de imágenes en medios y objetos con distinto índice de refracción. Sistemas ópticos: lentes delgadas, espejos planos y curvos y sus aplicaciones.</t>
+  </si>
+  <si>
+    <t>1.1: Reconocer la relevancia de la Física en el desarrollo de la ciencia, tecnología, la economía y la sociedad.
+2.3: Identificar aplicaciones prácticas y productos útiles para la sociedad en el campo tecnológico e industrial.
+5.1: Obtener relaciones entre variables Físicas, midiendo y tratando los datos experimentales.
+5.2: Reproducir en laboratorios, sean reales o virtuales, determinados procesos físicos modificando las variables.</t>
+  </si>
+  <si>
+    <t>CE.F.1: Utilizar las teorías, principios y leyes que rigen los procesos físicos.
+CE.F.5: Aplicar técnicas de trabajo e indagación propias de la Física.</t>
+  </si>
+  <si>
+    <t>Informes de prácticas de laboratorio sobre inducción y óptica, resolución de problemas de ondas y pruebas objetivas sobre electromagnetismo.</t>
+  </si>
+  <si>
+    <t>La Revolución de lo Invisible: Física Moderna y el Mundo Cuántico</t>
+  </si>
+  <si>
+    <t>Energía y Salud: Debate sobre el uso de la energía nuclear y aplicaciones de la física cuántica en la medicina moderna (radioterapia y diagnóstico por imagen).</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Naturaleza de la luz: debates históricos, carácter ondulatorio y espectro electromagnético.
-[...18 lines deleted...]
-    <t>Portafolio de investigación sobre centros científicos aragoneses, resolución de problemas de física moderna y prácticas de óptica con bancos ópticos o lentes.</t>
+• Principios de la relatividad, de la Física cuántica y de la Física de partículas en el estudio de las principales partículas involucradas en la Física atómica y nuclear: propiedades e interacciones. Implicaciones de la dualidad onda-corpúsculo y del principio de incertidumbre.
+• El efecto fotoeléctrico como sistema de transformación energética y de producción de diferencias de potencial eléctrico para su aplicación tecnológica.
+• Radiactividad natural: procesos y constantes implicados que permiten el cálculo de la variación poblacional y actividad de muestras radiactivas. Aplicación en el campo de las ciencias y de la salud.</t>
+  </si>
+  <si>
+    <t>4.1: Consultar, elaborar e intercambiar materiales científicos y divulgativos en distintos formatos.
+4.2: Usar de forma crítica, ética y responsable medios de comunicación digitales y tradicionales.
+5.3: Valorar la Física, debatiendo de forma fundamentada sobre sus avances y la implicación en la sociedad.
+6.1: Identificar los principales avances científicos relacionados con la Física que han contribuido a las revoluciones tecnológicas.
+6.2: Reconocer el carácter multidisciplinar de la ciencia y las contribuciones de unas disciplinas sobre otras.</t>
+  </si>
+  <si>
+    <t>CE.F.4: Utilizar de forma autónoma, eficiente, crítica y responsable recursos digitales.
+CE.F.6: Reconocer y analizar el carácter multidisciplinar de la Física.</t>
+  </si>
+  <si>
+    <t>Ensayos argumentativos sobre ética científica, resolución de problemas de física nuclear y presentaciones digitales sobre la dualidad onda-corpúsculo.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Órbitas sobre el Maestrazgo: El cielo de Teruel en tu pantalla</t>
+    <t>Viento, imanes y voltios</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Divulgación de la física gravitatoria y la observación espacial desde el Observatorio de Javalambre</t>
+    <t>Explica la física de un aerogenerador a tu pueblo</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>Aragón cuenta con uno de los cielos más limpios de Europa, lo que ha permitido el desarrollo del Centro de Estudios de Física del Cosmos de Aragón (CEFCA) en Teruel. Los alumnos de 2.º de Bachillerato deben comprender la física que permite a los satélites y telescopios espaciales orbitar y proporcionar datos críticos para la ciencia y la tecnología actual.</t>
+    <t>Aragón es una de las comunidades con mayor producción de energía eólica de España, con parques eólicos en provincias como Teruel y Zaragoza. Sin embargo, muchos vecinos desconocen los principios físicos que hacen funcionar estas máquinas. El Ayuntamiento de Alcorisa pide al instituto un vídeo divulgativo para la asociación de vecinos.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar a los jóvenes aragoneses la importancia de la física gravitatoria en los proyectos científicos de nuestra comunidad mediante un producto digital atractivo?</t>
+    <t>Diseñar y producir un vídeo divulgativo de 5-7 minutos que explique, a partir de las leyes de la Física, cómo un aerogenerador convierte la energía cinética del viento en electricidad, incluyendo una demostración experimental con simulación virtual y cálculos representativos.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Web oficial del CEFCA y Galáctica.
-[...3 lines deleted...]
-• Repositorio de problemas de EBAU de Aragón de años anteriores.</t>
+• Simulador PhET 'Generador' o similar
+• Hoja de cálculo para representar gráficas
+• Cámara o móvil para grabar
+• Software de edición de vídeo (OpenShot, CapCut, etc.)
+• Cuaderno de ejercicios con problemas de inducción</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, comunicación lingüística y sentido de la iniciativa. Se trabaja la sostenibilidad mediante el análisis de la basura espacial.</t>
+    <t>Educación ambiental, competencia digital, trabajo en equipo, comunicación científica.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación del Observatorio de Javalambre (Teruel) mediante un breve clip y debate sobre por qué Aragón es un referente en astrofísica. Se plantea el reto de crear un vídeo divulgativo que explique la física detrás de los satélites que colaboran con estos centros.</t>
-[...2 lines deleted...]
-    <t>Muro digital (Padlet) con ideas previas y preguntas de investigación.</t>
+    <t>Se recibe el encargo del ayuntamiento (real o simulado). Se visiona un vídeo corto sobre un aerogenerador y se plantea la pregunta guía. El alumnado genera preguntas iniciales en un mural colaborativo.</t>
+  </si>
+  <si>
+    <t>Preguntas iniciales y primeras ideas sobre cómo funciona la inducción.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Clases magistrales y resolución de problemas tipo EBAU sobre campo gravitatorio: intensidad de campo, potencial, órbitas circulares y conservación de la energía. Se vinculan los problemas a satélites reales (como el satélite Gaia o satélites de comunicaciones).</t>
-[...2 lines deleted...]
-    <t>Cuaderno de problemas resueltos y test de autoevaluación online.</t>
+    <t>Se trabajan los conceptos de flujo magnético, variación de flujo, ley de Faraday, sentido de la corriente (Lenz). Se realizan ejercicios de cálculo de fem. Se introduce el simulador PhET 'Generador' y se practica la toma de datos.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos en el cuaderno y registros del simulador.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
     <t>2 sesiones</t>
   </si>
   <si>
-    <t>Los alumnos, en parejas, eligen un aspecto específico (ej. satélites geoestacionarios, basura espacial o misiones de exploración) y realizan los cálculos físicos necesarios que aparecerán en su vídeo. Deben justificar la importancia de estos cálculos para el éxito de la misión.</t>
-[...2 lines deleted...]
-    <t>Guion técnico y escaleta del vídeo con los cálculos revisados.</t>
+    <t>Cada equipo diseña la secuencia del vídeo: qué partes incluir (introducción, fórmula, simulación, debate). Realizan la simulación final, toman datos para la gráfica y preparan los cálculos para el vídeo.</t>
+  </si>
+  <si>
+    <t>Guion técnico del vídeo y gráfica de datos.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Grabación y edición del vídeo utilizando herramientas como Canva, CapCut o Adobe Express. El vídeo debe incluir una parte de 'pizarra' donde se explique un cálculo físico y una parte de 'entrevista' o 'reportaje' sobre el impacto en Aragón.</t>
-[...2 lines deleted...]
-    <t>Archivo de vídeo final publicado en el entorno virtual de aprendizaje.</t>
+    <t>Grabación del vídeo: narración, demostraciones con el simulador grabadas en pantalla, edición (cortes, transiciones, subtítulos). Subida al canal de YouTube del centro.</t>
+  </si>
+  <si>
+    <t>Vídeo terminado y publicado.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Visionado de los vídeos en clase. Coevaluación mediante una rúbrica que valore el rigor científico, la claridad comunicativa y la calidad técnica. Reflexión final sobre cómo la física contribuye al desarrollo regional.</t>
-[...2 lines deleted...]
-    <t>Cuestionario de coevaluación y diana de autoevaluación sobre competencias digitales.</t>
+    <t>Visionado grupal de los vídeos, coevaluación con rúbrica entre equipos y autoevaluación individual. El docente asigna nivel de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>¡Cuidado con el Mudéjar! Resonancia y Ondas en el Patrimonio</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos determinar si las frecuencias de vibración del tráfico urbano ponen en riesgo la integridad estructural de las torres mudéjares aragonesas?</t>
+    <t>El sonido que habita las piedras</t>
+  </si>
+  <si>
+    <t>Un estudio acústico del patrimonio mudéjar aragonés</t>
+  </si>
+  <si>
+    <t>El Ayuntamiento y la Fundación del Palacio de la Aljafería han solicitado al instituto un estudio preliminar de la acústica de una de sus salas principales para valorar su idoneidad para eventos culturales. El alumnado debe realizar un análisis científico riguroso.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un experimento para medir el tiempo de reverberación (RT60) de una sala mediante grabación de impulsos sonoros con un smartphone, procesar los datos para obtener una curva de decaimiento y presentar un informe científico-técnico con recomendaciones.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Smartphones con app Phyphox o Physics Toolbox Sensor Suite.
-[...35 lines deleted...]
-    <t>Rúbrica de coevaluación y cuestionario de metacognición.</t>
+• Smartphones con app de grabación (p.ej., Phyphox o Audio Tool)
+• Altavoz y fuente de sonido de impulso (clic o globo)
+• Hoja de cálculo (Google Sheets o Excel)
+• Acceso a plataforma del centro para compartir pósteres digitales</t>
+  </si>
+  <si>
+    <t>Educación patrimonial, uso crítico de tecnologías móviles y metodología científica.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo de la fundación y se visita virtualmente la Aljafería. Se formula la pregunta guía y el alumnado plantea hipótesis sobre cómo medir la acústica.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y esbozo del diseño experimental.</t>
+  </si>
+  <si>
+    <t>Se trabajan conceptos de ondas sonoras, reverberación, escala logarítmica y manejo de la app de grabación. Practican con ejercicios de cálculo de RT60 a partir de datos simulados.</t>
+  </si>
+  <si>
+    <t>Ejercicios de conversión y representación semilogarítmica.</t>
+  </si>
+  <si>
+    <t>Realizan la grabación en la sala (o simulación con altavoz en el aula). Procesan los datos para obtener la curva de decaimiento, calculan RT60 y estiman errores.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculo con datos brutos y gráficas.</t>
+  </si>
+  <si>
+    <t>Elaboran el póster digital y el informe técnico. Preparan la defensa oral con simulación de audiencia.</t>
+  </si>
+  <si>
+    <t>Póster final y borrador del informe.</t>
+  </si>
+  <si>
+    <t>Defensa oral ante el grupo-clase (rol de gestores) y coevaluación entre equipos. Asignación de niveles de logro mediante rúbrica y reflexión individual.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Luz Cuántica para el Patrimonio de Aragón</t>
-[...8 lines deleted...]
-    <t>¿Cómo pueden los fenómenos cuánticos y nucleares revelar los secretos ocultos bajo las capas de pintura de nuestro patrimonio sin destruirlo?</t>
+    <t>Difractando la luz del Mudéjar</t>
+  </si>
+  <si>
+    <t>Diseño de una instalación lumínica interactiva para un espacio público</t>
+  </si>
+  <si>
+    <t>El centro cívico de un barrio de Zaragoza quiere incorporar una instalación artística que refleje el patrimonio mudéjar aragonés (reconocido por la UNESCO) y que sea didáctica sobre fenómenos físicos. El ayuntamiento convoca un concurso de ideas entre institutos de la ciudad.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo funcional de instalación lumínica que, mediante difracción e interferencia de luz láser, proyecte patrones inspirados en la geometría mudéjar, y presentarlo al jurado del concurso (responsables del centro cívico).</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Simuladores PhET (Colorado University) para efecto fotoeléctrico.
-[...35 lines deleted...]
-    <t>Cuestionario de reflexión final y rúbricas de coevaluación.</t>
+• Láseres de baja potencia (punteros)
+• Redes de difracción comerciales (500 líneas/mm)
+• Transparencias y rotuladores para fabricar redes o impresora láser para grabar patrones
+• Soportes ópticos (pinzas, reglas, cartón pluma)
+• Fotómetro o cámara de smartphone para registro
+• Simulación PhET: Difracción
+• Plantilla de informe técnico</t>
+  </si>
+  <si>
+    <t>Educación patrimonial (conocimiento y valoración del arte mudéjar aragonés), competencia digital (uso de simulaciones y herramientas de diseño), y expresión artística.</t>
+  </si>
+  <si>
+    <t>Se presenta el concurso del centro cívico. El alumnado observa imágenes de arte mudéjar y de patrones de difracción (como el experimento de Young). Se formula la pregunta guía y se organizan equipos. Cada equipo elige un patrón mudéjar concreto para su instalación.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con preguntas iniciales, hipótesis sobre cómo generar patrones y boceto del patrón elegido.</t>
+  </si>
+  <si>
+    <t>Taller sobre óptica ondulatoria: difracción por una rendija, interferencia de doble rendija, redes de difracción. Se practica con redes comerciales y se mide la longitud de onda de un láser. Se introduce la relación entre geometría de la red y patrón de difracción mediante simulación PhET.</t>
+  </si>
+  <si>
+    <t>Hoja de ejercicios resueltos y registro de medidas experimentales en el laboratorio.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña y construye su red de difracción personalizada (mediante impresión en transparencia o grabado láser). Montan el prototipo con soporte, láser y pantalla. Prueban y modifican parámetros hasta obtener un patrón que evoque el patrón mudéjar elegido. Toman medidas para ajustar.</t>
+  </si>
+  <si>
+    <t>Fotografías del montaje y del patrón obtenido; tabla de parámetros (constante de red, distancia a pantalla, etc.) y patrón final ajustado.</t>
+  </si>
+  <si>
+    <t>Elaboración del informe técnico (incluye fundamentos físicos, proceso de diseño, resultados y conclusiones) y del cartel explicativo para el público. Preparación de la presentación oral al jurado (3 minutos por equipo).</t>
+  </si>
+  <si>
+    <t>Informe técnico escrito y cartel diseñado.</t>
+  </si>
+  <si>
+    <t>Cada equipo presenta su prototipo al resto de la clase y a un invitado (miembro del centro cívico si es posible). Se realiza coevaluación mediante rúbrica y autoevaluación. Se discuten mejoras y se asignan niveles de logro 1-4 para cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada (coevaluación y autoevaluación) y diana de aprendizaje.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar simulaciones interactivas (como PhET o GeoGebra) que permitan visualizar simultáneamente la representación vectorial de campos (gravitatorio, eléctrico) y la variación dinámica de sus ecuaciones matemáticas.
@@ -1510,270 +1528,270 @@
   <si>
     <t xml:space="preserve">
 • Creación de un 'Mapa de Intersecciones' donde el alumnado relacione una ley física específica (ej. Termodinámica) con sus aplicaciones directas en ingeniería, medicina o geología.
 • Producción de un podcast de 'Controversias Científicas' analizando el contexto histórico y los debates éticos tras descubrimientos como la fisión nuclear o el efecto fotoeléctrico.
 • Diseño de un portafolio digital evolutivo que trace el desarrollo de un concepto (ej. la naturaleza de la luz) desde la óptica geométrica hasta la física cuántica, usando diversos formatos de entrega.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un 'Comité de Financiación' donde los alumnos deben defender la relevancia multidisciplinar de un proyecto de investigación física para obtener fondos ficticios.
 • Desafíos de 'Física en la Frontera' donde se investigan problemas actuales no resueltos (ej. materia oscura) conectándolos con la necesidad de nuevas teorías que superen las actuales.
 • Proyectos de elección libre sobre 'Física y Sociedad' que permitan al alumnado vincular los avances físicos con su impacto en la sostenibilidad ambiental o la salud global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2</t>
-[...50 lines deleted...]
-    <t>Reconocimiento del recorrido histórico y el carácter multidisciplinar de la física como motor del avance científico.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3</t>
+  </si>
+  <si>
+    <t>La CE utiliza teorías, principios y leyes en la resolución de problemas, lo que implica modelos (STEM3), razonamiento matemático (STEM2) y métodos de indagación (STEM1); además, la comunicación de resultados se relaciona con CCL1 y la autorregulación con CPSAA3.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>CPSAA5, CCL2</t>
+  </si>
+  <si>
+    <t>La CE adopta modelos y teorías para inferir soluciones generales, destacando la resolución de problemas (STEM1), el razonamiento matemático (STEM2) y el análisis predictivo (STEM4); la colaboración (CPSAA5) y la comprensión (CCL2) apoyan el proceso.</t>
+  </si>
+  <si>
+    <t>CCL1, STEM2, CP1</t>
+  </si>
+  <si>
+    <t>CCL2, STEM4, CCL5</t>
+  </si>
+  <si>
+    <t>La CE utiliza el lenguaje de la física con formulación matemática para establecer comunicación, requiriendo expresión oral/escrita (CCL1), uso de ecuaciones y unidades (STEM2), y habilidad en lenguas extranjeras (CP1) para comunidades científicas diversas; además, comprensión (CCL2), análisis (STEM4) y discurso multimodal (CCL5).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CPSAA2</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD5</t>
+  </si>
+  <si>
+    <t>La CE utiliza recursos digitales de forma autónoma y responsable (CD1), plataformas de comunicación (CD3) y trabajo individual/colectivo con autorregulación (CPSAA2); la cooperación (CPSAA4) y la creación de contenidos digitales (CD5) son secundarios.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM4, CPSAA4</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5, CCL3</t>
+  </si>
+  <si>
+    <t>La CE aplica técnicas de indagación, experimentación (STEM4), razonamiento lógico-matemático (STEM2 implícito) y cooperación (CPSAA4) en la resolución de problemas (STEM1); el análisis de datos (STEM5) y el debate (CCL3) complementan.</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, STEM5</t>
+  </si>
+  <si>
+    <t>CC2, CCEC2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La CE reconoce el carácter multidisciplinar e histórico de la física, implicando comprensión del contexto social (CC1), apreciación cultural (CCEC1) y reflexión crítica sobre la ciencia (STEM5); además, compromiso cívico (CC2), patrimonio cultural (CCEC2) y autoconocimiento (CPSAA1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué normativa autonómica regula específicamente el currículo de Física en 2.º de Bachillerato en Aragón?</t>
-[...2 lines deleted...]
-    <t>La materia se rige por la Orden ECD/1173/2022, que desarrolla el currículo de Bachillerato en Aragón. Esta norma establece para Física un total de 6 competencias específicas y 15 criterios de evaluación, adaptando los saberes básicos a la realidad educativa aragonesa. Es fundamental consultar el Anexo II de dicha orden para la planificación de los 10 bloques de saberes previstos para las 3 horas semanales asignadas en la comunidad.</t>
+    <t>¿Qué normativa específica de Aragón complementa el BOE para la asignatura de Física en 2.º Bachillerato?</t>
+  </si>
+  <si>
+    <t>Aragón no tiene un decreto autonómico adicional para Bachillerato; se aplica el Real Decreto 243/2022 de ámbito estatal. Sin embargo, la ORDEN ECD/494/2023 establece la organización y evaluación en la comunidad, que es la referencia para la programación.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿En qué se diferencia la carga horaria de Física de 2.º de Bachillerato en Aragón respecto a otras comunidades limítrofes?</t>
-[...2 lines deleted...]
-    <t>Aragón asigna 3 horas semanales a Física en 2.º de Bachillerato, una dotación que resulta ajustada comparada con las 4 horas de comunidades como Cataluña o Castilla-La Mancha. Esta limitación temporal obliga al departamento a priorizar la resolución de problemas prácticos vinculados a los 15 criterios de evaluación, optimizando la impartición de los 10 saberes básicos para cumplir con el currículo oficial antes de las pruebas de acceso a la universidad.</t>
+    <t>¿En qué se diferencia la secuenciación de Física en 2.º Bachillerato en Aragón respecto a la de Cataluña o el BOE?</t>
+  </si>
+  <si>
+    <t>La principal diferencia es que Aragón no desarrolla un currículo propio, por lo que la secuenciación sigue fielmente el BOE. Comunidades con decreto propio (como Cataluña) reorganizan saberes y criterios; en Aragón se mantiene la estructura nacional con 19 saberes y 15 criterios.</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
-    <t>¿Cómo afecta la distribución de 3 horas semanales a la evaluación de los 15 criterios de Física en Aragón?</t>
-[...2 lines deleted...]
-    <t>La evaluación debe ser continua, pero la carga de 3 horas semanales en Aragón exige una planificación rigurosa. Los 15 criterios de evaluación se agrupan en torno a las 6 competencias específicas, utilizando instrumentos que permitan medir el desempeño en situaciones de aprendizaje reales. Al disponer de menos tiempo que en otras regiones, se recomienda integrar la evaluación de saberes teóricos y prácticos en pruebas de carácter competencial que optimicen las sesiones.</t>
+    <t>¿Cómo se organizan las 3 horas semanales de Física en 2.º Bachillerato en Aragón para cubrir los 19 saberes y 15 criterios?</t>
+  </si>
+  <si>
+    <t>Con 3 horas semanales (unas 105 horas anuales), es clave priorizar saberes nucleares. Se recomienda dedicar 1 hora a teoría, 1 a resolución de problemas y 1 a prácticas/laboratorio, distribuyendo los 6 CE en tres evaluaciones con al menos 5 criterios cada una.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué aspectos específicos supervisa la Inspección Educativa en las programaciones de Física de 2.º de Bachillerato en Aragón?</t>
-[...8 lines deleted...]
-    <t>Se fomenta el uso de plataformas como Aularagón y recursos del CATEDU. Para cubrir los 15 criterios de evaluación con solo 3 horas semanales, se sugiere el empleo de laboratorios virtuales (PhET) y software de análisis de datos. Estos materiales bibliográficos y digitales deben estar alineados con las 6 competencias específicas, facilitando que el alumnado trabaje de forma autónoma los conceptos teóricos y se centre en el aula en la resolución de problemas complejos.</t>
+    <t>¿Qué aspectos concretos revisa la inspección educativa de Aragón en las programaciones de Física de 2.º Bachillerato?</t>
+  </si>
+  <si>
+    <t>La inspección verifica que la programación incluya los 6 CE, los 15 criterios de evaluación y los 19 saberes del BOE, con una secuenciación temporal realista para 3h/semana. También comprueba que las situaciones de aprendizaje integren competencias clave y criterios de evaluación de forma explícita.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y bibliografía recomienda el departamento de Física de Aragón para 2.º Bachillerato?</t>
+  </si>
+  <si>
+    <t>Se recomiendan libros como 'Física 2º Bachillerato' de Oxford o Santillana, y recursos digitales del INTEF y del CATEDU (Centro Aragonés de Tecnologías Educativas). También se usa software de simulación (PhET) y materiales de laboratorio para las prácticas obligatorias.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo se coordina el departamento de Física en Aragón con Matemáticas II para abordar los 10 saberes del currículo?</t>
-[...2 lines deleted...]
-    <t>La coordinación es vital dado que Física en Aragón dispone de solo 3 horas. El departamento debe sincronizar la enseñanza del cálculo vectorial y diferencial con Matemáticas II. Esta colaboración permite que los 15 criterios de evaluación de Física se centren en la aplicación fenomenológica, mientras que el soporte instrumental matemático se refuerza interdisciplinarmente, optimizando el tiempo lectivo disponible para cubrir las 6 competencias específicas de forma coherente entre ambas materias.</t>
+    <t>¿Cómo se coordina el departamento de Física con otras materias científicas en 2.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>En Aragón, la coordinación se realiza a través de las reuniones de departamento didáctico y las Juntas de Evaluación. Se fomenta la realización de proyectos interdisciplinares (por ejemplo, con Matemáticas para el tratamiento de datos o con Química en termodinámica) y el uso de metodologías comunes de laboratorio.</t>
   </si>
   <si>
     <t>Atencion_diversidad</t>
   </si>
   <si>
-    <t>¿Cómo se aplican las adaptaciones de acceso en Física de 2.º de Bachillerato para el alumnado aragonés con necesidades específicas?</t>
-[...2 lines deleted...]
-    <t>En Aragón, las adaptaciones no deben desvirtuar los 15 criterios de evaluación mínimos para obtener el título. En Física, se priorizan ajustes metodológicos y de formato en las pruebas, como el uso de calculadoras científicas específicas o ampliación de tiempos. Estas medidas buscan que el alumnado alcance las 6 competencias específicas, garantizando la equidad en el acceso a los 10 saberes básicos sin reducir el nivel de exigencia académica requerido en el Bachillerato.</t>
+    <t>¿Qué medidas concretas de atención a la diversidad se aplican en Física de 2.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>Se aplican adaptaciones no significativas como materiales de apoyo (resúmenes, esquemas) y actividades de refuerzo/ampliación. Para alumnado NEAE, se elaboran adaptaciones curriculares individualizadas (ACI) que modifican criterios de evaluación según la ORDEN ECD/494/2023. También se usan agrupamientos flexibles.</t>
   </si>
   <si>
     <t>Recuperación</t>
   </si>
   <si>
-    <t>¿Qué procedimiento sigue el alumnado de Aragón con Física de 2.º de Bachillerato pendiente o no superada?</t>
-[...2 lines deleted...]
-    <t>Según la normativa aragonesa, los departamentos deben diseñar planes de refuerzo específicos. Para Física, al contar con 6 competencias específicas, la recuperación se centra en superar los criterios no alcanzados mediante pruebas extraordinarias o actividades de suficiencia. Si el alumno promocionó con la materia pendiente, el seguimiento lo realiza el departamento de Física y Química, asegurando la coherencia con los 10 saberes de segundo y la superación de los 15 criterios de evaluación establecidos.</t>
+    <t>¿Cómo se organiza la recuperación y evaluación de pendientes de Física en 2.º Bachillerato en Aragón?</t>
+  </si>
+  <si>
+    <t>Los alumnos con Física pendiente de 1.º Bachillerato deben superar un plan de refuerzo con actividades trimestrales y una prueba escrita. En Aragón, la nota final se obtiene de la media ponderada de las tres evaluaciones (70%) y la prueba de recuperación (30%), siempre que se haya presentado al plan.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu CCAA. Busca el apartado de Física y extrae las 6 competencias específicas, los 15 criterios de evaluación y los 20 saberes básicos. Asegúrate de usar la versión actualizada.</t>
+  </si>
+  <si>
+    <t>Muchas CCAA publican un documento resumen con las tablas de la materia. Imprime la tabla de Física y tenla siempre a mano; te ahorrará rebuscar en el BOE.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de Bachillerato de tu CCAA. Identifica la conexión entre los descriptores operativos del Perfil de Salida y las 6 Competencias Específicas de Física.</t>
-[...5 lines deleted...]
-    <t>Listar las CE y criterios</t>
+    <t>Transcribe ordenadamente las 6 competencias específicas (CE) y los 15 criterios de evaluación. Verifica que cada CE tiene al menos un criterio asociado. Este listado será la columna vertebral de tu programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para relacionar cada criterio con los saberes básicos que evalúa. Te facilitará el diseño de las situaciones de aprendizaje y la ponderación posterior.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Mapea los 15 criterios de evaluación. No son solo 'contenidos', sino acciones (analizar, resolver, predecir). Debes asegurar que cada criterio se evalúe al menos dos veces al año.</t>
-[...14 lines deleted...]
-    <t>En 2.º de Bachillerato, el criterio relacionado con el tratamiento de errores y unidades (CE 1) debe ser transversal en todos los exámenes, no una unidad aislada al principio.</t>
+    <t>Identifica qué criterios se pueden evaluar con pruebas escritas, cuáles con laboratorios, proyectos o exposiciones. Prioriza aquellos que aparecen en varios bloques de saberes. Asigna los instrumentos más adecuados para cada criterio.</t>
+  </si>
+  <si>
+    <t>En Física, los criterios relacionados con análisis gráfico (interpretar gráficas v-t, a-t) y resolución de problemas (aplicar leyes de Newton, conservación energía) suelen tener mayor peso y recurrencia. Dales prioridad en instrumentos variados.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 20 saberes en los 4 bloques (Interacción gravitatoria, Electromagnetismo, Vibraciones y Ondas, y Física Moderna) ajustándolos a 3 horas semanales.</t>
-[...2 lines deleted...]
-    <t>El bloque de Física Moderna suele dejarse para el final y es el más sencillo de puntuar en la PAU/EvAU. Reserva siempre las 3 últimas semanas de marzo para terminarlo antes del repaso final.</t>
+    <t>Distribuye los 20 saberes básicos en los 4 bloques (por ejemplo: cinemática, dinámica, energía, electromagnetismo) a lo largo de los tres trimestres. Ten en cuenta que tienes 3 horas semanales. Ajusta la carga para que cada bloque tenga un tiempo proporcional a su peso en el currículo.</t>
+  </si>
+  <si>
+    <t>Deja para el tercer trimestre los bloques de óptica o física moderna, que suelen tener menos horas por final de curso. Así evitas agobios si se pierden días.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>No te compliques con SDAs de 20 páginas. Para Física de 2.º, funciona mejor una SDA basada en un 'Reto de Ingeniería' que use software de análisis de datos o vídeo (Tracker).</t>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. La SDA debe partir de un reto o problema real (ej. diseñar un sistema de frenado) y culminar en un producto evaluable (informe, prototipo, presentación). Asegura que moviliza competencias específicas.</t>
+  </si>
+  <si>
+    <t>Para Física, una SDA sobre 'diseño de un lanzador de proyectiles' cubre cinemática, dinámica y energía. Es motivadora y fácil de evaluar mediante rúbrica.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica. La suma debe ser 100%. Los criterios dentro de cada CE deben tener un peso equilibrado.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la CE relacionada con la experimentación tenga un peso real (mínimo 10-15%), de lo contrario los alumnos ignorarán el laboratorio por la presión del examen teórico.</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la nota final. Define porcentajes para pruebas escritas, trabajo práctico y actitud (ej. 70% pruebas, 25% prácticas, 5% actitud). Asegura que todos los criterios están ponderados y que la suma da 100%.</t>
+  </si>
+  <si>
+    <t>No olvides incluir un criterio de 'uso correcto del material de laboratorio' si hay prácticas. Suele ser un ítem que inspección revisa.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas para alumnos con altas capacidades o con dificultades, y el sistema de recuperación por criterios superados.</t>
-[...2 lines deleted...]
-    <t>Diseña 'píldoras de refuerzo' para los saberes de 1.º de Bachillerato (vectores y cinemática) que suelen ser la base de los errores en 2.º; inclúyelas como anexos de nivelación.</t>
+    <t>Redacta las medidas de atención a la diversidad para alumnado con NEAE (adaptaciones curriculares, enriquecimiento) y el plan de recuperación: actividades específicas y fecha para que el alumnado pueda superar criterios no alcanzados. Define criterios mínimos exigibles.</t>
+  </si>
+  <si>
+    <t>Para recuperación en Física, evita limitarte a repetir exámenes. Diseña tareas prácticas (como calcular la velocidad de un objeto real) que permitan demostrar la competencia no lograda.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconocer la relevancia de la Física en el desarrollo de la ciencia, tecnología, la economía, la sociedad y la sostenibilidad ambiental, empleando adecuadamente los fundamentos cie</t>
   </si>
   <si>
     <t xml:space="preserve">Conocer aplicaciones prácticas y productos útiles para la sociedad en el campo tecnológico, industrial y biosanitario, analizándolos en base a los modelos, las leyes y las teorías </t>
   </si>
   <si>
     <t>Aplicar los principios, leyes y teorías científicas en el análisis crítico de procesos físicos del entorno, como los observados y los publicados en distintos medios de comunicación</t>
   </si>
@@ -2581,1075 +2599,1097 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D3" s="9">
         <v>6.25</v>
       </c>
       <c r="E3" s="9">
         <v>6.25</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="D4" s="9">
         <v>6.25</v>
       </c>
       <c r="E4" s="9">
         <v>6.25</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D5" s="9"/>
+        <v>117</v>
+      </c>
+      <c r="D5" s="9">
+        <v>5.0</v>
+      </c>
       <c r="E5" s="9">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="D6" s="9"/>
+        <v>124</v>
+      </c>
+      <c r="D6" s="9">
+        <v>5.0</v>
+      </c>
       <c r="E6" s="9">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="D7" s="9"/>
+        <v>533</v>
+      </c>
+      <c r="D7" s="9">
+        <v>5.0</v>
+      </c>
       <c r="E7" s="9">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="D8" s="9">
         <v>4.0</v>
       </c>
       <c r="E8" s="9">
         <v>4.0</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="D9" s="9">
         <v>4.0</v>
       </c>
       <c r="E9" s="9">
         <v>4.0</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D10" s="9">
         <v>4.0</v>
       </c>
       <c r="E10" s="9">
         <v>4.0</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="D11" s="9">
         <v>3.75</v>
       </c>
       <c r="E11" s="9">
         <v>3.75</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="D12" s="9">
         <v>3.75</v>
       </c>
       <c r="E12" s="9">
         <v>3.75</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="D13" s="9"/>
+        <v>163</v>
+      </c>
+      <c r="D13" s="9">
+        <v>3.33</v>
+      </c>
       <c r="E13" s="9">
-        <v>3.57</v>
+        <v>3.33</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>536</v>
-[...1 lines deleted...]
-      <c r="D14" s="9"/>
+        <v>538</v>
+      </c>
+      <c r="D14" s="9">
+        <v>3.33</v>
+      </c>
       <c r="E14" s="9">
-        <v>3.57</v>
+        <v>3.33</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="D15" s="9"/>
+        <v>174</v>
+      </c>
+      <c r="D15" s="9">
+        <v>3.33</v>
+      </c>
       <c r="E15" s="9">
-        <v>3.57</v>
+        <v>3.33</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="D16" s="9">
         <v>3.75</v>
       </c>
       <c r="E16" s="9">
         <v>3.75</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D17" s="9">
         <v>3.75</v>
       </c>
       <c r="E17" s="9">
         <v>3.75</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>1.1</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="D18" s="9">
         <v>6.25</v>
       </c>
       <c r="E18" s="9">
         <v>6.25</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>1.2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D19" s="9">
         <v>6.25</v>
       </c>
       <c r="E19" s="9">
         <v>6.25</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>2.1</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>541</v>
-[...1 lines deleted...]
-      <c r="D20" s="9"/>
+        <v>543</v>
+      </c>
+      <c r="D20" s="9">
+        <v>5.0</v>
+      </c>
       <c r="E20" s="9">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>2.2</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>542</v>
-[...1 lines deleted...]
-      <c r="D21" s="9"/>
+        <v>544</v>
+      </c>
+      <c r="D21" s="9">
+        <v>5.0</v>
+      </c>
       <c r="E21" s="9">
-        <v>3.57</v>
+        <v>5.0</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>3.1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="D22" s="9">
         <v>4.0</v>
       </c>
       <c r="E22" s="9">
         <v>4.0</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>3.2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="D23" s="9">
         <v>4.0</v>
       </c>
       <c r="E23" s="9">
         <v>4.0</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>4.1</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="D24" s="9">
         <v>3.75</v>
       </c>
       <c r="E24" s="9">
         <v>3.75</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>4.2</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="D25" s="9">
         <v>3.75</v>
       </c>
       <c r="E25" s="9">
         <v>3.75</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>5.1</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="D26" s="9"/>
+        <v>200</v>
+      </c>
+      <c r="D26" s="9">
+        <v>3.33</v>
+      </c>
       <c r="E26" s="9">
-        <v>3.57</v>
+        <v>3.33</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>5.2</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>545</v>
-[...1 lines deleted...]
-      <c r="D27" s="9"/>
+        <v>547</v>
+      </c>
+      <c r="D27" s="9">
+        <v>3.33</v>
+      </c>
       <c r="E27" s="9">
-        <v>3.57</v>
+        <v>3.33</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>5.3</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D28" s="9"/>
+        <v>202</v>
+      </c>
+      <c r="D28" s="9">
+        <v>3.33</v>
+      </c>
       <c r="E28" s="9">
-        <v>3.57</v>
+        <v>3.33</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>6.1</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D29" s="9">
         <v>3.75</v>
       </c>
       <c r="E29" s="9">
         <v>3.75</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>6.2</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="D30" s="9">
         <v>3.75</v>
       </c>
       <c r="E30" s="9">
         <v>3.75</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9">
         <f>SUM(E3:E30)</f>
-        <v>114.26999999999997</v>
+        <v>119.97999999999999</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AF31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="8" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
@@ -3692,1190 +3732,1190 @@
       <c r="W1" s="8">
         <v>3.2</v>
       </c>
       <c r="X1" s="8">
         <v>4.1</v>
       </c>
       <c r="Y1" s="8">
         <v>4.2</v>
       </c>
       <c r="Z1" s="8">
         <v>5.1</v>
       </c>
       <c r="AA1" s="8">
         <v>5.2</v>
       </c>
       <c r="AB1" s="8">
         <v>5.3</v>
       </c>
       <c r="AC1" s="8">
         <v>6.1</v>
       </c>
       <c r="AD1" s="8">
         <v>6.2</v>
       </c>
       <c r="AE1" s="8" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="AF1" s="8" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" s="7" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AD2),"")</f>
         <v/>
       </c>
       <c r="AF2" s="7"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" s="7" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AD3),"")</f>
         <v/>
       </c>
       <c r="AF3" s="7"/>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" s="7" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AD4),"")</f>
         <v/>
       </c>
       <c r="AF4" s="7"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="7" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AD5),"")</f>
         <v/>
       </c>
       <c r="AF5" s="7"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" s="7" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AD6),"")</f>
         <v/>
       </c>
       <c r="AF6" s="7"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="7" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AD7),"")</f>
         <v/>
       </c>
       <c r="AF7" s="7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="7" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AD8),"")</f>
         <v/>
       </c>
       <c r="AF8" s="7"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="7" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AD9),"")</f>
         <v/>
       </c>
       <c r="AF9" s="7"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="7" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AD10),"")</f>
         <v/>
       </c>
       <c r="AF10" s="7"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="7" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AD11),"")</f>
         <v/>
       </c>
       <c r="AF11" s="7"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="7" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AD12),"")</f>
         <v/>
       </c>
       <c r="AF12" s="7"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="7" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AD13),"")</f>
         <v/>
       </c>
       <c r="AF13" s="7"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" s="7" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AD14),"")</f>
         <v/>
       </c>
       <c r="AF14" s="7"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" s="7" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AD15),"")</f>
         <v/>
       </c>
       <c r="AF15" s="7"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" s="7" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AD16),"")</f>
         <v/>
       </c>
       <c r="AF16" s="7"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" s="7" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AD17),"")</f>
         <v/>
       </c>
       <c r="AF17" s="7"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" s="7" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AD18),"")</f>
         <v/>
       </c>
       <c r="AF18" s="7"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" s="7" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AD19),"")</f>
         <v/>
       </c>
       <c r="AF19" s="7"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" s="7" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AD20),"")</f>
         <v/>
       </c>
       <c r="AF20" s="7"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" s="7" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AD21),"")</f>
         <v/>
       </c>
       <c r="AF21" s="7"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" s="7" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AD22),"")</f>
         <v/>
       </c>
       <c r="AF22" s="7"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" s="7" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AD23),"")</f>
         <v/>
       </c>
       <c r="AF23" s="7"/>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" s="7" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AD24),"")</f>
         <v/>
       </c>
       <c r="AF24" s="7"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" s="7" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AD25),"")</f>
         <v/>
       </c>
       <c r="AF25" s="7"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" s="7" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AD26),"")</f>
         <v/>
       </c>
       <c r="AF26" s="7"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" s="7" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AD27),"")</f>
         <v/>
       </c>
       <c r="AF27" s="7"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" s="7" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AD28),"")</f>
         <v/>
       </c>
       <c r="AF28" s="7"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" s="7" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AD29),"")</f>
         <v/>
       </c>
       <c r="AF29" s="7"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" s="7" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AD30),"")</f>
         <v/>
       </c>
       <c r="AF30" s="7"/>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" s="7" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -7402,54 +7442,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A14" sqref="A14:C16"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -7466,3972 +7506,4230 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...74 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
-    <mergeCell ref="A13:E13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="K2" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="K3" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7">
         <v>2.1</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="K4" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7">
         <v>2.2</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      <c r="G5" s="7"/>
+        <v>124</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>126</v>
+      </c>
       <c r="H5" s="7" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="J5" s="7"/>
+        <v>121</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>128</v>
+      </c>
       <c r="K5" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>2.3</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="F6" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="J6" s="7" t="s">
         <v>133</v>
-      </c>
-[...10 lines deleted...]
-        <v>144</v>
       </c>
       <c r="K6" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>3.1</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="K7" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>3.2</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="K8" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>3.3</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="K9" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>4.1</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="K10" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>4.2</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="K11" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>5.1</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="K12" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>5.2</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="K13" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7">
         <v>5.3</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="K14" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7">
         <v>6.1</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="K15" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7">
         <v>6.2</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      <c r="G16" s="7"/>
+        <v>186</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>189</v>
+      </c>
       <c r="H16" s="7" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="J16" s="7"/>
+        <v>108</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>191</v>
+      </c>
       <c r="K16" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B17" s="7">
         <v>1.1</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>123</v>
+        <v>109</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="K17" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B18" s="7">
         <v>1.2</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="K18" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B19" s="7">
         <v>2.1</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="J19" s="7" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="K19" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B20" s="7">
         <v>2.2</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      <c r="G20" s="7"/>
+        <v>195</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>126</v>
+      </c>
       <c r="H20" s="7" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="J20" s="7"/>
+        <v>121</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>128</v>
+      </c>
       <c r="K20" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B21" s="7">
         <v>3.1</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="H21" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I21" s="7" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="J21" s="7" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="K21" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B22" s="7">
         <v>3.2</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="J22" s="7" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="K22" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B23" s="7">
         <v>4.1</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="J23" s="7" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="K23" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B24" s="7">
         <v>4.2</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="J24" s="7" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="K24" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B25" s="7">
         <v>5.1</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="J25" s="7" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="K25" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B26" s="7">
         <v>5.2</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="J26" s="7" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="K26" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B27" s="7">
         <v>5.3</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="G27" s="7" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="J27" s="7" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="K27" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B28" s="7">
         <v>6.1</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="G28" s="7" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="J28" s="7" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="K28" s="9">
         <v>3.57</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B29" s="7">
         <v>6.2</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      <c r="G29" s="7"/>
+        <v>204</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>189</v>
+      </c>
       <c r="H29" s="7" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="J29" s="7"/>
+        <v>108</v>
+      </c>
+      <c r="I29" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="J29" s="7" t="s">
+        <v>191</v>
+      </c>
       <c r="K29" s="9">
         <v>3.57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="I1" s="8" t="s">
         <v>211</v>
-      </c>
-[...19 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C7" s="7">
         <v>1</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C8" s="7">
         <v>2</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C9" s="7">
         <v>3</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C10" s="7">
         <v>4</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C11" s="7">
         <v>5</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C12" s="7">
         <v>6</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C13" s="7">
         <v>1</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C14" s="7">
         <v>2</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C15" s="7">
         <v>3</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C16" s="7">
         <v>4</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C17" s="7">
         <v>5</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C18" s="7">
         <v>1</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C19" s="7">
         <v>2</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C20" s="7">
         <v>3</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C21" s="7">
         <v>1</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C22" s="7">
         <v>2</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C23" s="7">
         <v>3</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C24" s="7">
         <v>4</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C25" s="7">
         <v>5</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C26" s="7">
         <v>6</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C27" s="7">
         <v>7</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C28" s="7">
         <v>8</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C29" s="7">
         <v>9</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C30" s="7">
         <v>10</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C31" s="7">
         <v>11</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C32" s="7">
         <v>12</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C33" s="7">
         <v>13</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C34" s="7">
         <v>1</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C35" s="7">
         <v>2</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C36" s="7">
         <v>3</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C37" s="7">
         <v>4</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C38" s="7">
         <v>5</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C39" s="7">
         <v>6</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C40" s="7">
         <v>7</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C41" s="7">
         <v>8</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C42" s="7">
         <v>9</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C43" s="7">
         <v>10</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C44" s="7">
         <v>11</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C45" s="7">
         <v>12</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C46" s="7">
         <v>13</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C47" s="7">
         <v>14</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C48" s="7">
         <v>15</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C49" s="7">
         <v>16</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C50" s="7">
         <v>17</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C51" s="7">
         <v>18</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C52" s="7">
         <v>19</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C53" s="7">
         <v>20</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C54" s="7">
         <v>21</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="7" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C55" s="7">
         <v>22</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G34"/>
+  <dimension ref="A1:G50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G34"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="G2" s="8" t="s">
         <v>274</v>
-      </c>
-[...16 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7">
         <v>25</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="B7" s="7">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>135</v>
+        <v>275</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="G10" s="7" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>298</v>
+        <v>121</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="B15" s="7">
         <v>15</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
       <c r="B19" s="7">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>281</v>
+        <v>108</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>284</v>
+        <v>301</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
-        <v>103</v>
+        <v>77</v>
       </c>
       <c r="B23" s="7">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>135</v>
+        <v>305</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7">
         <v>2</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7">
         <v>3</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7">
         <v>4</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="7" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="B27" s="7">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>298</v>
+        <v>275</v>
       </c>
       <c r="D27" s="7">
         <v>1</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="G27" s="7" t="s">
-        <v>299</v>
+        <v>278</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7">
         <v>2</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="G28" s="7" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7">
         <v>3</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="7"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7">
         <v>4</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="G30" s="7" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="7" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="B31" s="7">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>303</v>
+        <v>275</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="G31" s="7" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="7"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7">
         <v>2</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="G32" s="7" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="7"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7">
         <v>3</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="G33" s="7" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="7"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7">
         <v>4</v>
       </c>
       <c r="E34" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="G34" s="7" t="s">
         <v>291</v>
       </c>
-      <c r="F34" s="7" t="s">
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B35" s="7">
+        <v>20</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D35" s="7">
+        <v>1</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F35" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G35" s="7" t="s">
         <v>292</v>
       </c>
-      <c r="G34" s="7" t="s">
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7">
+        <v>2</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="G36" s="7" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7">
+        <v>3</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G37" s="7" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7">
+        <v>4</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="G38" s="7" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B39" s="7">
+        <v>15</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="D39" s="7">
+        <v>1</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7">
+        <v>2</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="G40" s="7" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7">
+        <v>3</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G41" s="7" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7">
+        <v>4</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="G42" s="7" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B43" s="7">
+        <v>20</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D43" s="7">
+        <v>1</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7">
+        <v>2</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7">
+        <v>3</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G45" s="7" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7">
+        <v>4</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="G46" s="7" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" s="7">
+        <v>15</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="D47" s="7">
+        <v>1</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7">
+        <v>2</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="F48" s="7" t="s">
+        <v>280</v>
+      </c>
+      <c r="G48" s="7" t="s">
         <v>307</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7">
+        <v>3</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>282</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="7"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7">
+        <v>4</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="F50" s="7" t="s">
+        <v>286</v>
+      </c>
+      <c r="G50" s="7" t="s">
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C5" s="7">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C7" s="7">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -11440,320 +11738,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>417</v>
+      </c>
+      <c r="C8" s="7" t="s">
         <v>418</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" s="7" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>