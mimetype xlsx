--- v1 (2026-07-10)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 20:32</t>
+    <t>01/09/2026 13:28</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Física de 2.º Bachillerato; se aplica íntegro el RD 243/2022 estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen sin cambios las competencias específicas, criterios de evaluación y saberes básicos del Real Decreto 243/2022.</t>
   </si>