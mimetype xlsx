--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="466">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="483">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,231 +106,231 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:28</t>
+    <t>03/07/2026 18:24</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
   <si>
     <t>Física</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
-    <t>Analitzar fenòmens i resoldre problemes basats en situacions properes mitjançant l'ús de les teories, principis i lleis de la física, atenent la seva base experimental, la descripció teòrica i el desenvolupament matemàtic, per evidenciar la seva implicació en el desenvolupament de la tecnologia, l'economia, la societat i la sostenibilitat ambiental. Criteris d'avaluació 1r curs 2n curs 1.1 Aplicar les teories, els principis i les lleis 1.1 Reconèixer la rellevància i les de la física en l'anàlisi de fenòmens aportacions de la física en el quotidians, comprenent les causes que els desenvolupament de la ciència, la produeixen i explicant-les utilitzant diversitat tecnologia, l'economia, la societat i la de suports i mitjans de comunicació. sostenibilitat ambiental, emprant adequadament els fonaments científics 1.2 Resoldre problemes plantejats a partir relatius a aquests àmbits. de situacions quotidianes, aplicant les lleis i les teories científiques per trobar i 1.2 Resoldre problemes plantejats a partir argumentar les solucions i expressant de situacions quotidianes de manera adequadament els resultats. experimental i analítica, fent servir principis, lleis i teories de la física. 1.3 Identificar situacions problemàtiques a l'entorn quotidià, emprendre iniciatives i cercar solucions sostenibles des de la física, analitzant críticament l'impacte produït en la societat i el medi ambient. Utilitzar els principis, les lleis i les teories de la física requereix un ampli coneixement dels seus fonaments teòrics. La capacitat de comprendre i descriure, mitjançant l'experimentació o la utilització de desenvolupaments matemàtics, les interaccions que es produeixen entre cossos i sistemes a la naturalesa, permet, alhora, desenvolupar el pensament científic per construir nou coneixement aplicat a la resolució de problemes en els diferents contextos en què intervé la física. Això implica apreciar la física com un camp del saber amb importants implicacions en la tecnologia, l'economia, la societat i la sostenibilitat ambiental. D'aquesta manera, a partir de la comprensió de les implicacions de la física en altres camps de la vida quotidiana, s'adquireix la capacitat de formar-se una opinió fonamentada sobre les situacions que afecten cada context, la qual cosa és necessària per desenvolupar un pensament crític i una actitud de contribuir al progrés a través del coneixement científic adquirit, aportant solucions sostenibles.</t>
+    <t>Analitzar fenòmens i resoldre problemes basats en situacions properes mitjançant l'ús de les teories, principis i lleis de la física, atenent la seva base experimental, la descripció teòrica i el desenvolupament matemàtic, per evidenciar la seva implicació en el desenvolupament de la tecnologia, l'economia, la societat i la sostenibilitat ambiental.</t>
   </si>
   <si>
     <t>Aplicar leyes físicas y herramientas matemáticas para resolver retos actuales, comprendiendo el impacto de esta ciencia en el progreso social y la sostenibilidad.</t>
   </si>
   <si>
     <t>El alumnado utiliza principios científicos y experimentación para explicar fenómenos, resolver problemas complejos y valorar cómo la física impulsa la tecnología y protege el medio ambiente.</t>
   </si>
   <si>
     <t>No es memorizar leyes de forma aislada ni realizar cálculos matemáticos mecánicos. No es resolver problemas teóricos sin entender su utilidad práctica o su repercusión social.</t>
   </si>
   <si>
     <t>El alumnado diseña un pequeño sistema de frenado magnético, calculando las fuerzas implicadas y justificando su eficiencia energética frente a métodos tradicionales.</t>
   </si>
   <si>
     <t>aplicar</t>
   </si>
   <si>
     <t>CE.2</t>
   </si>
   <si>
-    <t>Analitzar l'entorn proper i predir-ne l'evolució a partir dels models, de les teories i les lleis de la física mitjançant la formulació de preguntes investigables, la indagació i la cerca d'evidències per proposar solucions generals a problemes quotidians relacionats amb les aplicacions pràctiques de la física en el camp tecnològic, industrial i biosanitari. Criteris d'avaluació 1r curs 2n curs 2.1 Formular i verificar hipòtesis com a 2.1 Analitzar i comprendre l'evolució dels respostes a diferents problemes i sistemes naturals, utilitzant models, lleis i observacions de l'entorn proper, mitjançant teories de la física. l'ús amb destresa del treball experimental, la indagació, la recerca d'evidències i el 2.2 Inferir solucions generals a problemes raonament logicomatemàtic. generals a partir de l'anàlisi de situacions particulars i les variables de què depenen. 2.2 Utilitzar diferents mètodes per trobar la resposta a una sola qüestió o observació, 2.3 Utilitzar els models, les lleis i les teories confrontant els resultats obtinguts per de la física per analitzar i comprendre el garantir-ne la coherència i la fiabilitat. funcionament general d'aplicacions pràctiques i productes útils per a la societat 2.3 Integrar els models, les teories i les lleis en el camp tecnològic, industrial i de la física en el procés de validació de les biosanitari. hipòtesis formulades, aplicant relacions qualitatives i quantitatives entre les diferents variables, de manera que el procés sigui més fiable i coherent amb el coneixement científic. L'estudi de la física, com a ciència de la naturalesa, ha de proveir la capacitat per analitzar fenòmens que es produeixen a l'entorn natural més proper. Per això, cal adoptar els models, les teories i les lleis que formen els pilars fonamentals d'aquest camp de coneixement, i que alhora permeten predir l'evolució dels sistemes i els objectes naturals.</t>
+    <t>Analitzar l'entorn proper i predir-ne l'evolució a partir dels models, de les teories i les lleis de la física mitjançant la formulació de preguntes investigables, la indagació i la cerca d'evidències per proposar solucions generals a problemes quotidians relacionats amb les aplicacions pràctiques de la física en el camp tecnològic, industrial i biosanitari.</t>
   </si>
   <si>
     <t>Usar las leyes de la física para entender el entorno y proponer soluciones técnicas a retos tecnológicos, industriales o médicos actuales.</t>
   </si>
   <si>
     <t>El alumnado utiliza modelos y teorías físicas para predecir comportamientos naturales y diseñar respuestas prácticas a problemas reales en ingeniería, industria y salud.</t>
   </si>
   <si>
     <t>No es memorizar definiciones ni resolver problemas abstractos de examen. No es aplicar fórmulas sin entender su utilidad en la tecnología o la medicina.</t>
   </si>
   <si>
     <t>Diseñar un modelo físico para explicar cómo funciona un equipo de resonancia magnética y predecir su comportamiento ante diferentes tejidos.</t>
   </si>
   <si>
     <t>CE.3</t>
   </si>
   <si>
-    <t>Utilitzar amb propietat, correcció i fluïdesa, als diferents registres de comunicació de la ciència, el llenguatge de la física amb la formulació matemàtica dels seus principis, magnituds, unitats de mesura, etc., per evidenciar la necessitat d'establir una eina de comunicació entre comunitats científiques i en la investigació. Criteris d'avaluació 1r curs 2n curs 3.1 Utilitzar i relacionar de manera rigorosa 3.1 Aplicar els principis, les lleis i les teories el Sistema Internacional d'Unitats (SI) i científiques en l'anàlisi crítica de processos altres sistemes d'unitats, emprant físics de l'entorn, com els observats i els correctament la seva notació i les seves publicats en diferents mitjans de equivalències, reconeixent el seu paper comunicació, analitzant, comprenent i com a eina de comunicació efectiva entre la explicant de manera argumentada les comunitat científica. causes que els produeixen. 3.2 Extreure, interpretar i expressar 3.2 Utilitzar de manera rigorosa les unitats informació provinent de diferents formats de les variables físiques expressades en el relativa a un procés concret, relacionant Sistema Internacional d'Unitats (SI) i altres entre si la informació i extraient-ne el més sistemes d'unitats rellevants, emprant rellevant durant la resolució d'un problema. correctament la seva notació i equivalències, així com l'elaboració i la 3.3 Posar en pràctica els coneixements interpretació adequada de gràfiques que adquirits en l'experimentació científica al relacionin variables físiques, reconeixent el laboratori o altres entorns, incloent-hi l'ús seu paper com a eina de comunicació correcte dels aparells de mesura i de efectiva entre la comunitat científica. recollida de dades i la normativa bàsica 3.3 Expressar de manera adequada els d'ús, així com les normes de seguretat resultats, argumentant les solucions pròpies d'aquests espais. obtingudes, en la resolució d'exercicis i problemes definits a partir de situacions basades en contextos realistes o ideals. El desenvolupament d'aquesta competència específica pretén traslladar als estudiants un conjunt de criteris per a l'ús de formalismes amb base científica, amb la finalitat de poder plantejar i discutir adequadament la resolució de problemes de física i les seves aplicacions al món del seu voltant. A més, es pretén que valorin la universalitat del llenguatge matemàtic i la seva formulació com a eina per intercanviar plantejaments físics i les seves resolucions a diferents entorns de comunicació. Introduir l'alumnat en la participació col·laborativa entre la comunitat científica requereix un codi específic, rigorós i comú que asseguri la claredat dels missatges que s'intercanvien entre els membres.</t>
+    <t>Utilitzar amb propietat, correcció i fluïdesa, als diferents registres de comunicació de la ciència, el llenguatge de la física amb la formulació matemàtica dels seus principis, magnituds, unitats de mesura, etc., per evidenciar la necessitat d'establir una eina de comunicació entre comunitats científiques i en la investigació.</t>
   </si>
   <si>
     <t>Dominar el lenguaje matemático y técnico para expresar leyes físicas y compartir resultados con rigor científico de forma universal.</t>
   </si>
   <si>
     <t>El alumnado traduce fenómenos naturales a ecuaciones, maneja unidades del Sistema Internacional y redacta informes técnicos que otros científicos podrían entender y replicar.</t>
   </si>
   <si>
     <t>No es simplemente despejar una incógnita o memorizar una fórmula. No es hacer cálculos aislados sin unidades ni explicar el sentido físico de los datos obtenidos.</t>
   </si>
   <si>
     <t>El alumnado resuelve un problema de campo gravitatorio y redacta una conclusión técnica justificando el significado de los vectores y unidades resultantes.</t>
   </si>
   <si>
     <t>modelizar</t>
   </si>
   <si>
     <t>CE.4</t>
   </si>
   <si>
-    <t>Seleccionar i avaluar críticament informació i recursos, en diferents formats i plataformes, tant al treball individual com col·lectiu, per crear continguts científics i de divulgació relacionats amb la física i argumentar sobre el seu paper a la societat. Criteris d'avaluació 1r curs 2n curs 4.1 Interactuar amb altres membres de la 4.1 Consultar, elaborar i intercanviar comunitat educativa mitjançant diferents materials científics i divulgatius en diferents entorns d'aprenentatge, reals i virtuals, formats amb altres membres de l'entorn utilitzant de manera autònoma i eficient d'aprenentatge, utilitzant de manera recursos variats, tradicionals analògics i autònoma i eficient plataformes digitals. digitals, de manera rigorosa i respectuosa i 4.2 Usar de manera crítica, ètica i analitzant críticament totes les aportacions responsable mitjans de comunicació digitals 4.2 Gestionar de manera autònoma i i tradicionals com a manera d'enriquir versàtil, individualment i en grup, la l'aprenentatge i el treball individual i informació i la creació de continguts, amb col·lectiu i de reconèixer la presència de la fonament científic, utilitzant amb criteri i física a la societat. rigor les fonts i eines més adequades, millorant així l'aprenentatge propi i col·lectiu. Entre les capacitats que cal adquirir en els nous contextos d'ensenyament-aprenentatge actuals hi ha l'ús de plataformes i entorns virtuals d'aprenentatge. Aquestes plataformes serveixen de repositori de recursos i materials de diferent tipus i en diferent format, i són útils per a l'aprenentatge de la física, així com mitjans per a l'aprenentatge individual i social. Cal, doncs, desenvolupar la capacitat d'utilitzar aquests recursos de manera autònoma i eficient per facilitar l'aprenentatge autoregulat i al mateix temps ser responsable en les interaccions amb altres estudiants i amb el professorat. Alhora, la producció i l'intercanvi de materials científics i divulgatius permeten apropar la física de manera creativa a la societat, presentant-la com un camp de coneixements accessible.</t>
+    <t>Seleccionar i avaluar críticament informació i recursos, en diferents formats i plataformes, tant al treball individual com col·lectiu, per crear continguts científics i de divulgació relacionats amb la física i argumentar sobre el seu paper a la societat.</t>
   </si>
   <si>
     <t>El alumnado crea y comparte contenidos digitales sobre física para explicar conceptos científicos de forma sencilla y atractiva a otras personas.</t>
   </si>
   <si>
     <t>El alumnado utiliza herramientas digitales y entornos virtuales para elaborar materiales divulgativos, trabajando en equipo o individualmente, con el fin de comunicar ciencia de manera creativa.</t>
   </si>
   <si>
     <t>No es solo navegar por internet para buscar datos. No es descargar PDFs de la plataforma. No es copiar y pegar información de Wikipedia sin criterio.</t>
   </si>
   <si>
     <t>El alumnado diseña una infografía digital o un vídeo corto explicando las aplicaciones médicas de la física nuclear para publicarlo en el blog del centro.</t>
   </si>
   <si>
     <t>producir</t>
   </si>
   <si>
     <t>CE.5</t>
   </si>
   <si>
-    <t>Aplicar tècniques de treball i indagació pròpies de la física com l'experimentació en entorns reals o virtuals, el raonament logicomatemàtic, de forma individual o en entorns col·laboratius similars als de la comunitat científica, per reconèixer el paper de la física i predir la influència dels seus avenços en una societat basada en valors ètics i sostenibles. Criteris d'avaluació 1r curs 2n curs 5.1 Participar de manera activa en la 5.1 Obtenir relacions entre variables construcció del coneixement científic, físiques, mesurant i tractant les dades evidenciant la presència de la interacció, la experimentals, determinant-ne els errors i cooperació i l'avaluació entre iguals, utilitzant sistemes de representació gràfica millorant la capacitat de qüestionament, la en entorns analògics o digitals. reflexió i el debat per assolir el consens en 5.2 Reproduir en laboratoris, siguin reals o la resolució d'un problema o situació virtuals, determinats processos físics d'aprenentatge. modificant les variables que els 5.2 Construir i produir coneixements a condicionen, considerant els principis, les través del treball col·lectiu, mitjançant lleis o les teories implicats, generant el l'anàlisi, la discussió i la síntesi i obtenint corresponent informe amb format adequat i com a resultat productes representats en incloent-hi argumentacions, conclusions, informes, pòsters, presentacions, articles taules de dades, gràfiques i referències científics o de divulgació, etc. bibliogràfiques. 5.3 Debatre, de manera informada i 5.3 Valorar les aportacions de la física a la argumentada, sobre les diferents qüestions societat, debatent de manera fonamentada mediambientals, socials i ètiques sobre el seu impacte des del punt de vista relacionades amb el desenvolupament de de l'ètica i de la sostenibilitat, i reflexionant les ciències, aconseguint un consens en sobre les causes i les conseqüències dels l'impacte d'aquests avenços en la societat i biaixos de gènere en les ciències. proposant solucions creatives en comú a les qüestions plantejades. Les ciències de la naturalesa tenen un caràcter experimental intrínsec. Un dels principals objectius de qualsevol d'aquestes disciplines científiques és l'explicació dels fenòmens naturals, cosa que permet formular teories i lleis per a la seva aplicació a diferents sistemes.</t>
+    <t>Aplicar tècniques de treball i indagació pròpies de la física com l'experimentació en entorns reals o virtuals, el raonament logicomatemàtic, de forma individual o en entorns col·laboratius similars als de la comunitat científica, per reconèixer el paper de la física i predir la influència dels seus avenços en una societat basada en valors ètics i sostenibles.</t>
   </si>
   <si>
     <t>Usar el método científico, las matemáticas y el trabajo en equipo para resolver retos reales, analizando cómo la física mejora nuestra sociedad.</t>
   </si>
   <si>
     <t>El alumnado investiga fenómenos físicos mediante experimentos y cálculos, colaborando con sus compañeros para proponer soluciones técnicas que respeten el medio ambiente y la ética.</t>
   </si>
   <si>
     <t>No es memorizar fórmulas ni resolver problemas mecánicos de examen. No es trabajar de forma individual y aislada sin considerar las consecuencias sociales de la tecnología.</t>
   </si>
   <si>
     <t>El alumnado diseña en grupos un pequeño prototipo de energía renovable, calculando su eficiencia y debatiendo su impacto positivo en el entorno local.</t>
   </si>
   <si>
     <t>CE.6</t>
   </si>
   <si>
-    <t>Justificar el caràcter multidisciplinari de la física i la seva contribució històrica a l'avenç del coneixement científic, per actuar com a agents crítics en l'anàlisi i la difusió de la informació i promoure una societat igualitària, saludable i sostenible. Criteris d'avaluació 1r curs 2n curs 6.1 Identificar i argumentar científicament 6.1 Identificar els principals avenços les repercussions de les accions que científics relacionats amb la física que han l'alumne o alumna emprèn en la seva vida contribuït a les lleis i teories acceptades quotidiana, analitzant com la física pot actualment en el conjunt de les disciplines ajudar a millorar-les com a manera de científiques, com les fases per a la participar activament en la construcció comprensió de les metodologies de la d'una societat igualitària, saludable i ciència, la seva evolució constant i la seva sostenible. universalitat. 6.2 Detectar les necessitats de la societat 6.2 Reconèixer el caràcter multidisciplinari sobre les quals aplicar els coneixements de la ciència i les contribucions d'unes científics adequats que ajudin a millorar-la, disciplines sobre les altres, establint incidint especialment en aspectes com el relacions entre la física i altres disciplines desenvolupament sostenible i la com la química, la biologia o les preservació de la salut. matemàtiques a partir de propostes d'aprenentatge contextualitzades i realistes.</t>
+    <t>Justificar el caràcter multidisciplinari de la física i la seva contribució històrica a l'avenç del coneixement científic, per actuar com a agents crítics en l'anàlisi i la difusió de la informació i promoure una societat igualitària, saludable i sostenible.</t>
   </si>
   <si>
     <t>Comprender cómo la física evoluciona históricamente y se entrelaza con otras ciencias para explicar la realidad de forma global y coordinada.</t>
   </si>
   <si>
     <t>El alumnado investiga hitos históricos de la física, analiza su impacto en la tecnología actual y establece vínculos directos con la química, la biología o la ingeniería.</t>
   </si>
   <si>
     <t>No es memorizar una cronología de científicos y fechas. No es estudiar la física como una materia aislada de la sociedad o de otras disciplinas científicas.</t>
   </si>
   <si>
     <t>El alumnado analiza cómo el descubrimiento del efecto fotoeléctrico revolucionó la producción de energía solar y su impacto en la sostenibilidad actual.</t>
   </si>
   <si>
     <t>conectar</t>
   </si>
   <si>
     <t>Química</t>
   </si>
   <si>
-    <t>Analitzar fenòmens i resoldre problemes basats en situacions relacionades amb la química mitjançant l'ús dels seus models, lleis i teories, atenent la base experimental i la conceptualització, per evidenciar la importància de la química com a ciència rellevant, i les connexions amb la vida quotidiana, el benestar comú i la sostenibilitat ambiental. Criteris d'avaluació 1r curs 2n curs 1.1 Aplicar els models, les lleis i les teories 1.1 Reconèixer la importància de la química científiques en l'anàlisi de fenòmens i les seves connexions amb altres àrees en fisicoquímics quotidians, interpretant les el desenvolupament de la societat, el causes que els produeixen i explicant-les progrés de la ciència, la tecnologia, utilitzant diversitat de suports i mitjans de l'economia i la sostenibilitat, identificant els comunicació. avenços en el camp de la química que han estat fonamentals en aquests aspectes. 1.2 Resoldre problemes fisicoquímics 1.2 Descriure els principals processos plantejats a partir de situacions quotidianes, químics que succeeixen a l'entorn i les aplicant els models, les lleis i les teories propietats dels sistemes materials a partir científiques per proposar i argumentar dels coneixements, les destreses i les possibles solucions, expressant actituds propis de les diferents disciplines adequadament els resultats. de la química. 1.3 Identificar situacions problemàtiques a 1.3 Reconèixer la naturalesa experimental i l'entorn quotidià, locals o globals, interdisciplinària de la química i la seva emprendre iniciatives i cercar solucions influència en la investigació científica i en sostenibles des de la química, analitzant els àmbits econòmic i laboral actuals i les críticament l'impacte produït en la societat i seves aplicacions en altres camps del en el medi ambient. coneixement i de l'activitat humana. El desenvolupament d'aquesta competència requereix el coneixement de les formes i dels procediments estàndard que s'utilitzen en la recerca científica del món natural i permet a l'alumnat, al seu torn, forjar una opinió informada dels aspectes que afecten la seva realitat propera per actuar amb sentit crític en la seva millora per mitjà del coneixement científic. Permet detectar problemes de l'entorn quotidià i abordar-los des de la perspectiva de la química, cercant solucions sostenibles que repercuteixin en el benestar social comú. Amb competència específica es pretén que l'alumnat comprengui també que la química és una ciència viva, les repercussions de la qual no només han estat importants en el passat, sinó que també comporten una important contribució a la millora de la societat present i futura. Mitjançant les diferents branques de la química, l'alumnat serà capaç de descobrir quines són les seves aportacions més rellevants a la tecnologia, l'economia, la societat i el medi ambient.</t>
-[...14 lines deleted...]
-    <t>Construir coneixement químic de forma activa, col·lectiva i evolutiva a partir de situacions de l'entorn proper o global, i argumentar el caràcter multidisciplinari i versàtil de la química i les seves relacions amb altres camps de coneixement per actuar com a agents crítics en l'anàlisi i la difusió d'informació i promoure una societat igualitària, saludable i sostenible. Criteris d'avaluació 1r curs 2n curs 6.1 Identificar i argumentar científicament 6.1 Explicar i raonar els conceptes les repercussions de les accions que fonamentals que es troben a la base de la l'alumne o alumna emprèn en la seva vida química aplicant els conceptes, les lleis i les quotidiana, i analitzar com millorar-les com teories d'altres disciplines científiques a forma de participar activament en la (especialment de la física) per mitjà de construcció d'una societat millor. l'experimentació i la indagació. 6.2 Detectar les necessitats de la societat 6.2 Deduir les idees fonamentals d'altres sobre les quals aplicar els coneixements disciplines científiques (per exemple, la científics adequats que ajudin a millorar-la, biologia o la tecnologia) per mitjà de la incidint especialment en aspectes relació entre els seus continguts bàsics i les importants com ara el desenvolupament lleis i teories que són pròpies de la química. sostenible i la preservació de la salut. 6.3 Solucionar problemes i qüestions que són característics de la química utilitzant les eines proveïdes per les matemàtiques i la tecnologia, reconeixent així la relació entre els fenòmens experimentals i naturals i conceptes propis d'aquesta disciplina.</t>
+    <t>Analitzar fenòmens i resoldre problemes basats en situacions relacionades amb la química mitjançant l’ús dels seus models, lleis i teories, atenent la base experimental i la conceptualització, per evidenciar la importància de la química com a ciència rellevant, i les connexions amb la vida quotidiana, el benestar comú i la sostenibilitat ambiental.</t>
+  </si>
+  <si>
+    <t>Formular preguntes i hipòtesis i contrastar-les a través de la indagació i l’experimentació atenent normes de seguretat, i argumentar mitjançant models i lleis de la química en situacions relacionades amb els sistemes materials i les aplicacions pràctiques de la química per proposar solucions a problemàtiques sociomediambientals.</t>
+  </si>
+  <si>
+    <t>Interpretar i organitzar informació en diferents formats a partir de fonts diverses, utilitzant de manera adequada els diversos registres de comunicació de la química (unitats, formulació, llenguatge simbòlic, matemàtic i d’altres), per evidenciar la necessitat d’establir una eina de comunicació entre comunitats científiques i en la investigació.</t>
+  </si>
+  <si>
+    <t>Seleccionar i avaluar críticament informació i recursos, en diferents formats i plataformes, tant en el treball individual com col·lectiu, crear i comunicar coneixement de manera efectiva i en diversos formats i argumentar l’ús responsable de substàncies i processos químics per al reconeixement de la influència positiva de la química en la societat.</t>
+  </si>
+  <si>
+    <t>Resoldre i interpretar problemes en contextos relacionats amb la química, aplicant habilitats de cooperació, coordinació, emprenedoria i tècniques de treball pròpies de la comunitat química (experimentació, indagació, raonament logicomatemàtic, etc.), per reconèixer el paper de la química i predir la influència dels seus avenços en una societat basada en valors ètics i sostenibles.</t>
+  </si>
+  <si>
+    <t>Construir coneixement químic de forma activa, col·lectiva i evolutiva a partir de situacions de l’entorn proper o global, i argumentar el caràcter multidisciplinari i versàtil de la química i les seves relacions amb altres camps de coneixement per actuar com a agents crítics en l’anàlisi i la difusió d’informació i promoure una societat igualitària, saludable i sostenible.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
     <t>Reconèixer la rellevància i les aportacions de la física en el desenvolupament de la ciència, la tecnologia, l'economia, la societat i la sostenibilitat ambiental, emprant adequadament els fonaments científics relatius a aquests àmbits.</t>
   </si>
@@ -373,236 +373,263 @@
   <si>
     <t>Analitzar i comprendre l'evolució dels sistemes naturals, utilitzant models, lleis i teories de la física.</t>
   </si>
   <si>
     <t>Explicar y predecir el comportamiento de sistemas naturales mediante la aplicación de leyes físicas fundamentales, justificando los resultados obtenidos en contextos reales y tecnológicos.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza la resolución de problemas complejos y redacta informes donde justifica la evolución de un sistema físico basándose en modelos y leyes teóricas.</t>
   </si>
   <si>
     <t>Examen escrito</t>
   </si>
   <si>
     <t>Resolución de ejercicios sobre campos o movimientos ondulatorios y análisis de gráficas que representen la evolución temporal de un sistema físico real.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado numérico final ignorando la capacidad del alumno para analizar si dicho resultado es físicamente posible según el modelo.</t>
   </si>
   <si>
     <t>Inferir solucions generals a problemes generals a partir de l'anàlisi de situacions particulars i les variables de què depenen.</t>
   </si>
   <si>
+    <t>Resolver problemas complejos de física analizando casos particulares para extraer conclusiones generales y predecir el comportamiento de sistemas tecnológicos o naturales.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega la resolución de problemas prácticos donde identifica variables, aplica leyes físicas y justifica la solución general obtenida a partir de datos específicos.</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas de gravitación, electromagnetismo o física moderna donde se parte de escenarios concretos para deducir comportamientos generales.</t>
+  </si>
+  <si>
+    <t>Limitarse al cálculo numérico del caso particular sin explicar la relación de dependencia entre las variables o la validez general de la solución inferida.</t>
+  </si>
+  <si>
+    <t>Utilitzar els models, les lleis i les teories de la física per analitzar i comprendre el funcionament general d'aplicacions pràctiques i productes útils per a la societat en el camp tecnològic, industrial i biosanitari.</t>
+  </si>
+  <si>
+    <t>Explicar el funcionamiento de dispositivos tecnológicos, industriales o médicos aplicando las leyes y modelos físicos estudiados para comprender su utilidad y beneficio social.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe técnico o resuelve problemas contextualizados donde justifica el fundamento físico de aplicaciones como la fibra óptica, el escáner médico o el sincrotrón.</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre el impacto de la física en la medicina y la industria, vinculando conceptos de electromagnetismo, óptica y física moderna con casos reales.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la descripción cualitativa o histórica del dispositivo sin exigir la vinculación explícita con las leyes físicas y ecuaciones que rigen su funcionamiento.</t>
+  </si>
+  <si>
+    <t>Aplicar els principis, les lleis i les teories científiques en l'anàlisi crítica de processos físics de l'entorn, com els observats i els publicats en diferents mitjans de comunicació, analitzant, comprenent i explicant de manera argumentada les causes que els produeixen.</t>
+  </si>
+  <si>
+    <t>Explicar fenómenos cotidianos o noticias científicas aplicando leyes físicas y lenguaje matemático para identificar causas y validar la veracidad de la información analizada.</t>
+  </si>
+  <si>
+    <t>Aplicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe o comentario de texto donde identifica leyes físicas en noticias o vídeos, justificando matemáticamente las causas de los procesos observados.</t>
+  </si>
+  <si>
+    <t>Actividades de comentario de noticias científicas o análisis de vídeos sobre fenómenos físicos para detectar errores conceptuales o confirmar principios teóricos.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la opinión crítica o el resumen del texto sin exigir la aplicación de fórmulas o leyes físicas que sustenten el análisis.</t>
+  </si>
+  <si>
+    <t>Utilitzar de manera rigorosa les unitats de les variables físiques expressades en el Sistema Internacional d'Unitats (SI) i altres sistemes d'unitats rellevants, emprant correctament la seva notació i equivalències, així com l'elaboració i la interpretació adequada de gràfiques que relacionin variables físiques, reconeixent el seu paper com a eina de comunicació efectiva entre la comunitat científica.</t>
+  </si>
+  <si>
+    <t>Manejar con precisión las unidades de medida, realizar cambios entre sistemas y representar gráficamente las relaciones entre magnitudes físicas para comunicar resultados científicos.</t>
+  </si>
+  <si>
+    <t>Utilizar</t>
+  </si>
+  <si>
+    <t>El alumnado resuelve problemas numéricos y elabora informes de prácticas donde incluye cálculos con unidades correctas y gráficas debidamente rotuladas con sus magnitudes.</t>
+  </si>
+  <si>
+    <t>Resolución de ejercicios de física y análisis de datos experimentales obtenidos en el laboratorio o mediante simulaciones digitales.</t>
+  </si>
+  <si>
+    <t>Expresar resultados numéricos sin unidades o utilizar abreviaturas incorrectas como 'gr' para gramos o 'seg' para segundos, que no pertenecen al Sistema Internacional.</t>
+  </si>
+  <si>
+    <t>Expressar de manera adequada els resultats, argumentant les solucions obtingudes, en la resolució d'exercicis i problemes definits a partir de situacions basades en contextos realistes o ideals.</t>
+  </si>
+  <si>
+    <t>Comunicar resultados de problemas de física justificando el significado físico de las soluciones obtenidas y empleando correctamente las unidades del Sistema Internacional.</t>
+  </si>
+  <si>
+    <t>Argumentar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega resoluciones escritas de problemas donde se detallan los pasos seguidos, se justifican los resultados obtenidos y se incluyen las unidades correspondientes.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas numéricos y teóricos de gravitación, electromagnetismo u óptica, donde se requiere interpretar el sentido físico de los valores calculados.</t>
+  </si>
+  <si>
+    <t>Limitarse a dar un valor numérico final sin unidades o sin explicar la coherencia física del signo o la magnitud obtenida.</t>
+  </si>
+  <si>
+    <t>Consultar, elaborar i intercanviar materials científics i divulgatius en diferents formats amb altres membres de l'entorn d'aprenentatge, utilitzant de manera autònoma i eficient plataformes digitals.</t>
+  </si>
+  <si>
+    <t>Crear y compartir materiales científicos o divulgativos de física en plataformas digitales, colaborando con compañeros de forma autónoma y organizada para difundir conocimientos.</t>
+  </si>
+  <si>
+    <t>Elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado produce y comparte en el entorno virtual archivos, presentaciones o documentos colaborativos sobre contenidos de física, demostrando autonomía en el uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>Trabajo cooperativo en el aula virtual donde los estudiantes investigan un tema de física moderna y publican sus hallazgos para el resto del grupo.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la corrección de los conceptos teóricos de física, ignorando la destreza en el uso de la plataforma digital o la calidad del intercambio comunicativo.</t>
+  </si>
+  <si>
+    <t>Usar de manera crítica, ètica i responsable mitjans de comunicació digitals i tradicionals com a manera d'enriquir l'aprenentatge i el treball individual i col·lectiu i de reconèixer la presència de la física a la societat.</t>
+  </si>
+  <si>
+    <t>Seleccionar y emplear fuentes de información científicas en medios digitales y tradicionales, citando correctamente y trabajando de forma colaborativa para profundizar en contenidos de física.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza trabajos de investigación o entornos de aprendizaje compartido donde selecciona fuentes fiables, diferencia noticias falsas de evidencias científicas y cita la bibliografía empleada.</t>
+  </si>
+  <si>
+    <t>Búsqueda de información sobre avances científicos actuales o aplicaciones tecnológicas de la física para elaborar un informe grupal o una presentación digital.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante una pregunta teórica en un examen escrito en lugar de observar el proceso de búsqueda y selección de información.</t>
+  </si>
+  <si>
+    <t>Obtenir relacions entre variables físiques, mesurant i tractant les dades experimentals, determinant-ne els errors i utilitzant sistemes de representació gràfica en entorns analògics o digitals.</t>
+  </si>
+  <si>
+    <t>Analizar datos experimentales mediante la toma de medidas, el cálculo de errores y la representación gráfica para establecer leyes físicas fundamentales.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de laboratorio que incluye tablas de datos, cálculo de incertidumbres, gráficas con líneas de ajuste y conclusiones sobre la relación entre variables.</t>
+  </si>
+  <si>
+    <t>Sesiones de laboratorio o simulaciones virtuales donde se recogen datos experimentales para verificar leyes físicas mediante el método científico.</t>
+  </si>
+  <si>
+    <t>Calificar este criterio basándose únicamente en la resolución de problemas teóricos de cálculo de errores en un examen escrito, omitiendo la fase de experimentación directa.</t>
+  </si>
+  <si>
+    <t>Reproduir en laboratoris, siguin reals o virtuals, determinats processos físics modificant les variables que els condicionen, considerant els principis, les lleis o les teories implicats, generant el corresponent informe amb format adequat i incloent-hi argumentacions, conclusions, taules de dades, gràfiques i referències bibliogràfiques.</t>
+  </si>
+  <si>
+    <t>Realizar experimentos en laboratorios reales o virtuales, analizando variables y leyes físicas para elaborar un informe técnico detallado con datos, gráficas y conclusiones.</t>
+  </si>
+  <si>
+    <t>Experimentar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de laboratorio, físico o digital, que incluye el análisis de variables, tablas de datos, representaciones gráficas y conclusiones científicas fundamentadas.</t>
+  </si>
+  <si>
+    <t>Sesiones de prácticas de laboratorio o uso de simuladores interactivos donde se recogen datos experimentales para comprobar leyes físicas mediante el método científico.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante una pregunta teórica en un examen escrito en lugar de calificar el producto real del informe de prácticas.</t>
+  </si>
+  <si>
+    <t>Valorar les aportacions de la física a la societat, debatent de manera fonamentada sobre el seu impacte des del punt de vista de l'ètica i de la sostenibilitat, i reflexionant sobre les causes i les conseqüències dels biaixos de gènere en les ciències.</t>
+  </si>
+  <si>
+    <t>Analizar y debatir críticamente el impacto de los avances de la física en la sociedad, considerando criterios de ética, sostenibilidad y bienestar social.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un ensayo crítico o participa en un debate estructurado sobre las implicaciones éticas y ambientales de tecnologías como la energía nuclear o la nanotecnología.</t>
+  </si>
+  <si>
+    <t>Sesión de debate o redacción de un artículo de opinión tras investigar un avance científico contemporáneo y su impacto socioambiental.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante preguntas de respuesta cerrada o definiciones memorísticas en un examen escrito de problemas numéricos, ignorando la capacidad argumentativa.</t>
+  </si>
+  <si>
+    <t>Identificar els principals avenços científics relacionats amb la física que han contribuït a les lleis i teories acceptades actualment en el conjunt de les disciplines científiques, com les fases per a la comprensió de les metodologies de la ciència, la seva evolució constant i la seva universalitat.</t>
+  </si>
+  <si>
+    <t>Analizar hitos históricos de la física y su impacto en la construcción del conocimiento científico actual, comprendiendo la evolución y el carácter universal de la ciencia.</t>
+  </si>
+  <si>
+    <t>Identificar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una línea del tiempo comentada o un ensayo breve que vincula descubrimientos históricos específicos con las leyes y teorías de la física moderna.</t>
+  </si>
+  <si>
+    <t>Investigación grupal sobre la evolución de un concepto físico, como la naturaleza de la luz, y su presentación mediante soporte digital.</t>
+  </si>
+  <si>
+    <t>Evaluar el criterio como una simple memorización de efemérides y nombres de científicos sin conectar el hallazgo con el cambio de paradigma metodológico.</t>
+  </si>
+  <si>
+    <t>Reconèixer el caràcter multidisciplinari de la ciència i les contribucions d'unes disciplines sobre les altres, establint relacions entre la física i altres disciplines com la química, la biologia o les matemàtiques a partir de propostes d'aprenentatge contextualitzades i realistes.</t>
+  </si>
+  <si>
+    <t>Identificar y explicar las conexiones entre los principios de la física y otras áreas científicas como las matemáticas o la biología en contextos reales.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación donde justifica el uso de herramientas matemáticas o conceptos químicos y biológicos para resolver problemas físicos específicos.</t>
+  </si>
+  <si>
+    <t>Análisis de aplicaciones tecnológicas o médicas, como la resonancia magnética o la óptica ocular, donde convergen diversas ramas de la ciencia.</t>
+  </si>
+  <si>
+    <t>Confundir este criterio con una pregunta de historia de la ciencia puramente biográfica, omitiendo la interconexión técnica y funcional entre las disciplinas.</t>
+  </si>
+  <si>
+    <t>Reconèixer la importància de la química i les seves connexions amb altres àrees en el desenvolupament de la societat, el progrés de la ciència, la tecnologia, l'economia i la sostenibilitat, identificant els avenços en el camp de la química que han estat fonamentals en aquests aspectes.</t>
+  </si>
+  <si>
+    <t>Descriure els principals processos químics que succeeixen a l'entorn i les propietats dels sistemes materials a partir dels coneixements, les destreses i les actituds propis de les diferents disciplines de la química.</t>
+  </si>
+  <si>
+    <t>Reconèixer la naturalesa experimental i interdisciplinària de la química i la seva influència en la investigació científica i en els àmbits econòmic i laboral actuals i les seves aplicacions en altres camps del coneixement i de l'activitat humana.</t>
+  </si>
+  <si>
     <t>Problema, práctica o informe experimental</t>
   </si>
   <si>
-    <t>Utilitzar els models, les lleis i les teories de la física per analitzar i comprendre el funcionament general d'aplicacions pràctiques i productes útils per a la societat en el camp tecnològic, industrial i biosanitari.</t>
-[...181 lines deleted...]
-  <si>
     <t>Relacionar la química amb situacions problemàtiques actuals, associades al desenvolupament de la ciència i la tecnologia, analitzant com es presenta a través dels mitjans de comunicació o com són percebuts en la vida quotidiana.</t>
   </si>
   <si>
     <t>Reconèixer i comunicar que la química constitueix un cos de coneixement imprescindible per a l'estudi i la discussió de qüestions significatives en els àmbits social, econòmic, polític i ètic, identificantne la presència i la influència.</t>
   </si>
   <si>
     <t>Aplicar de manera informada, coherent i raonada els models i les lleis de la química, explicant i predient les conseqüències d'experiments, fenòmens naturals, processos industrials i descobriments científics.</t>
   </si>
   <si>
     <t>Posar en pràctica els coneixements adquirits en l'experimentació científica al laboratori, al camp o a altres entorns, incloent-hi el coneixement dels materials i els aparells de mesura i de recollida i tractament de dades, la normativa bàsica i normes de seguretat pròpies d'aquests espais, i comprenent la importància de la seguretat en el progrés científic i emprenedor.</t>
   </si>
   <si>
     <t>Utilitzar correctament el Sistema Internacional d'Unitats (SI) i altres sistemes d'unitats i les normes de nomenclatura de la IUPAC com a base d'un llenguatge universal per a la química, que permeti una comunicació efectiva amb tota la comunitat científica.</t>
   </si>
   <si>
     <t>Emprar amb rigor eines matemàtiques per donar suport al desenvolupament del pensament científic, aplicant aquestes eines en la resolució de problemes, usant equacions, unitats i operacions.</t>
   </si>
   <si>
     <t>Practicar i fer respectar les normes de seguretat relacionades amb la manipulació de substàncies químiques al laboratori i en altres entorns, i els procediments per a la correcta gestió i eliminació dels residus, utilitzant correctament els codis de comunicació característics de la química.</t>
   </si>
   <si>
     <t>Analitzar la composició química dels sistemes materials que es troben a l'entorn proper, al medi natural i a l'entorn industrial i tecnològic, argumentant que les seves propietats, aplicacions i beneficis estan basats en els principis de la química.</t>
   </si>
   <si>
     <t>Argumentar de manera informada, aplicant les teories i les lleis de la química, que els efectes negatius de determinades substàncies a l'ambient i a la salut són degudes al mal ús que es fa d'aquests productes o a la negligència, i no a la ciència química en si.</t>
@@ -691,72 +718,72 @@
   <si>
     <t>Generació de la força electromotriu: anàlisi del funcionament de motors, generadors i transformadors a partir de sistemes on es produeix una variació del flux magnètic</t>
   </si>
   <si>
     <t>Estudi del moviment oscil·latori: obtenció i descripció de l’evolució temporal de les variables cinemàtiques d’un cos oscil·lant i conservació d’energia en aquests sistemes</t>
   </si>
   <si>
     <t>Moviment ondulatori: anàlisi i obtenció de les gràfiques d’oscil·lació en funció de la posició i del temps, de l’equació d’ona que el descriu i de la relació amb el moviment harmònic simple. Estudi dels diferents tipus de moviments ondulatoris a la natura</t>
   </si>
   <si>
     <t>Fenòmens ondulatoris: situacions i contextos naturals en què es posen de manifest diferents fenòmens ondulatoris i aplicacions. Característiques principals de les ones sonores i les seves qualitats. Contextualització en situacions quotidianes (instruments musicals, oïda humana i generació de la veu, ecolocalització, etc.)</t>
   </si>
   <si>
     <t>Descripció de la naturalesa de la llum a partir de les controvèrsies i els debats històrics</t>
   </si>
   <si>
     <t>La llum visible com a exemple d’ona electromagnètica. L’espectre electromagnètic i les propietats i aplicacions dels diversos tipus d’ones electromagnètiques</t>
   </si>
   <si>
     <t>Anàlisi del comportament de la llum i la formació d’imatges en medis i objectes amb un índex de refracció diferent</t>
   </si>
   <si>
     <t>Estudi de la generació d’imatges en sistemes òptics: lents primes, miralls plans i corbs i les seves aplicacions</t>
   </si>
   <si>
-    <t>Les limitacions de la física clàssica. Descripció i aplicació dels principis de la relativitat, de la física quànÈtica i de la física de partícules a l’estudi de les principals partícules involucrades en la física atòmica i nuclear: propietats i interaccions. Implicacions de la dualitat ona-corpuscle i del principi d’incertesa. Valoració del desenvolupament científic i tecnològic possible gràcies a la física quànÈtica</t>
+    <t>Les limitacions de la física clàssica. Descripció i aplicació dels principis de la relativitat, de la física quàntica i de la física de partícules a l’estudi de les principals partícules involucrades en la física atòmica i nuclear: propietats i interaccions. Implicacions de la dualitat ona-corpuscle i del principi d’incertesa. Valoració del desenvolupament científic i tecnològic possible gràcies a la física quàntica</t>
   </si>
   <si>
     <t>Estudi qualitatiu i quantitatiu de l’efecte fotoelèctric com a sistema de transformació energètica i de producció de diferències de potencial elèctric per aplicar-lo tecnològicament</t>
   </si>
   <si>
     <t>Estudi de la radioactivitat natural: descripció dels processos i de les constants implicats que permeten el càlcul de la variació poblacional i l’activitat de mostres radioactives Aplicació al camp de les ciències i de la salut</t>
   </si>
   <si>
     <t>Espectres atòmics i tècniques espectroscòpiques: Caracterització dels espectres atòmics com a evidència experimental responsable de la necessitat de la revisió del model atòmic. Identificació i argumentació de la rellevància de l’espectroscòpia en el context del desenvolupament històric del model atòmic</t>
   </si>
   <si>
     <t>Espectres atòmics i tècniques espectroscòpiques: Interpretació dels espectres d’emissió i absorció dels elements i de la seva contribució en el coneixement de l’Univers. Relació amb l’estructura electrònica de l’àtom</t>
   </si>
   <si>
     <t>Espectres atòmics i tècniques espectroscòpiques: Utilització de dades de diverses tècniques espectroscòpiques (UV, IR, RMN, espectrometria de masses) en la identificació de substàncies d’interès i rellevància en la vida quotidiana i qüestions sociocientífiques d’actualitat. Explicació de les bases del seu funcionament</t>
   </si>
   <si>
     <t>Principis quàntics de l’estructura atòmica: Relació entre el fenomen dels espectres atòmics i la quantització de l’energia. Del model de Bohr als models mecano-quàntics: necessitat d’una estructura electrònica a diferents nivells i les seves connexions amb la recerca científica bàsica i amb els avenços cientificotecnològics actuals</t>
   </si>
   <si>
-    <t>Principis quàntics de l’estructura atòmica: Explicacions i aplicació del principi d’incertesa de Heisenberg i de la doble naturalesa ona-corpuscle de l’electró i de la naturalesa probabilísÈtica del concepte d’orbital</t>
+    <t>Principis quàntics de l’estructura atòmica: Explicacions i aplicació del principi d’incertesa de Heisenberg i de la doble naturalesa ona-corpuscle de l’electró i de la naturalesa probabilística del concepte d’orbital</t>
   </si>
   <si>
     <t>Principis quàntics de l’estructura atòmica: Identificació dels nombres quàntics i aplicació del principi d’exclusió de Pauli Construcció de l’estructura electrònica de l’àtom. Utilització del diagrama de Moeller per escriure la configuració electrònica dels elements químics més freqüents a l’entorn i al cos humà, i/o els protagonistes de situacions reals en controvèrsia i amb impacte socioambiental</t>
   </si>
   <si>
     <t>Taula periòdica i propietats dels àtoms: Argumentació basada en evidències de la naturalesa experimental de l’origen de la taula periòdica. Justificació de la llei periòdica i agrupament dels elements sobre la base de les propietats</t>
   </si>
   <si>
     <t>Taula periòdica i propietats dels àtoms: Relacions entre la teoria atòmica actual i les lleis experimentals observades</t>
   </si>
   <si>
     <t>Taula periòdica i propietats dels àtoms: Predicció de la situació d’un element a la taula periòdica a partir de la configuració electrònica, i de la configuració electrònica a partir de la situació de l’element, tot establint connexions amb les característiques i els usos de les substàncies quotidianes que el contenen</t>
   </si>
   <si>
     <t>Taula periòdica i propietats dels àtoms: Raonament en base a les dades, o en base al model de càrrega de l’àtom, de les tendències periòdiques. Aplicació a la predicció dels valors de les propietats dels elements de la taula a partir de la seva posició</t>
   </si>
   <si>
     <t>Enllaç químic i forces intermoleculars: Predicció i justificació del tipus d’enllaç a partir de les característiques dels elements individuals que el formen en relació amb les propietats de la substància formada i amb la seva presència a la vida quotidiana</t>
   </si>
   <si>
     <t>Enllaç químic i forces intermoleculars: Interpretació de l’energia implicada en la formació de molècules, estructures cristal·lines 3D i estructures macromoleculars. Predicció i justificació de propietats de les substàncies químiques en relació amb la vida quotidiana i amb els seus usos i interès</t>
   </si>
   <si>
     <t>Enllaç químic i forces intermoleculars: Aplicació de les estructures de Lewis i teoria de RPECV per explicar i predir geometries de compostos moleculars i la seva polaritat amb relació al seu comportament en fenòmens de l’entorn quotidià</t>
   </si>
@@ -899,83 +926,115 @@
   <si>
     <t>Aplica leyes y teorías físicas en la resolución de problemas directos y estructurados, siguiendo modelos establecidos. Describe de forma guiada la relación entre los avances físicos y su impacto en el desarrollo tecnológico o ambiental.
 → Calcula el campo eléctrico creado por una carga puntual aplicando la fórmula correspondiente, identificando algún uso de esta propiedad en dispositivos cotidianos.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Resuelve problemas de forma analítica y experimental utilizando con precisión el desarrollo matemático y los fundamentos teóricos. Argumenta con criterio científico la relevancia de la física en la economía, la sociedad y la sostenibilidad ambiental.
 → Determina la trayectoria de una partícula cargada en un campo magnético y explica cómo este principio se aplica en los espectrómetros de masas para la detección de contaminantes.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Integra y transfiere teorías físicas para resolver problemas complejos en contextos diversos e interdisciplinares. Evalúa críticamente el impacto socio-ambiental de la tecnología derivada de la física, aportando soluciones fundamentadas y sostenibles.
 → Analiza el funcionamiento de una central nuclear o un parque fotovoltaico, calculando su rendimiento energético y evaluando su viabilidad económica y ambiental frente a otras fuentes de energía.</t>
   </si>
   <si>
+    <t>Identifica de forma aislada y con ayuda docente algunas leyes o modelos físicos básicos, pero no logra aplicarlos para predecir la evolución de sistemas naturales ni reconoce su utilidad en problemas cotidianos o aplicaciones tecnológicas.
+→ Nombra la ley de desintegración radiactiva pero es incapaz de determinar la cantidad de muestra restante tras un periodo de tiempo o su utilidad médica.</t>
+  </si>
+  <si>
+    <t>Describe sistemas naturales y aplica modelos físicos en situaciones reproductivas o muy guiadas. Identifica aplicaciones prácticas en el campo tecnológico o biosanitario, aunque presenta dificultades para inferir soluciones generales a partir de variables específicas.
+→ Calcula el periodo de un satélite en una órbita circular dada aplicando la ley de gravitación, identificando que se usa para el GPS pero sin explicar cómo afecta el cambio de altura a la señal.</t>
+  </si>
+  <si>
+    <t>Analiza con autonomía la evolución de sistemas naturales utilizando leyes y teorías físicas. Predice resultados con precisión e infiere soluciones a problemas generales en ámbitos tecnológicos, industriales o biosanitarios a partir del análisis de variables.
+→ Predice el comportamiento de una partícula cargada en un espectrómetro de masas y propone ajustes en el campo magnético para separar diferentes isótopos con fines industriales.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere modelos y teorías físicas complejas para resolver problemas interdisciplinares. Evalúa críticamente el impacto de las aplicaciones prácticas en la sociedad y propone soluciones innovadoras y fundamentadas a retos tecnológicos o biosanitarios actuales.
+→ Diseña un informe técnico que justifica la elección de un isótopo específico para radioterapia basándose en su vida media y tipo de emisión, evaluando los riesgos y beneficios sociales de dicha tecnología.</t>
+  </si>
+  <si>
     <t>Identifica magnitudes y unidades básicas de forma aislada, pero comete errores graves en la formulación matemática y en el uso de la notación científica, lo que impide una comunicación técnica coherente.
 → Confunde unidades de medida (como julios por vatios) o no utiliza el carácter vectorial en magnitudes que lo requieren en problemas sencillos.</t>
   </si>
   <si>
     <t>Aplica fórmulas y unidades de manera mecánica en contextos reproductivos, mostrando imprecisiones en el rigor matemático o dificultades para argumentar la validez física de los resultados obtenidos.
 → Resuelve un ejercicio de cinemática u óptica aplicando la fórmula correctamente, pero no justifica el signo de los resultados ni realiza un análisis dimensional previo.</t>
   </si>
   <si>
     <t>Utiliza con rigor el lenguaje de la física y la formulación matemática, empleando correctamente las unidades del Sistema Internacional y expresando los resultados de forma argumentada y coherente con las leyes físicas.
 → Plantea y resuelve un problema de inducción electromagnética utilizando correctamente la ley de Faraday-Lenz, manejando la notación vectorial y justificando el significado físico de cada término.</t>
   </si>
   <si>
     <t>Domina el lenguaje físico-matemático con precisión absoluta, integrando diferentes herramientas de investigación, analizando la coherencia de los resultados y comunicando conclusiones complejas con un nivel de abstracción elevado.
 → Elabora un informe técnico o resuelve un problema complejo de física moderna donde analiza la propagación de incertidumbres, utiliza factores de conversión avanzados y discute la validez de los resultados en función de las constantes físicas universales.</t>
   </si>
   <si>
     <t>Observacion sistematica</t>
   </si>
   <si>
     <t>Consulta y utiliza recursos digitales de forma pasiva y solo bajo supervisión directa, mostrando dificultades para elaborar materiales propios o participar en entornos virtuales de aprendizaje. No aplica criterios de veracidad o ética en el uso de la información científica.
 → Entrega de un documento con texto copiado directamente de internet sobre el efecto fotoeléctrico, sin citar fuentes ni usar herramientas de edición más allá del procesador de textos básico.</t>
   </si>
   <si>
     <t>Utiliza plataformas digitales para buscar información y compartir materiales sencillos con ayuda puntual. Comienza a distinguir fuentes fiables de las que no lo son, aunque su producción creativa es limitada y su participación en el trabajo colectivo es reactiva.
 → Participación en un foro de la plataforma educativa compartiendo un enlace a un simulador de ondas, pero sin aportar una explicación propia o análisis crítico sobre su funcionamiento.</t>
   </si>
   <si>
     <t>Usa de forma autónoma y eficiente diversos recursos y entornos virtuales para crear, intercambiar y difundir materiales científicos. Aplica criterios críticos y éticos en la selección de información y colabora activamente en la construcción de conocimiento colectivo.
 → Elaboración de una infografía original sobre la dualidad onda-corpúsculo utilizando herramientas de diseño digital, citando fuentes bibliográficas y compartiéndola en el entorno virtual del centro para su revisión por pares.</t>
   </si>
   <si>
     <t>Integra con maestría y creatividad múltiples formatos y plataformas para la divulgación científica, liderando procesos de intercambio de información. Evalúa críticamente el impacto de la física en la sociedad y promueve un uso responsable y ético de los medios de comunicación digitales.
 → Creación de un video divulgativo o un blog interactivo sobre aplicaciones de la física nuclear en la medicina, diseñado para un público no especializado, que incluye análisis crítico de noticias actuales y fomenta el debate ético en redes educativas.</t>
+  </si>
+  <si>
+    <t>Identifica de forma aislada algunas técnicas de indagación y experimentación, pero requiere supervisión constante para realizar mediciones básicas. No logra establecer relaciones entre variables físicas ni tratar los datos u errores de forma coherente, mostrando dificultades para reconocer la relevancia social de la física.
+→ Registro incompleto de datos en una práctica de laboratorio sobre la ley de Hooke, sin aplicar fórmulas de error ni interpretar el significado de la constante elástica obtenida.</t>
+  </si>
+  <si>
+    <t>Aplica técnicas de trabajo y experimentación siguiendo protocolos pautados, realizando mediciones y cálculos de errores básicos con ayuda ocasional. Reproduce procesos físicos en entornos controlados y describe de manera superficial la importancia de la física en la sociedad actual sin profundizar en criterios éticos o de sostenibilidad.
+→ Informe de laboratorio sobre el movimiento circular uniforme donde se calculan errores absolutos siguiendo una guía, pero el análisis de las causas de error es genérico y poco fundamentado.</t>
+  </si>
+  <si>
+    <t>Utiliza con autonomía técnicas de indagación y razonamiento lógico-matemático para resolver problemas. Trata datos experimentales con precisión determinando errores, modifica variables en laboratorios reales o virtuales para analizar procesos físicos y debate de forma fundamentada sobre la implicación social y ética de los avances científicos.
+→ Determinación experimental del índice de refracción de un material mediante simulación virtual, ajustando variables, calculando el error relativo y justificando su aplicación en tecnologías de comunicación sostenibles.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere técnicas de indagación complejas para interpretar situaciones nuevas, optimizando el diseño experimental y la cooperación grupal. Evalúa críticamente los resultados obtenidos mediante un razonamiento lógico-matemático riguroso y lidera debates sobre el papel transformador de la física en una sociedad basada en valores éticos y sostenibilidad global.
+→ Proyecto de investigación cooperativo sobre la inducción electromagnética donde se diseña un prototipo funcional, se analizan las pérdidas energéticas con herramientas estadísticas y se defiende su impacto positivo en la transición energética.</t>
   </si>
   <si>
     <t>Portfolio / dosier</t>
   </si>
   <si>
     <t>Identifica de manera aislada y con ayuda directa algunos hitos históricos o nombres relevantes de la física, sin lograr establecer vínculos claros entre estos avances y el progreso del conocimiento científico o su relación con otras disciplinas.
 → Enumera leyes de la física y sus autores (ej. Newton, Einstein) sin explicar el contexto histórico ni cómo influyeron en otras ciencias.</t>
   </si>
   <si>
     <t>Describe los principales avances históricos de la física y menciona ejemplos de su aplicación en otras áreas científicas, aunque de forma fragmentada y requiriendo guías estructuradas para reconocer el carácter multidisciplinar de la ciencia.
 → Elabora una línea del tiempo simple donde asocia descubrimientos físicos con aplicaciones técnicas básicas en medicina o ingeniería.</t>
   </si>
   <si>
     <t>Analiza con autonomía el recorrido histórico de la física y sus contribuciones fundamentales, explicando razonadamente cómo la evolución de esta disciplina ha impulsado el avance de otros campos científicos y tecnológicos mediante una base de conocimiento interconectada.
 → Redacta un informe analítico sobre cómo el desarrollo de la termodinámica y el electromagnetismo transformaron la química y la industria del siglo XIX.</t>
   </si>
   <si>
     <t>Evalúa críticamente el impacto de la física en la evolución del pensamiento científico global, integrando conocimientos transversales para justificar su carácter innovador y prediciendo cómo los nuevos paradigmas físicos condicionan el desarrollo futuro de múltiples disciplinas.
 → Defiende un proyecto de investigación que vincula la física cuántica con los avances en computación y biología molecular, destacando su carácter multidisciplinar e innovador.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
@@ -1142,198 +1201,198 @@
   <si>
     <t xml:space="preserve">
 • Creación de un 'Mapa de Intersecciones' donde el alumnado relacione una ley física específica (ej. Termodinámica) con sus aplicaciones directas en ingeniería, medicina o geología.
 • Producción de un podcast de 'Controversias Científicas' analizando el contexto histórico y los debates éticos tras descubrimientos como la fisión nuclear o el efecto fotoeléctrico.
 • Diseño de un portafolio digital evolutivo que trace el desarrollo de un concepto (ej. la naturaleza de la luz) desde la óptica geométrica hasta la física cuántica, usando diversos formatos de entrega.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un 'Comité de Financiación' donde los alumnos deben defender la relevancia multidisciplinar de un proyecto de investigación física para obtener fondos ficticios.
 • Desafíos de 'Física en la Frontera' donde se investigan problemas actuales no resueltos (ej. materia oscura) conectándolos con la necesidad de nuevas teorías que superen las actuales.
 • Proyectos de elección libre sobre 'Física y Sociedad' que permitan al alumnado vincular los avances físicos con su impacto en la sostenibilidad ambiental o la salud global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2</t>
-[...50 lines deleted...]
-    <t>Reconocimiento del recorrido histórico y el carácter multidisciplinar de la física como motor del avance científico.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3</t>
+  </si>
+  <si>
+    <t>La CE utiliza teorías, principios y leyes en la resolución de problemas, lo que implica modelos (STEM3), razonamiento matemático (STEM2) y métodos de indagación (STEM1); además, la comunicación de resultados se relaciona con CCL1 y la autorregulación con CPSAA3.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>CPSAA5, CCL2</t>
+  </si>
+  <si>
+    <t>La CE adopta modelos y teorías para inferir soluciones generales, destacando la resolución de problemas (STEM1), el razonamiento matemático (STEM2) y el análisis predictivo (STEM4); la colaboración (CPSAA5) y la comprensión (CCL2) apoyan el proceso.</t>
+  </si>
+  <si>
+    <t>CCL1, STEM2, CP1</t>
+  </si>
+  <si>
+    <t>CCL2, STEM4, CCL5</t>
+  </si>
+  <si>
+    <t>La CE utiliza el lenguaje de la física con formulación matemática para establecer comunicación, requiriendo expresión oral/escrita (CCL1), uso de ecuaciones y unidades (STEM2), y habilidad en lenguas extranjeras (CP1) para comunidades científicas diversas; además, comprensión (CCL2), análisis (STEM4) y discurso multimodal (CCL5).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CPSAA2</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD5</t>
+  </si>
+  <si>
+    <t>La CE utiliza recursos digitales de forma autónoma y responsable (CD1), plataformas de comunicación (CD3) y trabajo individual/colectivo con autorregulación (CPSAA2); la cooperación (CPSAA4) y la creación de contenidos digitales (CD5) son secundarios.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM4, CPSAA4</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5, CCL3</t>
+  </si>
+  <si>
+    <t>La CE aplica técnicas de indagación, experimentación (STEM4), razonamiento lógico-matemático (STEM2 implícito) y cooperación (CPSAA4) en la resolución de problemas (STEM1); el análisis de datos (STEM5) y el debate (CCL3) complementan.</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, STEM5</t>
+  </si>
+  <si>
+    <t>CC2, CCEC2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La CE reconoce el carácter multidisciplinar e histórico de la física, implicando comprensión del contexto social (CC1), apreciación cultural (CCEC1) y reflexión crítica sobre la ciencia (STEM5); además, compromiso cívico (CC2), patrimonio cultural (CCEC2) y autoconocimiento (CPSAA1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu CCAA. Busca el apartado de Física y extrae las 6 competencias específicas, los 15 criterios de evaluación y los 20 saberes básicos. Asegúrate de usar la versión actualizada.</t>
+  </si>
+  <si>
+    <t>Muchas CCAA publican un documento resumen con las tablas de la materia. Imprime la tabla de Física y tenla siempre a mano; te ahorrará rebuscar en el BOE.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de Bachillerato de tu CCAA. Identifica la conexión entre los descriptores operativos del Perfil de Salida y las 6 Competencias Específicas de Física.</t>
-[...5 lines deleted...]
-    <t>Listar las CE y criterios</t>
+    <t>Transcribe ordenadamente las 6 competencias específicas (CE) y los 15 criterios de evaluación. Verifica que cada CE tiene al menos un criterio asociado. Este listado será la columna vertebral de tu programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para relacionar cada criterio con los saberes básicos que evalúa. Te facilitará el diseño de las situaciones de aprendizaje y la ponderación posterior.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Mapea los 15 criterios de evaluación. No son solo 'contenidos', sino acciones (analizar, resolver, predecir). Debes asegurar que cada criterio se evalúe al menos dos veces al año.</t>
-[...14 lines deleted...]
-    <t>En 2.º de Bachillerato, el criterio relacionado con el tratamiento de errores y unidades (CE 1) debe ser transversal en todos los exámenes, no una unidad aislada al principio.</t>
+    <t>Identifica qué criterios se pueden evaluar con pruebas escritas, cuáles con laboratorios, proyectos o exposiciones. Prioriza aquellos que aparecen en varios bloques de saberes. Asigna los instrumentos más adecuados para cada criterio.</t>
+  </si>
+  <si>
+    <t>En Física, los criterios relacionados con análisis gráfico (interpretar gráficas v-t, a-t) y resolución de problemas (aplicar leyes de Newton, conservación energía) suelen tener mayor peso y recurrencia. Dales prioridad en instrumentos variados.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 20 saberes en los 4 bloques (Interacción gravitatoria, Electromagnetismo, Vibraciones y Ondas, y Física Moderna) ajustándolos a 3 horas semanales.</t>
-[...2 lines deleted...]
-    <t>El bloque de Física Moderna suele dejarse para el final y es el más sencillo de puntuar en la PAU/EvAU. Reserva siempre las 3 últimas semanas de marzo para terminarlo antes del repaso final.</t>
+    <t>Distribuye los 20 saberes básicos en los 4 bloques (por ejemplo: cinemática, dinámica, energía, electromagnetismo) a lo largo de los tres trimestres. Ten en cuenta que tienes 3 horas semanales. Ajusta la carga para que cada bloque tenga un tiempo proporcional a su peso en el currículo.</t>
+  </si>
+  <si>
+    <t>Deja para el tercer trimestre los bloques de óptica o física moderna, que suelen tener menos horas por final de curso. Así evitas agobios si se pierden días.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>No te compliques con SDAs de 20 páginas. Para Física de 2.º, funciona mejor una SDA basada en un 'Reto de Ingeniería' que use software de análisis de datos o vídeo (Tracker).</t>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. La SDA debe partir de un reto o problema real (ej. diseñar un sistema de frenado) y culminar en un producto evaluable (informe, prototipo, presentación). Asegura que moviliza competencias específicas.</t>
+  </si>
+  <si>
+    <t>Para Física, una SDA sobre 'diseño de un lanzador de proyectiles' cubre cinemática, dinámica y energía. Es motivadora y fácil de evaluar mediante rúbrica.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica. La suma debe ser 100%. Los criterios dentro de cada CE deben tener un peso equilibrado.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la CE relacionada con la experimentación tenga un peso real (mínimo 10-15%), de lo contrario los alumnos ignorarán el laboratorio por la presión del examen teórico.</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la nota final. Define porcentajes para pruebas escritas, trabajo práctico y actitud (ej. 70% pruebas, 25% prácticas, 5% actitud). Asegura que todos los criterios están ponderados y que la suma da 100%.</t>
+  </si>
+  <si>
+    <t>No olvides incluir un criterio de 'uso correcto del material de laboratorio' si hay prácticas. Suele ser un ítem que inspección revisa.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas para alumnos con altas capacidades o con dificultades, y el sistema de recuperación por criterios superados.</t>
-[...2 lines deleted...]
-    <t>Diseña 'píldoras de refuerzo' para los saberes de 1.º de Bachillerato (vectores y cinemática) que suelen ser la base de los errores en 2.º; inclúyelas como anexos de nivelación.</t>
+    <t>Redacta las medidas de atención a la diversidad para alumnado con NEAE (adaptaciones curriculares, enriquecimiento) y el plan de recuperación: actividades específicas y fecha para que el alumnado pueda superar criterios no alcanzados. Define criterios mínimos exigibles.</t>
+  </si>
+  <si>
+    <t>Para recuperación en Física, evita limitarte a repetir exámenes. Diseña tareas prácticas (como calcular la velocidad de un objeto real) que permitan demostrar la competencia no lograda.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Reconèixer la rellevància i les aportacions de la física en el desenvolupament de la ciència, la tecnologia, l'economia, la societat i la sostenibilitat ambiental, emprant adequada</t>
   </si>
   <si>
     <t>Utilitzar els models, les lleis i les teories de la física per analitzar i comprendre el funcionament general d'aplicacions pràctiques i productes útils per a la societat en el cam</t>
   </si>
   <si>
     <t>Aplicar els principis, les lleis i les teories científiques en l'anàlisi crítica de processos físics de l'entorn, com els observats i els publicats en diferents mitjans de comunica</t>
   </si>
@@ -2155,1106 +2214,1136 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>350</v>
+        <v>367</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>354</v>
+        <v>371</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>357</v>
+        <v>374</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>360</v>
+        <v>377</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>362</v>
+        <v>379</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>367</v>
+        <v>384</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>372</v>
+        <v>389</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>373</v>
+        <v>390</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>370</v>
+        <v>391</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>370</v>
+        <v>395</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>396</v>
+        <v>413</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>397</v>
+        <v>414</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="D3" s="7">
         <v>5.0</v>
       </c>
       <c r="E3" s="7">
         <v>5.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>97</v>
       </c>
       <c r="D4" s="7">
         <v>5.0</v>
       </c>
       <c r="E4" s="7">
         <v>5.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
         <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="D5" s="7"/>
+      <c r="D5" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E5" s="7">
-        <v>2.78</v>
+        <v>3.57</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
         <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="D6" s="7"/>
+      <c r="D6" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E6" s="7">
-        <v>2.78</v>
+        <v>3.57</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>2.3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>417</v>
+      </c>
+      <c r="D7" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E7" s="7">
-        <v>2.78</v>
+        <v>3.57</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
         <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
       <c r="D8" s="7">
         <v>3.33</v>
       </c>
       <c r="E8" s="7">
         <v>3.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
         <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="D9" s="7">
         <v>3.33</v>
       </c>
       <c r="E9" s="7">
         <v>3.33</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
         <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="D10" s="7">
         <v>3.33</v>
       </c>
       <c r="E10" s="7">
         <v>3.33</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
         <v>4.1</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="D11" s="7">
         <v>3.0</v>
       </c>
       <c r="E11" s="7">
         <v>3.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
         <v>4.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="D12" s="7">
         <v>3.0</v>
       </c>
       <c r="E12" s="7">
         <v>3.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
         <v>5.1</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="D13" s="7"/>
+        <v>423</v>
+      </c>
+      <c r="D13" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E13" s="7">
-        <v>2.78</v>
+        <v>2.5</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
         <v>5.2</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="D14" s="7"/>
+        <v>424</v>
+      </c>
+      <c r="D14" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E14" s="7">
-        <v>2.78</v>
+        <v>2.5</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
         <v>5.3</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="D15" s="7"/>
+        <v>425</v>
+      </c>
+      <c r="D15" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E15" s="7">
-        <v>2.78</v>
+        <v>2.5</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
         <v>6.1</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
       <c r="D16" s="7">
         <v>3.0</v>
       </c>
       <c r="E16" s="7">
         <v>3.0</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
         <v>6.2</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
       <c r="D17" s="7">
         <v>3.0</v>
       </c>
       <c r="E17" s="7">
         <v>3.0</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>1.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="D18" s="7">
         <v>5.0</v>
       </c>
       <c r="E18" s="7">
         <v>5.0</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>1.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>412</v>
+        <v>429</v>
       </c>
       <c r="D19" s="7">
         <v>5.0</v>
       </c>
       <c r="E19" s="7">
         <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>1.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="D20" s="7">
         <v>5.0</v>
       </c>
       <c r="E20" s="7">
         <v>5.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>2.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="D21" s="7"/>
+        <v>431</v>
+      </c>
+      <c r="D21" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E21" s="7">
-        <v>2.78</v>
+        <v>3.57</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>2.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="D22" s="7"/>
+        <v>432</v>
+      </c>
+      <c r="D22" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E22" s="7">
-        <v>2.78</v>
+        <v>3.57</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>2.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="D23" s="7"/>
+        <v>433</v>
+      </c>
+      <c r="D23" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E23" s="7">
-        <v>2.78</v>
+        <v>3.57</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>2.4</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="D24" s="7"/>
+        <v>434</v>
+      </c>
+      <c r="D24" s="7">
+        <v>3.57</v>
+      </c>
       <c r="E24" s="7">
-        <v>2.78</v>
+        <v>3.57</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>3.1</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>418</v>
+        <v>435</v>
       </c>
       <c r="D25" s="7">
         <v>3.33</v>
       </c>
       <c r="E25" s="7">
         <v>3.33</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>3.2</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>419</v>
+        <v>436</v>
       </c>
       <c r="D26" s="7">
         <v>3.33</v>
       </c>
       <c r="E26" s="7">
         <v>3.33</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>3.3</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
       <c r="D27" s="7">
         <v>3.33</v>
       </c>
       <c r="E27" s="7">
         <v>3.33</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>4.1</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>421</v>
+        <v>438</v>
       </c>
       <c r="D28" s="7">
         <v>3.0</v>
       </c>
       <c r="E28" s="7">
         <v>3.0</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>4.2</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>422</v>
+        <v>439</v>
       </c>
       <c r="D29" s="7">
         <v>3.0</v>
       </c>
       <c r="E29" s="7">
         <v>3.0</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>4.3</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>423</v>
+        <v>440</v>
       </c>
       <c r="D30" s="7">
         <v>3.0</v>
       </c>
       <c r="E30" s="7">
         <v>3.0</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>5.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="D31" s="7"/>
+        <v>441</v>
+      </c>
+      <c r="D31" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E31" s="7">
-        <v>2.78</v>
+        <v>2.5</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>5.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="D32" s="7"/>
+        <v>442</v>
+      </c>
+      <c r="D32" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E32" s="7">
-        <v>2.78</v>
+        <v>2.5</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5">
         <v>5.3</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="D33" s="7"/>
+        <v>425</v>
+      </c>
+      <c r="D33" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E33" s="7">
-        <v>2.78</v>
+        <v>2.5</v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
         <v>5.4</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="D34" s="7"/>
+        <v>443</v>
+      </c>
+      <c r="D34" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E34" s="7">
-        <v>2.78</v>
+        <v>2.5</v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>5.5</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="D35" s="7"/>
+        <v>444</v>
+      </c>
+      <c r="D35" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E35" s="7">
-        <v>2.78</v>
+        <v>2.5</v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="5">
         <v>6.1</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
       <c r="D36" s="7">
         <v>3.0</v>
       </c>
       <c r="E36" s="7">
         <v>3.0</v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="5">
         <v>6.2</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="D37" s="7">
         <v>3.0</v>
       </c>
       <c r="E37" s="7">
         <v>3.0</v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>6.3</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
       <c r="D38" s="7">
         <v>3.0</v>
       </c>
       <c r="E38" s="7">
         <v>3.0</v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7">
         <f>SUM(E3:E38)</f>
-        <v>116.68000000000001</v>
+        <v>119.96999999999996</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AN31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AN31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40">
       <c r="A1" s="6" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>434</v>
+        <v>451</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
         <v>2.1</v>
       </c>
       <c r="F1" s="6">
         <v>2.2</v>
       </c>
       <c r="G1" s="6">
         <v>2.3</v>
       </c>
       <c r="H1" s="6">
         <v>3.1</v>
       </c>
       <c r="I1" s="6">
         <v>3.2</v>
       </c>
       <c r="J1" s="6">
         <v>3.3</v>
       </c>
@@ -3321,1422 +3410,1422 @@
       <c r="AE1" s="6">
         <v>5.1</v>
       </c>
       <c r="AF1" s="6">
         <v>5.2</v>
       </c>
       <c r="AG1" s="6">
         <v>5.3</v>
       </c>
       <c r="AH1" s="6">
         <v>5.4</v>
       </c>
       <c r="AI1" s="6">
         <v>5.5</v>
       </c>
       <c r="AJ1" s="6">
         <v>6.1</v>
       </c>
       <c r="AK1" s="6">
         <v>6.2</v>
       </c>
       <c r="AL1" s="6">
         <v>6.3</v>
       </c>
       <c r="AM1" s="6" t="s">
-        <v>435</v>
+        <v>452</v>
       </c>
       <c r="AN1" s="6" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
     </row>
     <row r="2" spans="1:40">
       <c r="A2" s="5" t="s">
-        <v>436</v>
+        <v>453</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
       <c r="AH2" s="5"/>
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AL2),"")</f>
         <v/>
       </c>
       <c r="AN2" s="5"/>
     </row>
     <row r="3" spans="1:40">
       <c r="A3" s="5" t="s">
-        <v>437</v>
+        <v>454</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AL3),"")</f>
         <v/>
       </c>
       <c r="AN3" s="5"/>
     </row>
     <row r="4" spans="1:40">
       <c r="A4" s="5" t="s">
-        <v>438</v>
+        <v>455</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5"/>
       <c r="AH4" s="5"/>
       <c r="AI4" s="5"/>
       <c r="AJ4" s="5"/>
       <c r="AK4" s="5"/>
       <c r="AL4" s="5"/>
       <c r="AM4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AL4),"")</f>
         <v/>
       </c>
       <c r="AN4" s="5"/>
     </row>
     <row r="5" spans="1:40">
       <c r="A5" s="5" t="s">
-        <v>439</v>
+        <v>456</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
       <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AL5),"")</f>
         <v/>
       </c>
       <c r="AN5" s="5"/>
     </row>
     <row r="6" spans="1:40">
       <c r="A6" s="5" t="s">
-        <v>440</v>
+        <v>457</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AL6),"")</f>
         <v/>
       </c>
       <c r="AN6" s="5"/>
     </row>
     <row r="7" spans="1:40">
       <c r="A7" s="5" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AL7),"")</f>
         <v/>
       </c>
       <c r="AN7" s="5"/>
     </row>
     <row r="8" spans="1:40">
       <c r="A8" s="5" t="s">
-        <v>442</v>
+        <v>459</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AL8),"")</f>
         <v/>
       </c>
       <c r="AN8" s="5"/>
     </row>
     <row r="9" spans="1:40">
       <c r="A9" s="5" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AL9),"")</f>
         <v/>
       </c>
       <c r="AN9" s="5"/>
     </row>
     <row r="10" spans="1:40">
       <c r="A10" s="5" t="s">
-        <v>444</v>
+        <v>461</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AL10),"")</f>
         <v/>
       </c>
       <c r="AN10" s="5"/>
     </row>
     <row r="11" spans="1:40">
       <c r="A11" s="5" t="s">
-        <v>445</v>
+        <v>462</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AL11),"")</f>
         <v/>
       </c>
       <c r="AN11" s="5"/>
     </row>
     <row r="12" spans="1:40">
       <c r="A12" s="5" t="s">
-        <v>446</v>
+        <v>463</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AL12),"")</f>
         <v/>
       </c>
       <c r="AN12" s="5"/>
     </row>
     <row r="13" spans="1:40">
       <c r="A13" s="5" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AL13),"")</f>
         <v/>
       </c>
       <c r="AN13" s="5"/>
     </row>
     <row r="14" spans="1:40">
       <c r="A14" s="5" t="s">
-        <v>448</v>
+        <v>465</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
       <c r="AJ14" s="5"/>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AL14),"")</f>
         <v/>
       </c>
       <c r="AN14" s="5"/>
     </row>
     <row r="15" spans="1:40">
       <c r="A15" s="5" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AL15),"")</f>
         <v/>
       </c>
       <c r="AN15" s="5"/>
     </row>
     <row r="16" spans="1:40">
       <c r="A16" s="5" t="s">
-        <v>450</v>
+        <v>467</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AL16),"")</f>
         <v/>
       </c>
       <c r="AN16" s="5"/>
     </row>
     <row r="17" spans="1:40">
       <c r="A17" s="5" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AL17),"")</f>
         <v/>
       </c>
       <c r="AN17" s="5"/>
     </row>
     <row r="18" spans="1:40">
       <c r="A18" s="5" t="s">
-        <v>452</v>
+        <v>469</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AL18),"")</f>
         <v/>
       </c>
       <c r="AN18" s="5"/>
     </row>
     <row r="19" spans="1:40">
       <c r="A19" s="5" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AL19),"")</f>
         <v/>
       </c>
       <c r="AN19" s="5"/>
     </row>
     <row r="20" spans="1:40">
       <c r="A20" s="5" t="s">
-        <v>454</v>
+        <v>471</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="5"/>
       <c r="AM20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AL20),"")</f>
         <v/>
       </c>
       <c r="AN20" s="5"/>
     </row>
     <row r="21" spans="1:40">
       <c r="A21" s="5" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
       <c r="AJ21" s="5"/>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AL21),"")</f>
         <v/>
       </c>
       <c r="AN21" s="5"/>
     </row>
     <row r="22" spans="1:40">
       <c r="A22" s="5" t="s">
-        <v>456</v>
+        <v>473</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
       <c r="AK22" s="5"/>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AL22),"")</f>
         <v/>
       </c>
       <c r="AN22" s="5"/>
     </row>
     <row r="23" spans="1:40">
       <c r="A23" s="5" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
       <c r="AK23" s="5"/>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AL23),"")</f>
         <v/>
       </c>
       <c r="AN23" s="5"/>
     </row>
     <row r="24" spans="1:40">
       <c r="A24" s="5" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5"/>
       <c r="AH24" s="5"/>
       <c r="AI24" s="5"/>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AL24),"")</f>
         <v/>
       </c>
       <c r="AN24" s="5"/>
     </row>
     <row r="25" spans="1:40">
       <c r="A25" s="5" t="s">
-        <v>459</v>
+        <v>476</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
       <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AL25),"")</f>
         <v/>
       </c>
       <c r="AN25" s="5"/>
     </row>
     <row r="26" spans="1:40">
       <c r="A26" s="5" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="5"/>
       <c r="AM26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AL26),"")</f>
         <v/>
       </c>
       <c r="AN26" s="5"/>
     </row>
     <row r="27" spans="1:40">
       <c r="A27" s="5" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AL27),"")</f>
         <v/>
       </c>
       <c r="AN27" s="5"/>
     </row>
     <row r="28" spans="1:40">
       <c r="A28" s="5" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5"/>
       <c r="AH28" s="5"/>
       <c r="AI28" s="5"/>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AL28),"")</f>
         <v/>
       </c>
       <c r="AN28" s="5"/>
     </row>
     <row r="29" spans="1:40">
       <c r="A29" s="5" t="s">
-        <v>463</v>
+        <v>480</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="5"/>
       <c r="AM29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AL29),"")</f>
         <v/>
       </c>
       <c r="AN29" s="5"/>
     </row>
     <row r="30" spans="1:40">
       <c r="A30" s="5" t="s">
-        <v>464</v>
+        <v>481</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
       <c r="AJ30" s="5"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
       <c r="AM30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AL30),"")</f>
         <v/>
       </c>
       <c r="AN30" s="5"/>
     </row>
     <row r="31" spans="1:40">
       <c r="A31" s="5" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -8568,3129 +8657,3317 @@
         <v>107</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>108</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>109</v>
       </c>
       <c r="K4" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5">
         <v>2.2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="E5" s="5"/>
-[...1 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="E5" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>112</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>114</v>
+      </c>
       <c r="K5" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5">
         <v>2.3</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>105</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="K6" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5">
         <v>3.1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="K7" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5">
         <v>3.2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="K8" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5">
         <v>3.3</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="K9" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5">
         <v>4.1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="K10" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5">
         <v>4.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="K11" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5">
         <v>5.1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>105</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="K12" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5">
         <v>5.2</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="K13" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5">
         <v>5.3</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="K14" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5">
         <v>6.1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="K15" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5">
         <v>6.2</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>172</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>175</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="K16" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="5">
         <v>1.1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>92</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>93</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>95</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>96</v>
       </c>
       <c r="K17" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="5">
         <v>1.2</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>100</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>101</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K18" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="5">
         <v>1.3</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5" t="s">
-        <v>111</v>
+        <v>181</v>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="5">
         <v>2.1</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>104</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>105</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>106</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>108</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>109</v>
       </c>
       <c r="K20" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="5">
         <v>2.2</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      <c r="G21" s="5"/>
+        <v>183</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>112</v>
+      </c>
       <c r="H21" s="5" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="J21" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>114</v>
+      </c>
       <c r="K21" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="5">
         <v>2.3</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>105</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="K22" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="5">
         <v>2.4</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5" t="s">
-        <v>111</v>
+        <v>181</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B24" s="5">
         <v>3.1</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="K24" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="5">
         <v>3.2</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G25" s="5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="K25" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="5">
         <v>3.3</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G26" s="5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>107</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="K26" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="5">
         <v>4.1</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="G27" s="5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="K27" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B28" s="5">
         <v>4.2</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="K28" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="5">
         <v>4.3</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5" t="s">
-        <v>111</v>
+        <v>181</v>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="5">
         <v>5.1</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>105</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I30" s="5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="J30" s="5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="K30" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="5">
         <v>5.2</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="K31" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="5">
         <v>5.3</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="K32" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="5">
         <v>5.4</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5" t="s">
-        <v>111</v>
+        <v>181</v>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="5">
         <v>5.5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5" t="s">
-        <v>111</v>
+        <v>181</v>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="5">
         <v>6.1</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="G35" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="K35" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="5">
         <v>6.2</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      <c r="G36" s="5"/>
+        <v>197</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>175</v>
+      </c>
       <c r="H36" s="5" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="J36" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="K36" s="7">
         <v>2.78</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="5">
         <v>6.3</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5" t="s">
-        <v>111</v>
+        <v>181</v>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="7">
         <v>2.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C7" s="5">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C8" s="5">
         <v>2</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C9" s="5">
         <v>3</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C10" s="5">
         <v>4</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C11" s="5">
         <v>5</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C12" s="5">
         <v>6</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C13" s="5">
         <v>7</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C14" s="5">
         <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C15" s="5">
         <v>2</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C16" s="5">
         <v>3</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C17" s="5">
         <v>4</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C18" s="5">
         <v>5</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C19" s="5">
         <v>6</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C20" s="5">
         <v>7</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C21" s="5">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C22" s="5">
         <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C24" s="5">
         <v>1</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C25" s="5">
         <v>2</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C26" s="5">
         <v>3</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C27" s="5">
         <v>4</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C28" s="5">
         <v>5</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C29" s="5">
         <v>6</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C30" s="5">
         <v>7</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C31" s="5">
         <v>8</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C32" s="5">
         <v>9</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C33" s="5">
         <v>10</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C34" s="5">
         <v>11</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C35" s="5">
         <v>12</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C36" s="5">
         <v>13</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C37" s="5">
         <v>14</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C38" s="5">
         <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C39" s="5">
         <v>16</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C40" s="5">
         <v>1</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C41" s="5">
         <v>2</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C42" s="5">
         <v>3</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C43" s="5">
         <v>4</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C44" s="5">
         <v>5</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C45" s="5">
         <v>6</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C46" s="5">
         <v>7</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C47" s="5">
         <v>8</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C48" s="5">
         <v>9</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C49" s="5">
         <v>10</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C50" s="5">
         <v>11</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C51" s="5">
         <v>12</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C52" s="5">
         <v>13</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C53" s="5">
         <v>14</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C54" s="5">
         <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C55" s="5">
         <v>16</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C56" s="5">
         <v>17</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C57" s="5">
         <v>18</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C58" s="5">
         <v>19</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C59" s="5">
         <v>20</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C60" s="5">
         <v>21</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C61" s="5">
         <v>22</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C62" s="5">
         <v>1</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C63" s="5">
         <v>2</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C64" s="5">
         <v>3</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C65" s="5">
         <v>4</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C66" s="5">
         <v>5</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C67" s="5">
         <v>6</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G18"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G18"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B7" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>107</v>
+        <v>281</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B11" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>289</v>
+        <v>107</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="5">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="F18" s="5" t="s">
+      <c r="F19" s="5" t="s">
         <v>283</v>
       </c>
-      <c r="G18" s="5" t="s">
-        <v>298</v>
+      <c r="G19" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="5">
+        <v>15</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>302</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>303</v>
+        <v>320</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>321</v>
+        <v>338</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>324</v>
+        <v>341</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>325</v>
+        <v>342</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>