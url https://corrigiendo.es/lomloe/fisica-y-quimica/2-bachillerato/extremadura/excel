--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="481">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:42</t>
+    <t>03/07/2026 19:41</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -310,294 +310,369 @@
   <si>
     <t>Reconocer y analizar la química como un área de conocimiento multidisciplinar y versátil que establece relaciones con otras ciencias y campos de conocimiento, adquiriendo a través de ella una aproximación integral al conocimiento científico y global. No es posible comprender profundamente los conceptos fundamentales de la química sin conocer las leyes y teorías de otros campos de la ciencia relacionados con ella. De la misma forma, es necesario aplicar las ideas básicas de la química para entender los fundamentos la química no es un corpus de conocimiento aislado, y las contribuciones de la química al desarrollo de otras ciencias y campos de conocimiento (y viceversa) son imprescindibles para el progreso global de la ciencia, la tecnología y la sociedad.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
+    <t>Valorar la importancia de la física en el desarrollo de la ciencia, la tecnología, la economía, la sociedad y la sostenibilidad ambiental con base en las soluciones que aporta a distintas situaciones relacionadas con esos ámbitos.</t>
+  </si>
+  <si>
+    <t>Explicar cómo los avances de la física impulsan la tecnología y la economía, valorando su impacto social y ambiental mediante argumentos científicos fundamentados.</t>
+  </si>
+  <si>
+    <t>Reconocer</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación analizando un avance tecnológico real, vinculando sus leyes físicas con beneficios sociales y retos de sostenibilidad ambiental.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre aplicaciones de la física moderna, como la resonancia magnética o paneles fotovoltaicos, y su repercusión en la calidad de vida.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio únicamente mediante problemas de cálculo numérico, ignorando la dimensión social, ética o ambiental que exige el enunciado.</t>
+  </si>
+  <si>
+    <t>Resolver problemas de manera experimental y analítica utilizando principios, leyes y teorías de la física.</t>
+  </si>
+  <si>
+    <t>Aplicar leyes físicas para solucionar problemas mediante cálculos matemáticos y prácticas de laboratorio, justificando los resultados obtenidos en diversos contextos científicos.</t>
+  </si>
+  <si>
+    <t>Resolver</t>
+  </si>
+  <si>
+    <t>El alumnado entrega resoluciones escritas de problemas teóricos y guiones de prácticas de laboratorio donde aplica leyes físicas y analiza los datos obtenidos.</t>
+  </si>
+  <si>
+    <t>Resolución de ejercicios de cinemática o dinámica en el aula y realización de experimentos controlados para verificar leyes físicas mediante la toma de datos.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico final sin valorar el procedimiento, la justificación de las leyes aplicadas o el uso correcto de las unidades.</t>
+  </si>
+  <si>
+    <t>Adoptar modelos y utilizar leyes y teorías de la física para comprender, estudiar y analizar la evolución de sistemas naturales.</t>
+  </si>
+  <si>
+    <t>Explicar y predecir el comportamiento de sistemas naturales mediante la aplicación de leyes físicas fundamentales, justificando los resultados obtenidos en contextos reales y tecnológicos.</t>
+  </si>
+  <si>
+    <t>Analizar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza la resolución de problemas complejos y redacta informes donde justifica la evolución de un sistema físico basándose en modelos y leyes teóricas.</t>
+  </si>
+  <si>
+    <t>Examen escrito</t>
+  </si>
+  <si>
+    <t>Resolución de ejercicios sobre campos o movimientos ondulatorios y análisis de gráficas que representen la evolución temporal de un sistema físico real.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente el resultado numérico final ignorando la capacidad del alumno para analizar si dicho resultado es físicamente posible según el modelo.</t>
+  </si>
+  <si>
+    <t>Inferir soluciones generales a problemas generales a partir del análisis de situaciones particulares y las variables de que dependen.</t>
+  </si>
+  <si>
+    <t>Resolver problemas complejos de física analizando casos particulares para extraer conclusiones generales y predecir el comportamiento de sistemas tecnológicos o naturales.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega la resolución de problemas prácticos donde identifica variables, aplica leyes físicas y justifica la solución general obtenida a partir de datos específicos.</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas de gravitación, electromagnetismo o física moderna donde se parte de escenarios concretos para deducir comportamientos generales.</t>
+  </si>
+  <si>
+    <t>Limitarse al cálculo numérico del caso particular sin explicar la relación de dependencia entre las variables o la validez general de la solución inferida.</t>
+  </si>
+  <si>
+    <t>Descubrir aplicaciones prácticas y productos útiles para la sociedad en el campo tecnológico, industrial y biosanitario y analizarlos en base a los modelos, las leyes y las teorías de la física.</t>
+  </si>
+  <si>
+    <t>Explicar el funcionamiento de dispositivos tecnológicos, industriales o médicos aplicando las leyes y modelos físicos estudiados para comprender su utilidad y beneficio social.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe técnico o resuelve problemas contextualizados donde justifica el fundamento físico de aplicaciones como la fibra óptica, el escáner médico o el sincrotrón.</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre el impacto de la física en la medicina y la industria, vinculando conceptos de electromagnetismo, óptica y física moderna con casos reales.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la descripción cualitativa o histórica del dispositivo sin exigir la vinculación explícita con las leyes físicas y ecuaciones que rigen su funcionamiento.</t>
+  </si>
+  <si>
+    <t>Aplicar los principios, leyes y teorías científicas en el análisis crítico de procesos físicos del entorno, como los observados y los publicados en distintos medios de comunicación, para analizar, comprender y explicar las causas que los producen.</t>
+  </si>
+  <si>
+    <t>Explicar fenómenos cotidianos o noticias científicas aplicando leyes físicas y lenguaje matemático para identificar causas y validar la veracidad de la información analizada.</t>
+  </si>
+  <si>
+    <t>Aplicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe o comentario de texto donde identifica leyes físicas en noticias o vídeos, justificando matemáticamente las causas de los procesos observados.</t>
+  </si>
+  <si>
+    <t>Actividades de comentario de noticias científicas o análisis de vídeos sobre fenómenos físicos para detectar errores conceptuales o confirmar principios teóricos.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la opinión crítica o el resumen del texto sin exigir la aplicación de fórmulas o leyes físicas que sustenten el análisis.</t>
+  </si>
+  <si>
+    <t>Utilizar de manera rigurosa las unidades de las variables físicas en diferentes sistemas de unidades, empleando correctamente su notación y sus equivalencias, así como la interpretación adecuada de gráficas que relacionan variables físicas, para hacer posible una comunicación efectiva con toda la comunidad científica.</t>
+  </si>
+  <si>
+    <t>Manejar con precisión las unidades de medida, realizar cambios entre sistemas y representar gráficamente las relaciones entre magnitudes físicas para comunicar resultados científicos.</t>
+  </si>
+  <si>
+    <t>Utilizar</t>
+  </si>
+  <si>
+    <t>El alumnado resuelve problemas numéricos y elabora informes de prácticas donde incluye cálculos con unidades correctas y gráficas debidamente rotuladas con sus magnitudes.</t>
+  </si>
+  <si>
+    <t>Resolución de ejercicios de física y análisis de datos experimentales obtenidos en el laboratorio o mediante simulaciones digitales.</t>
+  </si>
+  <si>
+    <t>Expresar resultados numéricos sin unidades o utilizar abreviaturas incorrectas como 'gr' para gramos o 'seg' para segundos, que no pertenecen al Sistema Internacional.</t>
+  </si>
+  <si>
+    <t>Resolver ejercicios y problemas de física planteados desde situaciones ideales o reales aplicando los principios, leyes y teorías científicas adecuadas para encontrar y argumentar sus soluciones y expresar de forma adecuada los resultados obtenidos.</t>
+  </si>
+  <si>
+    <t>Comunicar resultados de problemas de física justificando el significado físico de las soluciones obtenidas y empleando correctamente las unidades del Sistema Internacional.</t>
+  </si>
+  <si>
+    <t>Argumentar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega resoluciones escritas de problemas donde se detallan los pasos seguidos, se justifican los resultados obtenidos y se incluyen las unidades correspondientes.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas numéricos y teóricos de gravitación, electromagnetismo u óptica, donde se requiere interpretar el sentido físico de los valores calculados.</t>
+  </si>
+  <si>
+    <t>Limitarse a dar un valor numérico final sin unidades o sin explicar la coherencia física del signo o la magnitud obtenida.</t>
+  </si>
+  <si>
+    <t>Usar de forma autónoma y eficiente plataformas tecnológicas para la consulta, elaboración e intercambio de materiales científicos y divulgativos en distintos formatos con otros integrantes de su entorno.</t>
+  </si>
+  <si>
+    <t>Crear y compartir materiales científicos o divulgativos de física en plataformas digitales, colaborando con compañeros de forma autónoma y organizada para difundir conocimientos.</t>
+  </si>
+  <si>
+    <t>Elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado produce y comparte en el entorno virtual archivos, presentaciones o documentos colaborativos sobre contenidos de física, demostrando autonomía en el uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>Trabajo cooperativo en el aula virtual donde los estudiantes investigan un tema de física moderna y publican sus hallazgos para el resto del grupo.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la corrección de los conceptos teóricos de física, ignorando la destreza en el uso de la plataforma digital o la calidad del intercambio comunicativo.</t>
+  </si>
+  <si>
+    <t>Utilizar de forma crítica, ética y responsable plataformas que contengan medios de información y comunicación para enriquecer el aprendizaje y el trabajo individual y social.</t>
+  </si>
+  <si>
+    <t>Seleccionar y emplear fuentes de información científicas en medios digitales y tradicionales, citando correctamente y trabajando de forma colaborativa para profundizar en contenidos de física.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza trabajos de investigación o entornos de aprendizaje compartido donde selecciona fuentes fiables, diferencia noticias falsas de evidencias científicas y cita la bibliografía empleada.</t>
+  </si>
+  <si>
+    <t>Búsqueda de información sobre avances científicos actuales o aplicaciones tecnológicas de la física para elaborar un informe grupal o una presentación digital.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante una pregunta teórica en un examen escrito en lugar de observar el proceso de búsqueda y selección de información.</t>
+  </si>
+  <si>
+    <t>Analizar la medida y la toma de datos experimentales, reconocer y determinar sus errores y utilizar sistemas de representación gráfica, para obtener relaciones entre las variables físicas investigadas.</t>
+  </si>
+  <si>
+    <t>Analizar datos experimentales mediante la toma de medidas, el cálculo de errores y la representación gráfica para establecer leyes físicas fundamentales.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de laboratorio que incluye tablas de datos, cálculo de incertidumbres, gráficas con líneas de ajuste y conclusiones sobre la relación entre variables.</t>
+  </si>
+  <si>
+    <t>Sesiones de laboratorio o simulaciones virtuales donde se recogen datos experimentales para verificar leyes físicas mediante el método científico.</t>
+  </si>
+  <si>
+    <t>Calificar este criterio basándose únicamente en la resolución de problemas teóricos de cálculo de errores en un examen escrito, omitiendo la fase de experimentación directa.</t>
+  </si>
+  <si>
+    <t>Reproducir en laboratorios, sean reales o virtuales, determinados procesos físicos modificando las variables que lo condicionan para comprender los principios, leyes o teorías implicados y generar el correspondiente informe con formato adecuado, incluyendo argumentaciones, conclusiones, tablas de datos, gráficas y referencias bibliográficas.</t>
+  </si>
+  <si>
+    <t>Realizar experimentos en laboratorios reales o virtuales, analizando variables y leyes físicas para elaborar un informe técnico detallado con datos, gráficas y conclusiones.</t>
+  </si>
+  <si>
+    <t>Experimentar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de laboratorio, físico o digital, que incluye el análisis de variables, tablas de datos, representaciones gráficas y conclusiones científicas fundamentadas.</t>
+  </si>
+  <si>
+    <t>Sesiones de prácticas de laboratorio o uso de simuladores interactivos donde se recogen datos experimentales para comprobar leyes físicas mediante el método científico.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante una pregunta teórica en un examen escrito en lugar de calificar el producto real del informe de prácticas.</t>
+  </si>
+  <si>
+    <t>Debatir de forma fundamentada sobre los avances de la física y su implicación en la sociedad desde el punto de vista de la ética y de la sostenibilidad, para entender esta disciplina como impulsora del desarrollo tecnológico, económico y científico de la humanidad.</t>
+  </si>
+  <si>
+    <t>Analizar y debatir críticamente el impacto de los avances de la física en la sociedad, considerando criterios de ética, sostenibilidad y bienestar social.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un ensayo crítico o participa en un debate estructurado sobre las implicaciones éticas y ambientales de tecnologías como la energía nuclear o la nanotecnología.</t>
+  </si>
+  <si>
+    <t>Sesión de debate o redacción de un artículo de opinión tras investigar un avance científico contemporáneo y su impacto socioambiental.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante preguntas de respuesta cerrada o definiciones memorísticas en un examen escrito de problemas numéricos, ignorando la capacidad argumentativa.</t>
+  </si>
+  <si>
+    <t>Resolver cuestiones, ejercicios y problemas de física planteando desarrollos completos y con una correcta expresión en lenguaje matemático y científico, así como elaborar informes de laboratorio y otras investigaciones de manera que sean interpretables por el resto de las comunidades científicas.</t>
+  </si>
+  <si>
+    <t>Analizar hitos históricos de la física y su impacto en la construcción del conocimiento científico actual, comprendiendo la evolución y el carácter universal de la ciencia.</t>
+  </si>
+  <si>
+    <t>Identificar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una línea del tiempo comentada o un ensayo breve que vincula descubrimientos históricos específicos con las leyes y teorías de la física moderna.</t>
+  </si>
+  <si>
+    <t>Investigación grupal sobre la evolución de un concepto físico, como la naturaleza de la luz, y su presentación mediante soporte digital.</t>
+  </si>
+  <si>
+    <t>Evaluar el criterio como una simple memorización de efemérides y nombres de científicos sin conectar el hallazgo con el cambio de paradigma metodológico.</t>
+  </si>
+  <si>
+    <t>Identificar los principales avances científicos relacionados con la física que han contribuido a las leyes y teorías aceptadas actualmente, como las fases para el entendimiento de las metodologías científicas, su evolución constante y la universalidad de la ciencia.</t>
+  </si>
+  <si>
+    <t>Identificar y explicar las conexiones entre los principios de la física y otras áreas científicas como las matemáticas o la biología en contextos reales.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación donde justifica el uso de herramientas matemáticas o conceptos químicos y biológicos para resolver problemas físicos específicos.</t>
+  </si>
+  <si>
+    <t>Análisis de aplicaciones tecnológicas o médicas, como la resonancia magnética o la óptica ocular, donde convergen diversas ramas de la ciencia.</t>
+  </si>
+  <si>
+    <t>Confundir este criterio con una pregunta de historia de la ciencia puramente biográfica, omitiendo la interconexión técnica y funcional entre las disciplinas.</t>
+  </si>
+  <si>
+    <t>Establecer relaciones entre la física y el resto de las disciplinas científicas, tales como la química, la biología o las matemáticas, para comprender el carácter multidisciplinar de la ciencia y las contribuciones de unas áreas sobre otras.</t>
+  </si>
+  <si>
+    <t>Problema, práctica o informe experimental</t>
+  </si>
+  <si>
     <t>Reconocer la importancia de la química y sus conexiones con otras áreas en el desarrollo de la sociedad, el avance de la ciencia y la tecnología, la economía y el desarrollo sostenible respetuoso con el medioambiente, identificando los avances en el campo de la química que han sido fundamentales en estos aspectos.</t>
   </si>
   <si>
-    <t>Explicar cómo los avances de la física impulsan la tecnología y la economía, valorando su impacto social y ambiental mediante argumentos científicos fundamentados.</t>
-[...16 lines deleted...]
-  <si>
     <t>Describir los principales procesos químicos que suceden en el entorno y las propiedades de los sistemas materiales a partir de los conocimientos, destrezas y actitudes propios de las distintas disciplinas de la química.</t>
   </si>
   <si>
-    <t>Aplicar leyes físicas para solucionar problemas mediante cálculos matemáticos y prácticas de laboratorio, justificando los resultados obtenidos en diversos contextos científicos.</t>
-[...13 lines deleted...]
-  <si>
     <t>Reconocer la naturaleza experimental e interdisciplinar de la química y su influencia en la investigación científica y en los ámbitos económico y laboral actuales, considerando los hechos empíricos y sus aplicaciones en otros campos del conocimiento y la actividad humana.</t>
   </si>
   <si>
-    <t>Problema, práctica o informe experimental</t>
-[...1 lines deleted...]
-  <si>
     <t>Establecer relaciones entre los principios de la química y los principales problemas asociados al desarrollo de la ciencia y la tecnología en la actualidad, analizando cómo se comunican a través de los medios de comunicación o son observados en la experiencia cotidiana.</t>
   </si>
   <si>
-    <t>Explicar y predecir el comportamiento de sistemas naturales mediante la aplicación de leyes físicas fundamentales, justificando los resultados obtenidos en contextos reales y tecnológicos.</t>
-[...16 lines deleted...]
-  <si>
     <t>Reconocer y comunicar que los fundamentos de la química constituyen un cuerpo de conocimiento imprescindible para el estudio y discusión de cuestiones significativas en los ámbitos social, económico, político y ético, identificando la presencia e influencia de estas bases en dichos ámbitos.</t>
   </si>
   <si>
     <t>Aplicar de manera informada, coherente y razonada los modelos y leyes de la química para explicar y predecir las consecuencias de experimentos, fenómenos naturales, procesos industriales y descubrimientos científicos.</t>
   </si>
   <si>
-    <t>Explicar el funcionamiento de dispositivos tecnológicos, industriales o médicos aplicando las leyes y modelos físicos estudiados para comprender su utilidad y beneficio social.</t>
-[...10 lines deleted...]
-  <si>
     <t>Utilizar correctamente las normas de formulación y nomenclatura de la IUPAC como base de un lenguaje universal propio de la química que permita una comunicación efectiva entre toda la comunidad científica, aplicando dichas normas al reconocimiento y escritura de fórmulas y nombres de diferentes especies químicas.</t>
   </si>
   <si>
-    <t>Explicar fenómenos cotidianos o noticias científicas aplicando leyes físicas y lenguaje matemático para identificar causas y validar la veracidad de la información analizada.</t>
-[...13 lines deleted...]
-  <si>
     <t>Emplear con rigor las herramientas matemáticas necesarias (ecuaciones, unidades, operaciones, etc.) para la resolución de problemas y el desarrollo del pensamiento científico que se alcanza con el estudio de la química.</t>
   </si>
   <si>
-    <t>Manejar con precisión las unidades de medida, realizar cambios entre sistemas y representar gráficamente las relaciones entre magnitudes físicas para comunicar resultados científicos.</t>
-[...13 lines deleted...]
-  <si>
     <t>Emplear correctamente los códigos de comunicación característicos de la química para adoptar y hacer respetar las normas de seguridad relacionadas con la manipulación de sustancias químicas en el laboratorio y en otros entornos, así como los procedimientos para la correcta gestión y eliminación de los residuos.</t>
   </si>
   <si>
-    <t>Comunicar resultados de problemas de física justificando el significado físico de las soluciones obtenidas y empleando correctamente las unidades del Sistema Internacional.</t>
-[...13 lines deleted...]
-  <si>
     <t>Analizar la composición química de los sistemas materiales que se encuentran a través de la experiencia cotidiana, en el medio natural y en el entorno industrial y tecnológico, para demostrar que sus propiedades, aplicaciones y beneficios están basados en los principios de la química.</t>
   </si>
   <si>
-    <t>Crear y compartir materiales científicos o divulgativos de física en plataformas digitales, colaborando con compañeros de forma autónoma y organizada para difundir conocimientos.</t>
-[...13 lines deleted...]
-  <si>
     <t>Argumentar de manera informada, aplicando las teorías y leyes de la química, que los efectos negativos producidos por determinadas sustancias sobre el medio ambiente y la salud se deben a su mal uso o a la negligencia en su manipulación, y no a la ciencia química en sí.</t>
   </si>
   <si>
-    <t>Seleccionar y emplear fuentes de información científicas en medios digitales y tradicionales, citando correctamente y trabajando de forma colaborativa para profundizar en contenidos de física.</t>
-[...10 lines deleted...]
-  <si>
     <t>Emplear de forma adecuada los conocimientos científicos para explicar cuáles son los beneficios de los numerosos productos de la tecnología química y cómo su empleo y aplicación han beneficiado el progreso de la sociedad.</t>
   </si>
   <si>
     <t>Reconocer la importante contribución en la química del trabajo cooperativo entre especialistas de diferentes disciplinas científicas para la resolución de problemas comunes de la sociedad.</t>
   </si>
   <si>
-    <t>Analizar datos experimentales mediante la toma de medidas, el cálculo de errores y la representación gráfica para establecer leyes físicas fundamentales.</t>
-[...10 lines deleted...]
-  <si>
     <t>Reconocer la aportación de la química al desarrollo del pensamiento científico y a la autonomía de pensamiento crítico a través de la puesta en práctica de las metodologías de trabajo propias de las disciplinas científicas.</t>
   </si>
   <si>
-    <t>Realizar experimentos en laboratorios reales o virtuales, analizando variables y leyes físicas para elaborar un informe técnico detallado con datos, gráficas y conclusiones.</t>
-[...13 lines deleted...]
-  <si>
     <t>Resolver problemas relacionados con la química y estudiar situaciones relacionadas con esta ciencia, reconociendo la importancia de la contribución particular de cada miembro del equipo y la diversidad de pensamiento a la vez que consolidando habilidades sociales positivas en el seno de equipos de trabajo.</t>
   </si>
   <si>
-    <t>Analizar y debatir críticamente el impacto de los avances de la física en la sociedad, considerando criterios de ética, sostenibilidad y bienestar social.</t>
-[...13 lines deleted...]
-  <si>
     <t>Utilizar herramientas tecnológicas y recursos variados, incluyendo experiencias de laboratorio real y virtual, para representar y visualizar de forma más eficiente los conceptos de química que presenten mayores dificultades.</t>
   </si>
   <si>
     <t>Aplicar los conceptos, leyes y teorías de otras disciplinas científicas (especialmente de la física) a través de la experimentación y la indagación, para explicar y razonar los conceptos fundamentales que se encuentran en los fundamentos de la química.</t>
-  </si>
-[...13 lines deleted...]
-    <t>Evaluar el criterio como una simple memorización de efemérides y nombres de científicos sin conectar el hallazgo con el cambio de paradigma metodológico.</t>
   </si>
   <si>
     <t>Reconocer algunas de las ideas fundamentales de otras disciplinas científicas (biología, geología, tecnología, etc.) por medio de la relación entre sus contenidos básicos y las leyes y teorías que son propios de la química.</t>
   </si>
   <si>
     <t>Solucionar problemas y cuestiones característicos de la química utilizando las herramientas provistas por las matemáticas y la tecnología, reconociendo así la relación entre los fenómenos experimentales y naturales y los conceptos propios de esta disciplina.</t>
   </si>
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
@@ -848,83 +923,115 @@
   <si>
     <t>Aplica leyes y teorías físicas en la resolución de problemas directos y estructurados, siguiendo modelos establecidos. Describe de forma guiada la relación entre los avances físicos y su impacto en el desarrollo tecnológico o ambiental.
 → Calcula el campo eléctrico creado por una carga puntual aplicando la fórmula correspondiente, identificando algún uso de esta propiedad en dispositivos cotidianos.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Resuelve problemas de forma analítica y experimental utilizando con precisión el desarrollo matemático y los fundamentos teóricos. Argumenta con criterio científico la relevancia de la física en la economía, la sociedad y la sostenibilidad ambiental.
 → Determina la trayectoria de una partícula cargada en un campo magnético y explica cómo este principio se aplica en los espectrómetros de masas para la detección de contaminantes.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Integra y transfiere teorías físicas para resolver problemas complejos en contextos diversos e interdisciplinares. Evalúa críticamente el impacto socio-ambiental de la tecnología derivada de la física, aportando soluciones fundamentadas y sostenibles.
 → Analiza el funcionamiento de una central nuclear o un parque fotovoltaico, calculando su rendimiento energético y evaluando su viabilidad económica y ambiental frente a otras fuentes de energía.</t>
   </si>
   <si>
+    <t>Identifica de forma aislada y con ayuda docente algunas leyes o modelos físicos básicos, pero no logra aplicarlos para predecir la evolución de sistemas naturales ni reconoce su utilidad en problemas cotidianos o aplicaciones tecnológicas.
+→ Nombra la ley de desintegración radiactiva pero es incapaz de determinar la cantidad de muestra restante tras un periodo de tiempo o su utilidad médica.</t>
+  </si>
+  <si>
+    <t>Describe sistemas naturales y aplica modelos físicos en situaciones reproductivas o muy guiadas. Identifica aplicaciones prácticas en el campo tecnológico o biosanitario, aunque presenta dificultades para inferir soluciones generales a partir de variables específicas.
+→ Calcula el periodo de un satélite en una órbita circular dada aplicando la ley de gravitación, identificando que se usa para el GPS pero sin explicar cómo afecta el cambio de altura a la señal.</t>
+  </si>
+  <si>
+    <t>Analiza con autonomía la evolución de sistemas naturales utilizando leyes y teorías físicas. Predice resultados con precisión e infiere soluciones a problemas generales en ámbitos tecnológicos, industriales o biosanitarios a partir del análisis de variables.
+→ Predice el comportamiento de una partícula cargada en un espectrómetro de masas y propone ajustes en el campo magnético para separar diferentes isótopos con fines industriales.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere modelos y teorías físicas complejas para resolver problemas interdisciplinares. Evalúa críticamente el impacto de las aplicaciones prácticas en la sociedad y propone soluciones innovadoras y fundamentadas a retos tecnológicos o biosanitarios actuales.
+→ Diseña un informe técnico que justifica la elección de un isótopo específico para radioterapia basándose en su vida media y tipo de emisión, evaluando los riesgos y beneficios sociales de dicha tecnología.</t>
+  </si>
+  <si>
     <t>Identifica magnitudes y unidades básicas de forma aislada, pero comete errores graves en la formulación matemática y en el uso de la notación científica, lo que impide una comunicación técnica coherente.
 → Confunde unidades de medida (como julios por vatios) o no utiliza el carácter vectorial en magnitudes que lo requieren en problemas sencillos.</t>
   </si>
   <si>
     <t>Aplica fórmulas y unidades de manera mecánica en contextos reproductivos, mostrando imprecisiones en el rigor matemático o dificultades para argumentar la validez física de los resultados obtenidos.
 → Resuelve un ejercicio de cinemática u óptica aplicando la fórmula correctamente, pero no justifica el signo de los resultados ni realiza un análisis dimensional previo.</t>
   </si>
   <si>
     <t>Utiliza con rigor el lenguaje de la física y la formulación matemática, empleando correctamente las unidades del Sistema Internacional y expresando los resultados de forma argumentada y coherente con las leyes físicas.
 → Plantea y resuelve un problema de inducción electromagnética utilizando correctamente la ley de Faraday-Lenz, manejando la notación vectorial y justificando el significado físico de cada término.</t>
   </si>
   <si>
     <t>Domina el lenguaje físico-matemático con precisión absoluta, integrando diferentes herramientas de investigación, analizando la coherencia de los resultados y comunicando conclusiones complejas con un nivel de abstracción elevado.
 → Elabora un informe técnico o resuelve un problema complejo de física moderna donde analiza la propagación de incertidumbres, utiliza factores de conversión avanzados y discute la validez de los resultados en función de las constantes físicas universales.</t>
   </si>
   <si>
     <t>Observacion sistematica</t>
   </si>
   <si>
     <t>Consulta y utiliza recursos digitales de forma pasiva y solo bajo supervisión directa, mostrando dificultades para elaborar materiales propios o participar en entornos virtuales de aprendizaje. No aplica criterios de veracidad o ética en el uso de la información científica.
 → Entrega de un documento con texto copiado directamente de internet sobre el efecto fotoeléctrico, sin citar fuentes ni usar herramientas de edición más allá del procesador de textos básico.</t>
   </si>
   <si>
     <t>Utiliza plataformas digitales para buscar información y compartir materiales sencillos con ayuda puntual. Comienza a distinguir fuentes fiables de las que no lo son, aunque su producción creativa es limitada y su participación en el trabajo colectivo es reactiva.
 → Participación en un foro de la plataforma educativa compartiendo un enlace a un simulador de ondas, pero sin aportar una explicación propia o análisis crítico sobre su funcionamiento.</t>
   </si>
   <si>
     <t>Usa de forma autónoma y eficiente diversos recursos y entornos virtuales para crear, intercambiar y difundir materiales científicos. Aplica criterios críticos y éticos en la selección de información y colabora activamente en la construcción de conocimiento colectivo.
 → Elaboración de una infografía original sobre la dualidad onda-corpúsculo utilizando herramientas de diseño digital, citando fuentes bibliográficas y compartiéndola en el entorno virtual del centro para su revisión por pares.</t>
   </si>
   <si>
     <t>Integra con maestría y creatividad múltiples formatos y plataformas para la divulgación científica, liderando procesos de intercambio de información. Evalúa críticamente el impacto de la física en la sociedad y promueve un uso responsable y ético de los medios de comunicación digitales.
 → Creación de un video divulgativo o un blog interactivo sobre aplicaciones de la física nuclear en la medicina, diseñado para un público no especializado, que incluye análisis crítico de noticias actuales y fomenta el debate ético en redes educativas.</t>
+  </si>
+  <si>
+    <t>Identifica de forma aislada algunas técnicas de indagación y experimentación, pero requiere supervisión constante para realizar mediciones básicas. No logra establecer relaciones entre variables físicas ni tratar los datos u errores de forma coherente, mostrando dificultades para reconocer la relevancia social de la física.
+→ Registro incompleto de datos en una práctica de laboratorio sobre la ley de Hooke, sin aplicar fórmulas de error ni interpretar el significado de la constante elástica obtenida.</t>
+  </si>
+  <si>
+    <t>Aplica técnicas de trabajo y experimentación siguiendo protocolos pautados, realizando mediciones y cálculos de errores básicos con ayuda ocasional. Reproduce procesos físicos en entornos controlados y describe de manera superficial la importancia de la física en la sociedad actual sin profundizar en criterios éticos o de sostenibilidad.
+→ Informe de laboratorio sobre el movimiento circular uniforme donde se calculan errores absolutos siguiendo una guía, pero el análisis de las causas de error es genérico y poco fundamentado.</t>
+  </si>
+  <si>
+    <t>Utiliza con autonomía técnicas de indagación y razonamiento lógico-matemático para resolver problemas. Trata datos experimentales con precisión determinando errores, modifica variables en laboratorios reales o virtuales para analizar procesos físicos y debate de forma fundamentada sobre la implicación social y ética de los avances científicos.
+→ Determinación experimental del índice de refracción de un material mediante simulación virtual, ajustando variables, calculando el error relativo y justificando su aplicación en tecnologías de comunicación sostenibles.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere técnicas de indagación complejas para interpretar situaciones nuevas, optimizando el diseño experimental y la cooperación grupal. Evalúa críticamente los resultados obtenidos mediante un razonamiento lógico-matemático riguroso y lidera debates sobre el papel transformador de la física en una sociedad basada en valores éticos y sostenibilidad global.
+→ Proyecto de investigación cooperativo sobre la inducción electromagnética donde se diseña un prototipo funcional, se analizan las pérdidas energéticas con herramientas estadísticas y se defiende su impacto positivo en la transición energética.</t>
   </si>
   <si>
     <t>Portfolio / dosier</t>
   </si>
   <si>
     <t>Identifica de manera aislada y con ayuda directa algunos hitos históricos o nombres relevantes de la física, sin lograr establecer vínculos claros entre estos avances y el progreso del conocimiento científico o su relación con otras disciplinas.
 → Enumera leyes de la física y sus autores (ej. Newton, Einstein) sin explicar el contexto histórico ni cómo influyeron en otras ciencias.</t>
   </si>
   <si>
     <t>Describe los principales avances históricos de la física y menciona ejemplos de su aplicación en otras áreas científicas, aunque de forma fragmentada y requiriendo guías estructuradas para reconocer el carácter multidisciplinar de la ciencia.
 → Elabora una línea del tiempo simple donde asocia descubrimientos físicos con aplicaciones técnicas básicas en medicina o ingeniería.</t>
   </si>
   <si>
     <t>Analiza con autonomía el recorrido histórico de la física y sus contribuciones fundamentales, explicando razonadamente cómo la evolución de esta disciplina ha impulsado el avance de otros campos científicos y tecnológicos mediante una base de conocimiento interconectada.
 → Redacta un informe analítico sobre cómo el desarrollo de la termodinámica y el electromagnetismo transformaron la química y la industria del siglo XIX.</t>
   </si>
   <si>
     <t>Evalúa críticamente el impacto de la física en la evolución del pensamiento científico global, integrando conocimientos transversales para justificar su carácter innovador y prediciendo cómo los nuevos paradigmas físicos condicionan el desarrollo futuro de múltiples disciplinas.
 → Defiende un proyecto de investigación que vincula la física cuántica con los avances en computación y biología molecular, destacando su carácter multidisciplinar e innovador.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>El enriquecimiento de secuenciación trimestral aún no está disponible para esta materia.</t>
@@ -1091,213 +1198,249 @@
   <si>
     <t xml:space="preserve">
 • Creación de un 'Mapa de Intersecciones' donde el alumnado relacione una ley física específica (ej. Termodinámica) con sus aplicaciones directas en ingeniería, medicina o geología.
 • Producción de un podcast de 'Controversias Científicas' analizando el contexto histórico y los debates éticos tras descubrimientos como la fisión nuclear o el efecto fotoeléctrico.
 • Diseño de un portafolio digital evolutivo que trace el desarrollo de un concepto (ej. la naturaleza de la luz) desde la óptica geométrica hasta la física cuántica, usando diversos formatos de entrega.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un 'Comité de Financiación' donde los alumnos deben defender la relevancia multidisciplinar de un proyecto de investigación física para obtener fondos ficticios.
 • Desafíos de 'Física en la Frontera' donde se investigan problemas actuales no resueltos (ej. materia oscura) conectándolos con la necesidad de nuevas teorías que superen las actuales.
 • Proyectos de elección libre sobre 'Física y Sociedad' que permitan al alumnado vincular los avances físicos con su impacto en la sostenibilidad ambiental o la salud global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2</t>
-[...50 lines deleted...]
-    <t>Reconocimiento del recorrido histórico y el carácter multidisciplinar de la física como motor del avance científico.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3</t>
+  </si>
+  <si>
+    <t>La CE utiliza teorías, principios y leyes en la resolución de problemas, lo que implica modelos (STEM3), razonamiento matemático (STEM2) y métodos de indagación (STEM1); además, la comunicación de resultados se relaciona con CCL1 y la autorregulación con CPSAA3.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>CPSAA5, CCL2</t>
+  </si>
+  <si>
+    <t>La CE adopta modelos y teorías para inferir soluciones generales, destacando la resolución de problemas (STEM1), el razonamiento matemático (STEM2) y el análisis predictivo (STEM4); la colaboración (CPSAA5) y la comprensión (CCL2) apoyan el proceso.</t>
+  </si>
+  <si>
+    <t>CCL1, STEM2, CP1</t>
+  </si>
+  <si>
+    <t>CCL2, STEM4, CCL5</t>
+  </si>
+  <si>
+    <t>La CE utiliza el lenguaje de la física con formulación matemática para establecer comunicación, requiriendo expresión oral/escrita (CCL1), uso de ecuaciones y unidades (STEM2), y habilidad en lenguas extranjeras (CP1) para comunidades científicas diversas; además, comprensión (CCL2), análisis (STEM4) y discurso multimodal (CCL5).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CPSAA2</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD5</t>
+  </si>
+  <si>
+    <t>La CE utiliza recursos digitales de forma autónoma y responsable (CD1), plataformas de comunicación (CD3) y trabajo individual/colectivo con autorregulación (CPSAA2); la cooperación (CPSAA4) y la creación de contenidos digitales (CD5) son secundarios.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM4, CPSAA4</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5, CCL3</t>
+  </si>
+  <si>
+    <t>La CE aplica técnicas de indagación, experimentación (STEM4), razonamiento lógico-matemático (STEM2 implícito) y cooperación (CPSAA4) en la resolución de problemas (STEM1); el análisis de datos (STEM5) y el debate (CCL3) complementan.</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, STEM5</t>
+  </si>
+  <si>
+    <t>CC2, CCEC2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La CE reconoce el carácter multidisciplinar e histórico de la física, implicando comprensión del contexto social (CC1), apreciación cultural (CCEC1) y reflexión crítica sobre la ciencia (STEM5); además, compromiso cívico (CC2), patrimonio cultural (CCEC2) y autoconocimiento (CPSAA1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu CCAA. Busca el apartado de Física y extrae las 6 competencias específicas, los 15 criterios de evaluación y los 20 saberes básicos. Asegúrate de usar la versión actualizada.</t>
+  </si>
+  <si>
+    <t>Muchas CCAA publican un documento resumen con las tablas de la materia. Imprime la tabla de Física y tenla siempre a mano; te ahorrará rebuscar en el BOE.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de Bachillerato de tu CCAA. Identifica la conexión entre los descriptores operativos del Perfil de Salida y las 6 Competencias Específicas de Física.</t>
-[...5 lines deleted...]
-    <t>Listar las CE y criterios</t>
+    <t>Transcribe ordenadamente las 6 competencias específicas (CE) y los 15 criterios de evaluación. Verifica que cada CE tiene al menos un criterio asociado. Este listado será la columna vertebral de tu programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para relacionar cada criterio con los saberes básicos que evalúa. Te facilitará el diseño de las situaciones de aprendizaje y la ponderación posterior.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Mapea los 15 criterios de evaluación. No son solo 'contenidos', sino acciones (analizar, resolver, predecir). Debes asegurar que cada criterio se evalúe al menos dos veces al año.</t>
-[...14 lines deleted...]
-    <t>En 2.º de Bachillerato, el criterio relacionado con el tratamiento de errores y unidades (CE 1) debe ser transversal en todos los exámenes, no una unidad aislada al principio.</t>
+    <t>Identifica qué criterios se pueden evaluar con pruebas escritas, cuáles con laboratorios, proyectos o exposiciones. Prioriza aquellos que aparecen en varios bloques de saberes. Asigna los instrumentos más adecuados para cada criterio.</t>
+  </si>
+  <si>
+    <t>En Física, los criterios relacionados con análisis gráfico (interpretar gráficas v-t, a-t) y resolución de problemas (aplicar leyes de Newton, conservación energía) suelen tener mayor peso y recurrencia. Dales prioridad en instrumentos variados.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 20 saberes en los 4 bloques (Interacción gravitatoria, Electromagnetismo, Vibraciones y Ondas, y Física Moderna) ajustándolos a 3 horas semanales.</t>
-[...2 lines deleted...]
-    <t>El bloque de Física Moderna suele dejarse para el final y es el más sencillo de puntuar en la PAU/EvAU. Reserva siempre las 3 últimas semanas de marzo para terminarlo antes del repaso final.</t>
+    <t>Distribuye los 20 saberes básicos en los 4 bloques (por ejemplo: cinemática, dinámica, energía, electromagnetismo) a lo largo de los tres trimestres. Ten en cuenta que tienes 3 horas semanales. Ajusta la carga para que cada bloque tenga un tiempo proporcional a su peso en el currículo.</t>
+  </si>
+  <si>
+    <t>Deja para el tercer trimestre los bloques de óptica o física moderna, que suelen tener menos horas por final de curso. Así evitas agobios si se pierden días.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>No te compliques con SDAs de 20 páginas. Para Física de 2.º, funciona mejor una SDA basada en un 'Reto de Ingeniería' que use software de análisis de datos o vídeo (Tracker).</t>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. La SDA debe partir de un reto o problema real (ej. diseñar un sistema de frenado) y culminar en un producto evaluable (informe, prototipo, presentación). Asegura que moviliza competencias específicas.</t>
+  </si>
+  <si>
+    <t>Para Física, una SDA sobre 'diseño de un lanzador de proyectiles' cubre cinemática, dinámica y energía. Es motivadora y fácil de evaluar mediante rúbrica.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica. La suma debe ser 100%. Los criterios dentro de cada CE deben tener un peso equilibrado.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la CE relacionada con la experimentación tenga un peso real (mínimo 10-15%), de lo contrario los alumnos ignorarán el laboratorio por la presión del examen teórico.</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la nota final. Define porcentajes para pruebas escritas, trabajo práctico y actitud (ej. 70% pruebas, 25% prácticas, 5% actitud). Asegura que todos los criterios están ponderados y que la suma da 100%.</t>
+  </si>
+  <si>
+    <t>No olvides incluir un criterio de 'uso correcto del material de laboratorio' si hay prácticas. Suele ser un ítem que inspección revisa.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas para alumnos con altas capacidades o con dificultades, y el sistema de recuperación por criterios superados.</t>
-[...2 lines deleted...]
-    <t>Diseña 'píldoras de refuerzo' para los saberes de 1.º de Bachillerato (vectores y cinemática) que suelen ser la base de los errores en 2.º; inclúyelas como anexos de nivelación.</t>
+    <t>Redacta las medidas de atención a la diversidad para alumnado con NEAE (adaptaciones curriculares, enriquecimiento) y el plan de recuperación: actividades específicas y fecha para que el alumnado pueda superar criterios no alcanzados. Define criterios mínimos exigibles.</t>
+  </si>
+  <si>
+    <t>Para recuperación en Física, evita limitarte a repetir exámenes. Diseña tareas prácticas (como calcular la velocidad de un objeto real) que permitan demostrar la competencia no lograda.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
+  </si>
+  <si>
+    <t>Valorar la importancia de la física en el desarrollo de la ciencia, la tecnología, la economía, la sociedad y la sostenibilidad ambiental con base en las soluciones que aporta a di</t>
+  </si>
+  <si>
+    <t>Descubrir aplicaciones prácticas y productos útiles para la sociedad en el campo tecnológico, industrial y biosanitario y analizarlos en base a los modelos, las leyes y las teorías</t>
+  </si>
+  <si>
+    <t>Aplicar los principios, leyes y teorías científicas en el análisis crítico de procesos físicos del entorno, como los observados y los publicados en distintos medios de comunicación</t>
+  </si>
+  <si>
+    <t>Utilizar de manera rigurosa las unidades de las variables físicas en diferentes sistemas de unidades, empleando correctamente su notación y sus equivalencias, así como la interpret</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resolver ejercicios y problemas de física planteados desde situaciones ideales o reales aplicando los principios, leyes y teorías científicas adecuadas para encontrar y argumentar </t>
+  </si>
+  <si>
+    <t>Usar de forma autónoma y eficiente plataformas tecnológicas para la consulta, elaboración e intercambio de materiales científicos y divulgativos en distintos formatos con otros int</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Analizar la medida y la toma de datos experimentales, reconocer y determinar sus errores y utilizar sistemas de representación gráfica, para obtener relaciones entre las variables </t>
+  </si>
+  <si>
+    <t>Reproducir en laboratorios, sean reales o virtuales, determinados procesos físicos modificando las variables que lo condicionan para comprender los principios, leyes o teorías impl</t>
+  </si>
+  <si>
+    <t>Debatir de forma fundamentada sobre los avances de la física y su implicación en la sociedad desde el punto de vista de la ética y de la sostenibilidad, para entender esta discipli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resolver cuestiones, ejercicios y problemas de física planteando desarrollos completos y con una correcta expresión en lenguaje matemático y científico, así como elaborar informes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Identificar los principales avances científicos relacionados con la física que han contribuido a las leyes y teorías aceptadas actualmente, como las fases para el entendimiento de </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Establecer relaciones entre la física y el resto de las disciplinas científicas, tales como la química, la biología o las matemáticas, para comprender el carácter multidisciplinar </t>
   </si>
   <si>
     <t>Reconocer la importancia de la química y sus conexiones con otras áreas en el desarrollo de la sociedad, el avance de la ciencia y la tecnología, la economía y el desarrollo sosten</t>
   </si>
   <si>
     <t>Describir los principales procesos químicos que suceden en el entorno y las propiedades de los sistemas materiales a partir de los conocimientos, destrezas y actitudes propios de l</t>
   </si>
   <si>
     <t>Reconocer la naturaleza experimental e interdisciplinar de la química y su influencia en la investigación científica y en los ámbitos económico y laboral actuales, considerando los</t>
   </si>
   <si>
     <t>Establecer relaciones entre los principios de la química y los principales problemas asociados al desarrollo de la ciencia y la tecnología en la actualidad, analizando cómo se comu</t>
   </si>
   <si>
     <t>Reconocer y comunicar que los fundamentos de la química constituyen un cuerpo de conocimiento imprescindible para el estudio y discusión de cuestiones significativas en los ámbitos</t>
   </si>
   <si>
     <t>Aplicar de manera informada, coherente y razonada los modelos y leyes de la química para explicar y predecir las consecuencias de experimentos, fenómenos naturales, procesos indust</t>
   </si>
   <si>
     <t>Utilizar correctamente las normas de formulación y nomenclatura de la IUPAC como base de un lenguaje universal propio de la química que permita una comunicación efectiva entre toda</t>
   </si>
   <si>
     <t>Emplear con rigor las herramientas matemáticas necesarias (ecuaciones, unidades, operaciones, etc.) para la resolución de problemas y el desarrollo del pensamiento científico que s</t>
   </si>
@@ -1971,51 +2114,51 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>19</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -2065,1783 +2208,2613 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>323</v>
+        <v>356</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>324</v>
+        <v>357</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>325</v>
+        <v>358</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>326</v>
+        <v>359</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>327</v>
+        <v>360</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>328</v>
+        <v>361</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>329</v>
+        <v>362</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>330</v>
+        <v>363</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>331</v>
+        <v>364</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>332</v>
+        <v>365</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>333</v>
+        <v>366</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>334</v>
+        <v>367</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>335</v>
+        <v>368</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>336</v>
+        <v>369</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>337</v>
+        <v>370</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>338</v>
+        <v>371</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>339</v>
+        <v>372</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>340</v>
+        <v>373</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>341</v>
+        <v>374</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>342</v>
+        <v>375</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>343</v>
+        <v>376</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>344</v>
+        <v>377</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>345</v>
+        <v>378</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>346</v>
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>347</v>
+        <v>380</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>348</v>
+        <v>381</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>349</v>
+        <v>382</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>350</v>
+        <v>383</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>351</v>
+        <v>384</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>352</v>
+        <v>385</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>353</v>
+        <v>386</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>354</v>
+        <v>387</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>355</v>
+        <v>388</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>356</v>
+        <v>389</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>357</v>
+        <v>390</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>358</v>
+        <v>391</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>359</v>
+        <v>392</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>360</v>
+        <v>393</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>361</v>
+        <v>394</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>362</v>
+        <v>395</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>363</v>
+        <v>396</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>364</v>
+        <v>397</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>361</v>
+        <v>386</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>365</v>
+        <v>398</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>366</v>
+        <v>399</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>367</v>
+        <v>400</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>368</v>
+        <v>401</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>369</v>
+        <v>402</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>370</v>
+        <v>403</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>371</v>
+        <v>404</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>353</v>
+        <v>390</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>372</v>
+        <v>405</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>373</v>
+        <v>406</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>374</v>
+        <v>407</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>353</v>
+        <v>394</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>375</v>
+        <v>408</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>376</v>
+        <v>409</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E22"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>377</v>
+        <v>410</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>83</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>378</v>
+        <v>411</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>379</v>
+        <v>412</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>380</v>
+        <v>413</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>381</v>
+        <v>414</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5">
         <v>1.1</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>382</v>
+        <v>415</v>
       </c>
       <c r="D3" s="7">
-        <v>8.33</v>
+        <v>5.0</v>
       </c>
       <c r="E3" s="7">
-        <v>8.33</v>
+        <v>5.0</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5">
         <v>1.2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>383</v>
+        <v>97</v>
       </c>
       <c r="D4" s="7">
-        <v>8.33</v>
+        <v>5.0</v>
       </c>
       <c r="E4" s="7">
-        <v>8.33</v>
+        <v>5.0</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5">
-        <v>1.3</v>
+        <v>2.1</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>384</v>
+        <v>103</v>
       </c>
       <c r="D5" s="7">
-        <v>8.33</v>
+        <v>4.17</v>
       </c>
       <c r="E5" s="7">
-        <v>8.33</v>
+        <v>4.17</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="D6" s="7"/>
+        <v>110</v>
+      </c>
+      <c r="D6" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E6" s="7">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="D7" s="7"/>
+        <v>416</v>
+      </c>
+      <c r="D7" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E7" s="7">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5">
-        <v>2.3</v>
+        <v>3.1</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="D8" s="7"/>
+        <v>417</v>
+      </c>
+      <c r="D8" s="7">
+        <v>3.33</v>
+      </c>
       <c r="E8" s="7">
-        <v>5.26</v>
+        <v>3.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>388</v>
+        <v>418</v>
       </c>
       <c r="D9" s="7">
-        <v>6.67</v>
+        <v>3.33</v>
       </c>
       <c r="E9" s="7">
-        <v>6.67</v>
+        <v>3.33</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>389</v>
+        <v>419</v>
       </c>
       <c r="D10" s="7">
-        <v>6.67</v>
+        <v>3.33</v>
       </c>
       <c r="E10" s="7">
-        <v>6.67</v>
+        <v>3.33</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
-        <v>3.3</v>
+        <v>4.1</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>390</v>
+        <v>420</v>
       </c>
       <c r="D11" s="7">
-        <v>6.67</v>
+        <v>3.0</v>
       </c>
       <c r="E11" s="7">
-        <v>6.67</v>
+        <v>3.0</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
-        <v>4.1</v>
+        <v>4.2</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>391</v>
+        <v>144</v>
       </c>
       <c r="D12" s="7">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="E12" s="7">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
-        <v>4.2</v>
+        <v>5.1</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>392</v>
+        <v>421</v>
       </c>
       <c r="D13" s="7">
-        <v>5.0</v>
+        <v>2.86</v>
       </c>
       <c r="E13" s="7">
-        <v>5.0</v>
+        <v>2.86</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
-        <v>4.3</v>
+        <v>5.2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>393</v>
+        <v>422</v>
       </c>
       <c r="D14" s="7">
-        <v>5.0</v>
+        <v>2.86</v>
       </c>
       <c r="E14" s="7">
-        <v>5.0</v>
+        <v>2.86</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
-        <v>5.1</v>
+        <v>5.3</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="D15" s="7"/>
+        <v>423</v>
+      </c>
+      <c r="D15" s="7">
+        <v>2.86</v>
+      </c>
       <c r="E15" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>5.2</v>
+        <v>6.1</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="D16" s="7"/>
+        <v>424</v>
+      </c>
+      <c r="D16" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E16" s="7">
-        <v>5.26</v>
+        <v>2.5</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>5.3</v>
+        <v>6.2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="D17" s="7"/>
+        <v>425</v>
+      </c>
+      <c r="D17" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E17" s="7">
-        <v>5.26</v>
+        <v>2.5</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>5.4</v>
+        <v>6.3</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>397</v>
-[...1 lines deleted...]
-      <c r="D18" s="7"/>
+        <v>426</v>
+      </c>
+      <c r="D18" s="7">
+        <v>2.5</v>
+      </c>
       <c r="E18" s="7">
-        <v>5.26</v>
+        <v>2.5</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>6.1</v>
+        <v>1.1</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>398</v>
+        <v>427</v>
       </c>
       <c r="D19" s="7">
         <v>5.0</v>
       </c>
       <c r="E19" s="7">
         <v>5.0</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
-        <v>6.2</v>
+        <v>1.2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>399</v>
+        <v>428</v>
       </c>
       <c r="D20" s="7">
         <v>5.0</v>
       </c>
       <c r="E20" s="7">
         <v>5.0</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
-        <v>6.3</v>
+        <v>1.3</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>400</v>
+        <v>429</v>
       </c>
       <c r="D21" s="7">
         <v>5.0</v>
       </c>
       <c r="E21" s="7">
         <v>5.0</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5" t="s">
-[...4 lines deleted...]
-      <c r="D22" s="7"/>
+      <c r="A22" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="D22" s="7">
+        <v>4.17</v>
+      </c>
       <c r="E22" s="7">
-        <f>SUM(E3:E21)</f>
-[...3 lines deleted...]
-        <v>402</v>
+        <v>4.17</v>
+      </c>
+      <c r="F22" s="5"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="D23" s="7">
+        <v>4.17</v>
+      </c>
+      <c r="E23" s="7">
+        <v>4.17</v>
+      </c>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="D24" s="7">
+        <v>4.17</v>
+      </c>
+      <c r="E24" s="7">
+        <v>4.17</v>
+      </c>
+      <c r="F24" s="5"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="D25" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="E25" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="F25" s="5"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="D26" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="E26" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="F26" s="5"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="D27" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="E27" s="7">
+        <v>3.33</v>
+      </c>
+      <c r="F27" s="5"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="D28" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E28" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F28" s="5"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="D29" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E29" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F29" s="5"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="D30" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="E30" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="F30" s="5"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="D31" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E31" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F31" s="5"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="D32" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E32" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F32" s="5"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="D33" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E33" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F33" s="5"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="D34" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="E34" s="7">
+        <v>2.86</v>
+      </c>
+      <c r="F34" s="5"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="D35" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="E35" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="F35" s="5"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="D36" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="E36" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="F36" s="5"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="D37" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="E37" s="7">
+        <v>2.5</v>
+      </c>
+      <c r="F37" s="5"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="B38" s="5"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7">
+        <f>SUM(E3:E37)</f>
+        <v>120.019999999999982</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>447</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W31"/>
+  <dimension ref="A1:AM31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:W31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:AM31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:39">
       <c r="A1" s="6" t="s">
-        <v>403</v>
+        <v>448</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>404</v>
+        <v>449</v>
       </c>
       <c r="C1" s="6">
         <v>1.1</v>
       </c>
       <c r="D1" s="6">
         <v>1.2</v>
       </c>
       <c r="E1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="F1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="G1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="H1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="I1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="J1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="K1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="L1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="M1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="N1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="O1" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="P1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="Q1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="R1" s="6">
+        <v>6.3</v>
+      </c>
+      <c r="S1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="T1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="U1" s="6">
         <v>1.3</v>
       </c>
-      <c r="F1" s="6">
+      <c r="V1" s="6">
         <v>2.1</v>
       </c>
-      <c r="G1" s="6">
+      <c r="W1" s="6">
         <v>2.2</v>
       </c>
-      <c r="H1" s="6">
+      <c r="X1" s="6">
         <v>2.3</v>
       </c>
-      <c r="I1" s="6">
+      <c r="Y1" s="6">
         <v>3.1</v>
       </c>
-      <c r="J1" s="6">
+      <c r="Z1" s="6">
         <v>3.2</v>
       </c>
-      <c r="K1" s="6">
+      <c r="AA1" s="6">
         <v>3.3</v>
       </c>
-      <c r="L1" s="6">
+      <c r="AB1" s="6">
         <v>4.1</v>
       </c>
-      <c r="M1" s="6">
+      <c r="AC1" s="6">
         <v>4.2</v>
       </c>
-      <c r="N1" s="6">
+      <c r="AD1" s="6">
         <v>4.3</v>
       </c>
-      <c r="O1" s="6">
+      <c r="AE1" s="6">
         <v>5.1</v>
       </c>
-      <c r="P1" s="6">
+      <c r="AF1" s="6">
         <v>5.2</v>
       </c>
-      <c r="Q1" s="6">
+      <c r="AG1" s="6">
         <v>5.3</v>
       </c>
-      <c r="R1" s="6">
+      <c r="AH1" s="6">
         <v>5.4</v>
       </c>
-      <c r="S1" s="6">
+      <c r="AI1" s="6">
         <v>6.1</v>
       </c>
-      <c r="T1" s="6">
+      <c r="AJ1" s="6">
         <v>6.2</v>
       </c>
-      <c r="U1" s="6">
+      <c r="AK1" s="6">
         <v>6.3</v>
       </c>
-      <c r="V1" s="6" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:23">
+      <c r="AL1" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="AM1" s="6" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" s="5" t="s">
-        <v>406</v>
+        <v>451</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="5" t="str">
-        <f>IFERROR(AVERAGE(C2:U2),"")</f>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
+      <c r="AA2" s="5"/>
+      <c r="AB2" s="5"/>
+      <c r="AC2" s="5"/>
+      <c r="AD2" s="5"/>
+      <c r="AE2" s="5"/>
+      <c r="AF2" s="5"/>
+      <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
+      <c r="AI2" s="5"/>
+      <c r="AJ2" s="5"/>
+      <c r="AK2" s="5"/>
+      <c r="AL2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:AK2),"")</f>
         <v/>
       </c>
-      <c r="W2" s="5"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:23">
+      <c r="AM2" s="5"/>
+    </row>
+    <row r="3" spans="1:39">
       <c r="A3" s="5" t="s">
-        <v>407</v>
+        <v>452</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
-      <c r="V3" s="5" t="str">
-        <f>IFERROR(AVERAGE(C3:U3),"")</f>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
+      <c r="AA3" s="5"/>
+      <c r="AB3" s="5"/>
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5"/>
+      <c r="AE3" s="5"/>
+      <c r="AF3" s="5"/>
+      <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
+      <c r="AI3" s="5"/>
+      <c r="AJ3" s="5"/>
+      <c r="AK3" s="5"/>
+      <c r="AL3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:AK3),"")</f>
         <v/>
       </c>
-      <c r="W3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:23">
+      <c r="AM3" s="5"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" s="5" t="s">
-        <v>408</v>
+        <v>453</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
-      <c r="V4" s="5" t="str">
-        <f>IFERROR(AVERAGE(C4:U4),"")</f>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
+      <c r="AF4" s="5"/>
+      <c r="AG4" s="5"/>
+      <c r="AH4" s="5"/>
+      <c r="AI4" s="5"/>
+      <c r="AJ4" s="5"/>
+      <c r="AK4" s="5"/>
+      <c r="AL4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:AK4),"")</f>
         <v/>
       </c>
-      <c r="W4" s="5"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:23">
+      <c r="AM4" s="5"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" s="5" t="s">
-        <v>409</v>
+        <v>454</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
-      <c r="V5" s="5" t="str">
-        <f>IFERROR(AVERAGE(C5:U5),"")</f>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+      <c r="AL5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:AK5),"")</f>
         <v/>
       </c>
-      <c r="W5" s="5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:23">
+      <c r="AM5" s="5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" s="5" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
-      <c r="V6" s="5" t="str">
-        <f>IFERROR(AVERAGE(C6:U6),"")</f>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:AK6),"")</f>
         <v/>
       </c>
-      <c r="W6" s="5"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:23">
+      <c r="AM6" s="5"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" s="5" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
-      <c r="V7" s="5" t="str">
-        <f>IFERROR(AVERAGE(C7:U7),"")</f>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="5"/>
+      <c r="AF7" s="5"/>
+      <c r="AG7" s="5"/>
+      <c r="AH7" s="5"/>
+      <c r="AI7" s="5"/>
+      <c r="AJ7" s="5"/>
+      <c r="AK7" s="5"/>
+      <c r="AL7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:AK7),"")</f>
         <v/>
       </c>
-      <c r="W7" s="5"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:23">
+      <c r="AM7" s="5"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" s="5" t="s">
-        <v>412</v>
+        <v>457</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
-      <c r="V8" s="5" t="str">
-        <f>IFERROR(AVERAGE(C8:U8),"")</f>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="5"/>
+      <c r="AF8" s="5"/>
+      <c r="AG8" s="5"/>
+      <c r="AH8" s="5"/>
+      <c r="AI8" s="5"/>
+      <c r="AJ8" s="5"/>
+      <c r="AK8" s="5"/>
+      <c r="AL8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:AK8),"")</f>
         <v/>
       </c>
-      <c r="W8" s="5"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:23">
+      <c r="AM8" s="5"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" s="5" t="s">
-        <v>413</v>
+        <v>458</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
-      <c r="V9" s="5" t="str">
-        <f>IFERROR(AVERAGE(C9:U9),"")</f>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="5"/>
+      <c r="AF9" s="5"/>
+      <c r="AG9" s="5"/>
+      <c r="AH9" s="5"/>
+      <c r="AI9" s="5"/>
+      <c r="AJ9" s="5"/>
+      <c r="AK9" s="5"/>
+      <c r="AL9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:AK9),"")</f>
         <v/>
       </c>
-      <c r="W9" s="5"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:23">
+      <c r="AM9" s="5"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" s="5" t="s">
-        <v>414</v>
+        <v>459</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
-      <c r="V10" s="5" t="str">
-        <f>IFERROR(AVERAGE(C10:U10),"")</f>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="5"/>
+      <c r="AF10" s="5"/>
+      <c r="AG10" s="5"/>
+      <c r="AH10" s="5"/>
+      <c r="AI10" s="5"/>
+      <c r="AJ10" s="5"/>
+      <c r="AK10" s="5"/>
+      <c r="AL10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:AK10),"")</f>
         <v/>
       </c>
-      <c r="W10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:23">
+      <c r="AM10" s="5"/>
+    </row>
+    <row r="11" spans="1:39">
       <c r="A11" s="5" t="s">
-        <v>415</v>
+        <v>460</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
-      <c r="V11" s="5" t="str">
-        <f>IFERROR(AVERAGE(C11:U11),"")</f>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="5"/>
+      <c r="AD11" s="5"/>
+      <c r="AE11" s="5"/>
+      <c r="AF11" s="5"/>
+      <c r="AG11" s="5"/>
+      <c r="AH11" s="5"/>
+      <c r="AI11" s="5"/>
+      <c r="AJ11" s="5"/>
+      <c r="AK11" s="5"/>
+      <c r="AL11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:AK11),"")</f>
         <v/>
       </c>
-      <c r="W11" s="5"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:23">
+      <c r="AM11" s="5"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" s="5" t="s">
-        <v>416</v>
+        <v>461</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
-      <c r="V12" s="5" t="str">
-        <f>IFERROR(AVERAGE(C12:U12),"")</f>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="5"/>
+      <c r="AF12" s="5"/>
+      <c r="AG12" s="5"/>
+      <c r="AH12" s="5"/>
+      <c r="AI12" s="5"/>
+      <c r="AJ12" s="5"/>
+      <c r="AK12" s="5"/>
+      <c r="AL12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:AK12),"")</f>
         <v/>
       </c>
-      <c r="W12" s="5"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:23">
+      <c r="AM12" s="5"/>
+    </row>
+    <row r="13" spans="1:39">
       <c r="A13" s="5" t="s">
-        <v>417</v>
+        <v>462</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
-      <c r="V13" s="5" t="str">
-        <f>IFERROR(AVERAGE(C13:U13),"")</f>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
+      <c r="AA13" s="5"/>
+      <c r="AB13" s="5"/>
+      <c r="AC13" s="5"/>
+      <c r="AD13" s="5"/>
+      <c r="AE13" s="5"/>
+      <c r="AF13" s="5"/>
+      <c r="AG13" s="5"/>
+      <c r="AH13" s="5"/>
+      <c r="AI13" s="5"/>
+      <c r="AJ13" s="5"/>
+      <c r="AK13" s="5"/>
+      <c r="AL13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:AK13),"")</f>
         <v/>
       </c>
-      <c r="W13" s="5"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:23">
+      <c r="AM13" s="5"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" s="5" t="s">
-        <v>418</v>
+        <v>463</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
-      <c r="V14" s="5" t="str">
-        <f>IFERROR(AVERAGE(C14:U14),"")</f>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5"/>
+      <c r="AB14" s="5"/>
+      <c r="AC14" s="5"/>
+      <c r="AD14" s="5"/>
+      <c r="AE14" s="5"/>
+      <c r="AF14" s="5"/>
+      <c r="AG14" s="5"/>
+      <c r="AH14" s="5"/>
+      <c r="AI14" s="5"/>
+      <c r="AJ14" s="5"/>
+      <c r="AK14" s="5"/>
+      <c r="AL14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:AK14),"")</f>
         <v/>
       </c>
-      <c r="W14" s="5"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:23">
+      <c r="AM14" s="5"/>
+    </row>
+    <row r="15" spans="1:39">
       <c r="A15" s="5" t="s">
-        <v>419</v>
+        <v>464</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
-      <c r="V15" s="5" t="str">
-        <f>IFERROR(AVERAGE(C15:U15),"")</f>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="5"/>
+      <c r="AD15" s="5"/>
+      <c r="AE15" s="5"/>
+      <c r="AF15" s="5"/>
+      <c r="AG15" s="5"/>
+      <c r="AH15" s="5"/>
+      <c r="AI15" s="5"/>
+      <c r="AJ15" s="5"/>
+      <c r="AK15" s="5"/>
+      <c r="AL15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:AK15),"")</f>
         <v/>
       </c>
-      <c r="W15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:23">
+      <c r="AM15" s="5"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" s="5" t="s">
-        <v>420</v>
+        <v>465</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
-      <c r="V16" s="5" t="str">
-        <f>IFERROR(AVERAGE(C16:U16),"")</f>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="5"/>
+      <c r="AD16" s="5"/>
+      <c r="AE16" s="5"/>
+      <c r="AF16" s="5"/>
+      <c r="AG16" s="5"/>
+      <c r="AH16" s="5"/>
+      <c r="AI16" s="5"/>
+      <c r="AJ16" s="5"/>
+      <c r="AK16" s="5"/>
+      <c r="AL16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:AK16),"")</f>
         <v/>
       </c>
-      <c r="W16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:23">
+      <c r="AM16" s="5"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" s="5" t="s">
-        <v>421</v>
+        <v>466</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
-      <c r="V17" s="5" t="str">
-        <f>IFERROR(AVERAGE(C17:U17),"")</f>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5"/>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="5"/>
+      <c r="AD17" s="5"/>
+      <c r="AE17" s="5"/>
+      <c r="AF17" s="5"/>
+      <c r="AG17" s="5"/>
+      <c r="AH17" s="5"/>
+      <c r="AI17" s="5"/>
+      <c r="AJ17" s="5"/>
+      <c r="AK17" s="5"/>
+      <c r="AL17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:AK17),"")</f>
         <v/>
       </c>
-      <c r="W17" s="5"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:23">
+      <c r="AM17" s="5"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" s="5" t="s">
-        <v>422</v>
+        <v>467</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
-      <c r="V18" s="5" t="str">
-        <f>IFERROR(AVERAGE(C18:U18),"")</f>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="5"/>
+      <c r="AB18" s="5"/>
+      <c r="AC18" s="5"/>
+      <c r="AD18" s="5"/>
+      <c r="AE18" s="5"/>
+      <c r="AF18" s="5"/>
+      <c r="AG18" s="5"/>
+      <c r="AH18" s="5"/>
+      <c r="AI18" s="5"/>
+      <c r="AJ18" s="5"/>
+      <c r="AK18" s="5"/>
+      <c r="AL18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:AK18),"")</f>
         <v/>
       </c>
-      <c r="W18" s="5"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:23">
+      <c r="AM18" s="5"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" s="5" t="s">
-        <v>423</v>
+        <v>468</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
-      <c r="V19" s="5" t="str">
-        <f>IFERROR(AVERAGE(C19:U19),"")</f>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5"/>
+      <c r="AB19" s="5"/>
+      <c r="AC19" s="5"/>
+      <c r="AD19" s="5"/>
+      <c r="AE19" s="5"/>
+      <c r="AF19" s="5"/>
+      <c r="AG19" s="5"/>
+      <c r="AH19" s="5"/>
+      <c r="AI19" s="5"/>
+      <c r="AJ19" s="5"/>
+      <c r="AK19" s="5"/>
+      <c r="AL19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:AK19),"")</f>
         <v/>
       </c>
-      <c r="W19" s="5"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:23">
+      <c r="AM19" s="5"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" s="5" t="s">
-        <v>424</v>
+        <v>469</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
-      <c r="V20" s="5" t="str">
-        <f>IFERROR(AVERAGE(C20:U20),"")</f>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5"/>
+      <c r="AB20" s="5"/>
+      <c r="AC20" s="5"/>
+      <c r="AD20" s="5"/>
+      <c r="AE20" s="5"/>
+      <c r="AF20" s="5"/>
+      <c r="AG20" s="5"/>
+      <c r="AH20" s="5"/>
+      <c r="AI20" s="5"/>
+      <c r="AJ20" s="5"/>
+      <c r="AK20" s="5"/>
+      <c r="AL20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:AK20),"")</f>
         <v/>
       </c>
-      <c r="W20" s="5"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:23">
+      <c r="AM20" s="5"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" s="5" t="s">
-        <v>425</v>
+        <v>470</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
-      <c r="V21" s="5" t="str">
-        <f>IFERROR(AVERAGE(C21:U21),"")</f>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="5"/>
+      <c r="AF21" s="5"/>
+      <c r="AG21" s="5"/>
+      <c r="AH21" s="5"/>
+      <c r="AI21" s="5"/>
+      <c r="AJ21" s="5"/>
+      <c r="AK21" s="5"/>
+      <c r="AL21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:AK21),"")</f>
         <v/>
       </c>
-      <c r="W21" s="5"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:23">
+      <c r="AM21" s="5"/>
+    </row>
+    <row r="22" spans="1:39">
       <c r="A22" s="5" t="s">
-        <v>426</v>
+        <v>471</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
-      <c r="V22" s="5" t="str">
-        <f>IFERROR(AVERAGE(C22:U22),"")</f>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
+      <c r="AA22" s="5"/>
+      <c r="AB22" s="5"/>
+      <c r="AC22" s="5"/>
+      <c r="AD22" s="5"/>
+      <c r="AE22" s="5"/>
+      <c r="AF22" s="5"/>
+      <c r="AG22" s="5"/>
+      <c r="AH22" s="5"/>
+      <c r="AI22" s="5"/>
+      <c r="AJ22" s="5"/>
+      <c r="AK22" s="5"/>
+      <c r="AL22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:AK22),"")</f>
         <v/>
       </c>
-      <c r="W22" s="5"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:23">
+      <c r="AM22" s="5"/>
+    </row>
+    <row r="23" spans="1:39">
       <c r="A23" s="5" t="s">
-        <v>427</v>
+        <v>472</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
-      <c r="V23" s="5" t="str">
-        <f>IFERROR(AVERAGE(C23:U23),"")</f>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
+      <c r="AA23" s="5"/>
+      <c r="AB23" s="5"/>
+      <c r="AC23" s="5"/>
+      <c r="AD23" s="5"/>
+      <c r="AE23" s="5"/>
+      <c r="AF23" s="5"/>
+      <c r="AG23" s="5"/>
+      <c r="AH23" s="5"/>
+      <c r="AI23" s="5"/>
+      <c r="AJ23" s="5"/>
+      <c r="AK23" s="5"/>
+      <c r="AL23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:AK23),"")</f>
         <v/>
       </c>
-      <c r="W23" s="5"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:23">
+      <c r="AM23" s="5"/>
+    </row>
+    <row r="24" spans="1:39">
       <c r="A24" s="5" t="s">
-        <v>428</v>
+        <v>473</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
-      <c r="V24" s="5" t="str">
-        <f>IFERROR(AVERAGE(C24:U24),"")</f>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="5"/>
+      <c r="AD24" s="5"/>
+      <c r="AE24" s="5"/>
+      <c r="AF24" s="5"/>
+      <c r="AG24" s="5"/>
+      <c r="AH24" s="5"/>
+      <c r="AI24" s="5"/>
+      <c r="AJ24" s="5"/>
+      <c r="AK24" s="5"/>
+      <c r="AL24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:AK24),"")</f>
         <v/>
       </c>
-      <c r="W24" s="5"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:23">
+      <c r="AM24" s="5"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" s="5" t="s">
-        <v>429</v>
+        <v>474</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
-      <c r="V25" s="5" t="str">
-        <f>IFERROR(AVERAGE(C25:U25),"")</f>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="5"/>
+      <c r="AD25" s="5"/>
+      <c r="AE25" s="5"/>
+      <c r="AF25" s="5"/>
+      <c r="AG25" s="5"/>
+      <c r="AH25" s="5"/>
+      <c r="AI25" s="5"/>
+      <c r="AJ25" s="5"/>
+      <c r="AK25" s="5"/>
+      <c r="AL25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:AK25),"")</f>
         <v/>
       </c>
-      <c r="W25" s="5"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:23">
+      <c r="AM25" s="5"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" s="5" t="s">
-        <v>430</v>
+        <v>475</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
-      <c r="V26" s="5" t="str">
-        <f>IFERROR(AVERAGE(C26:U26),"")</f>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="5"/>
+      <c r="AD26" s="5"/>
+      <c r="AE26" s="5"/>
+      <c r="AF26" s="5"/>
+      <c r="AG26" s="5"/>
+      <c r="AH26" s="5"/>
+      <c r="AI26" s="5"/>
+      <c r="AJ26" s="5"/>
+      <c r="AK26" s="5"/>
+      <c r="AL26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:AK26),"")</f>
         <v/>
       </c>
-      <c r="W26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:23">
+      <c r="AM26" s="5"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" s="5" t="s">
-        <v>431</v>
+        <v>476</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
-      <c r="V27" s="5" t="str">
-        <f>IFERROR(AVERAGE(C27:U27),"")</f>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="5"/>
+      <c r="AB27" s="5"/>
+      <c r="AC27" s="5"/>
+      <c r="AD27" s="5"/>
+      <c r="AE27" s="5"/>
+      <c r="AF27" s="5"/>
+      <c r="AG27" s="5"/>
+      <c r="AH27" s="5"/>
+      <c r="AI27" s="5"/>
+      <c r="AJ27" s="5"/>
+      <c r="AK27" s="5"/>
+      <c r="AL27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:AK27),"")</f>
         <v/>
       </c>
-      <c r="W27" s="5"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:23">
+      <c r="AM27" s="5"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" s="5" t="s">
-        <v>432</v>
+        <v>477</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
-      <c r="V28" s="5" t="str">
-        <f>IFERROR(AVERAGE(C28:U28),"")</f>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="5"/>
+      <c r="AD28" s="5"/>
+      <c r="AE28" s="5"/>
+      <c r="AF28" s="5"/>
+      <c r="AG28" s="5"/>
+      <c r="AH28" s="5"/>
+      <c r="AI28" s="5"/>
+      <c r="AJ28" s="5"/>
+      <c r="AK28" s="5"/>
+      <c r="AL28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:AK28),"")</f>
         <v/>
       </c>
-      <c r="W28" s="5"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:23">
+      <c r="AM28" s="5"/>
+    </row>
+    <row r="29" spans="1:39">
       <c r="A29" s="5" t="s">
-        <v>433</v>
+        <v>478</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
-      <c r="V29" s="5" t="str">
-        <f>IFERROR(AVERAGE(C29:U29),"")</f>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="5"/>
+      <c r="AD29" s="5"/>
+      <c r="AE29" s="5"/>
+      <c r="AF29" s="5"/>
+      <c r="AG29" s="5"/>
+      <c r="AH29" s="5"/>
+      <c r="AI29" s="5"/>
+      <c r="AJ29" s="5"/>
+      <c r="AK29" s="5"/>
+      <c r="AL29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:AK29),"")</f>
         <v/>
       </c>
-      <c r="W29" s="5"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:23">
+      <c r="AM29" s="5"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" s="5" t="s">
-        <v>434</v>
+        <v>479</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
-      <c r="V30" s="5" t="str">
-        <f>IFERROR(AVERAGE(C30:U30),"")</f>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
+      <c r="AD30" s="5"/>
+      <c r="AE30" s="5"/>
+      <c r="AF30" s="5"/>
+      <c r="AG30" s="5"/>
+      <c r="AH30" s="5"/>
+      <c r="AI30" s="5"/>
+      <c r="AJ30" s="5"/>
+      <c r="AK30" s="5"/>
+      <c r="AL30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:AK30),"")</f>
         <v/>
       </c>
-      <c r="W30" s="5"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:23">
+      <c r="AM30" s="5"/>
+    </row>
+    <row r="31" spans="1:39">
       <c r="A31" s="5" t="s">
-        <v>435</v>
+        <v>480</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
-      <c r="V31" s="5" t="str">
-        <f>IFERROR(AVERAGE(C31:U31),"")</f>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
+      <c r="AA31" s="5"/>
+      <c r="AB31" s="5"/>
+      <c r="AC31" s="5"/>
+      <c r="AD31" s="5"/>
+      <c r="AE31" s="5"/>
+      <c r="AF31" s="5"/>
+      <c r="AG31" s="5"/>
+      <c r="AH31" s="5"/>
+      <c r="AI31" s="5"/>
+      <c r="AJ31" s="5"/>
+      <c r="AK31" s="5"/>
+      <c r="AL31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:AK31),"")</f>
         <v/>
       </c>
-      <c r="W31" s="5"/>
+      <c r="AM31" s="5"/>
     </row>
   </sheetData>
-  <dataValidations count="570">
+  <dataValidations count="1050">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
@@ -5506,50 +6479,1490 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U23">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U24">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U25">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U26">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U27">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="U31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="V31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="W31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="X31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Y31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Z31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AA31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AB31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AC31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AD31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AE31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AF31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AG31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AH31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AI31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AK31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
@@ -5922,55 +8335,55 @@
       <c r="E13" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K20"/>
+  <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K20"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -5981,2671 +8394,3389 @@
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>84</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>85</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>86</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>87</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>88</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B2" s="5">
         <v>1.1</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>90</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>92</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>93</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>95</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>96</v>
       </c>
       <c r="K2" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>1.2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>100</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>101</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>102</v>
       </c>
       <c r="K3" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B4" s="5">
-        <v>1.3</v>
+        <v>2.1</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="E4" s="5"/>
-[...1 lines deleted...]
-      <c r="G4" s="5"/>
+      <c r="E4" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>106</v>
+      </c>
       <c r="H4" s="5" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="J4" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>109</v>
+      </c>
       <c r="K4" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B5" s="5">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="F5" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="H5" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="G5" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I5" s="5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="K5" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B6" s="5">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>115</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>117</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>119</v>
+      </c>
       <c r="K6" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B7" s="5">
-        <v>2.3</v>
+        <v>3.1</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="K7" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B8" s="5">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="K8" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B9" s="5">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="K9" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B10" s="5">
-        <v>3.3</v>
+        <v>4.1</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="K10" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B11" s="5">
-        <v>4.1</v>
+        <v>4.2</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="K11" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B12" s="5">
-        <v>4.2</v>
+        <v>5.1</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="K12" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B13" s="5">
-        <v>4.3</v>
+        <v>5.2</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      <c r="G13" s="5"/>
+        <v>154</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>157</v>
+      </c>
       <c r="H13" s="5" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="J13" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>159</v>
+      </c>
       <c r="K13" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B14" s="5">
-        <v>5.1</v>
+        <v>5.3</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>63</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>107</v>
+        <v>162</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="K14" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B15" s="5">
-        <v>5.2</v>
+        <v>6.1</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="K15" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B16" s="5">
-        <v>5.3</v>
+        <v>6.2</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="K16" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="B17" s="5">
-        <v>5.4</v>
+        <v>6.3</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
-        <v>104</v>
+        <v>179</v>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="5">
-        <v>6.1</v>
+        <v>1.1</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>167</v>
+        <v>91</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>168</v>
+        <v>92</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>169</v>
+        <v>93</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>170</v>
+        <v>95</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>171</v>
+        <v>96</v>
       </c>
       <c r="K18" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="5">
-        <v>6.2</v>
+        <v>1.2</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      <c r="G19" s="5"/>
+        <v>181</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="H19" s="5" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="J19" s="5"/>
+        <v>94</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>102</v>
+      </c>
       <c r="K19" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="5">
-        <v>6.3</v>
+        <v>1.3</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5" t="s">
-        <v>104</v>
+        <v>179</v>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="7">
-        <v>5.26</v>
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="K21" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="K22" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="K23" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="K24" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="K25" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="K26" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="K27" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="K28" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B30" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="K30" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B31" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="K31" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="5">
+        <v>5.3</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="K32" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="5">
+        <v>5.4</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="K34" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B35" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="K35" s="7">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="5">
+        <v>6.3</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="7">
+        <v>2.86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>174</v>
+        <v>199</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>176</v>
+        <v>201</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>177</v>
+        <v>202</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>179</v>
+        <v>204</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>183</v>
+        <v>208</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>184</v>
+        <v>209</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>185</v>
+        <v>210</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>187</v>
+        <v>212</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C8" s="5">
         <v>1</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>188</v>
+        <v>213</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C9" s="5">
         <v>2</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>189</v>
+        <v>214</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C10" s="5">
         <v>3</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>190</v>
+        <v>215</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C11" s="5">
         <v>4</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C12" s="5">
         <v>5</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C13" s="5">
         <v>6</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>193</v>
+        <v>218</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C14" s="5">
         <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>194</v>
+        <v>219</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C15" s="5">
         <v>2</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>195</v>
+        <v>220</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C16" s="5">
         <v>3</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>196</v>
+        <v>221</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C17" s="5">
         <v>4</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>197</v>
+        <v>222</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C18" s="5">
         <v>5</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>198</v>
+        <v>223</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C19" s="5">
         <v>6</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>199</v>
+        <v>224</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C20" s="5">
         <v>7</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>200</v>
+        <v>225</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C21" s="5">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C22" s="5">
         <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>202</v>
+        <v>227</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C23" s="5">
         <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>203</v>
+        <v>228</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C24" s="5">
         <v>4</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>204</v>
+        <v>229</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C25" s="5">
         <v>5</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>205</v>
+        <v>230</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C26" s="5">
         <v>1</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>206</v>
+        <v>231</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C27" s="5">
         <v>2</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>207</v>
+        <v>232</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C28" s="5">
         <v>3</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>208</v>
+        <v>233</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C29" s="5">
         <v>4</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>209</v>
+        <v>234</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C30" s="5">
         <v>5</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>210</v>
+        <v>235</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C31" s="5">
         <v>6</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>211</v>
+        <v>236</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C32" s="5">
         <v>7</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>212</v>
+        <v>237</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C33" s="5">
         <v>8</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>213</v>
+        <v>238</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C34" s="5">
         <v>9</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>214</v>
+        <v>239</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C35" s="5">
         <v>10</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>215</v>
+        <v>240</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C36" s="5">
         <v>11</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>216</v>
+        <v>241</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C37" s="5">
         <v>12</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>217</v>
+        <v>242</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C38" s="5">
         <v>1</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>218</v>
+        <v>243</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C39" s="5">
         <v>2</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>219</v>
+        <v>244</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C40" s="5">
         <v>3</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C41" s="5">
         <v>4</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>221</v>
+        <v>246</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C42" s="5">
         <v>5</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C43" s="5">
         <v>6</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C44" s="5">
         <v>7</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>224</v>
+        <v>249</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C45" s="5">
         <v>8</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>225</v>
+        <v>250</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C46" s="5">
         <v>9</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>226</v>
+        <v>251</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C47" s="5">
         <v>10</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C48" s="5">
         <v>11</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>228</v>
+        <v>253</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C49" s="5">
         <v>12</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>229</v>
+        <v>254</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C50" s="5">
         <v>13</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>230</v>
+        <v>255</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C51" s="5">
         <v>14</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>231</v>
+        <v>256</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C52" s="5">
         <v>15</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>232</v>
+        <v>257</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C53" s="5">
         <v>16</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>233</v>
+        <v>258</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C54" s="5">
         <v>17</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>234</v>
+        <v>259</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C55" s="5">
         <v>18</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>235</v>
+        <v>260</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C56" s="5">
         <v>19</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>236</v>
+        <v>261</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C57" s="5">
         <v>20</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>237</v>
+        <v>262</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C58" s="5">
         <v>21</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>238</v>
+        <v>263</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C59" s="5">
         <v>22</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>239</v>
+        <v>264</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C60" s="5">
         <v>23</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>240</v>
+        <v>265</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C61" s="5">
         <v>1</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>241</v>
+        <v>266</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C62" s="5">
         <v>2</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>242</v>
+        <v>267</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C63" s="5">
         <v>3</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>243</v>
+        <v>268</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C64" s="5">
         <v>4</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>244</v>
+        <v>269</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C65" s="5">
         <v>5</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>245</v>
+        <v>270</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>181</v>
+        <v>206</v>
       </c>
       <c r="C66" s="5">
         <v>6</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>246</v>
+        <v>271</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G18"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G18"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>247</v>
+        <v>272</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>249</v>
+        <v>274</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>250</v>
+        <v>275</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>251</v>
+        <v>276</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>252</v>
+        <v>277</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>254</v>
+        <v>279</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>255</v>
+        <v>280</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>256</v>
+        <v>281</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>257</v>
+        <v>282</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>258</v>
+        <v>283</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>260</v>
+        <v>285</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>261</v>
+        <v>286</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>263</v>
+        <v>288</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>264</v>
+        <v>289</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>265</v>
+        <v>290</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>266</v>
+        <v>291</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B7" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>109</v>
+        <v>280</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>256</v>
+        <v>281</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>257</v>
+        <v>282</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>268</v>
+        <v>293</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>260</v>
+        <v>285</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>269</v>
+        <v>294</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>263</v>
+        <v>288</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>270</v>
+        <v>295</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>265</v>
+        <v>290</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>266</v>
+        <v>291</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>271</v>
+        <v>296</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B11" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>272</v>
+        <v>107</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>256</v>
+        <v>281</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>257</v>
+        <v>282</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>260</v>
+        <v>285</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>274</v>
+        <v>298</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>263</v>
+        <v>288</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>275</v>
+        <v>299</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>265</v>
+        <v>290</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>266</v>
+        <v>291</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>276</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>277</v>
+        <v>301</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>256</v>
+        <v>281</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>257</v>
+        <v>282</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>260</v>
+        <v>285</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>262</v>
+        <v>287</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>263</v>
+        <v>288</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>280</v>
+        <v>304</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>265</v>
+        <v>290</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>266</v>
+        <v>291</v>
       </c>
       <c r="G18" s="5" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="5">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D19" s="5">
+        <v>1</v>
+      </c>
+      <c r="E19" s="5" t="s">
         <v>281</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5"/>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5">
+        <v>2</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5"/>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5">
+        <v>3</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5"/>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5">
+        <v>4</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="5">
+        <v>15</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>284</v>
+        <v>317</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>285</v>
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>286</v>
+        <v>319</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>287</v>
+        <v>320</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>288</v>
+        <v>321</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>289</v>
+        <v>322</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>290</v>
+        <v>323</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>291</v>
+        <v>324</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>292</v>
+        <v>325</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>294</v>
+        <v>327</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>295</v>
+        <v>328</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>296</v>
+        <v>329</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>297</v>
+        <v>330</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>298</v>
+        <v>331</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>290</v>
+        <v>323</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>291</v>
+        <v>324</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>299</v>
+        <v>332</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>294</v>
+        <v>327</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>300</v>
+        <v>333</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>296</v>
+        <v>329</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>297</v>
+        <v>330</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>301</v>
+        <v>334</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>290</v>
+        <v>323</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>302</v>
+        <v>335</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>303</v>
+        <v>336</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>304</v>
+        <v>337</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>305</v>
+        <v>338</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>296</v>
+        <v>329</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>306</v>
+        <v>339</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>307</v>
+        <v>340</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>290</v>
+        <v>323</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>308</v>
+        <v>341</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>309</v>
+        <v>342</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>310</v>
+        <v>343</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>311</v>
+        <v>344</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>296</v>
+        <v>329</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>312</v>
+        <v>345</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>313</v>
+        <v>346</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>290</v>
+        <v>323</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>314</v>
+        <v>347</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>315</v>
+        <v>348</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>316</v>
+        <v>349</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>317</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>296</v>
+        <v>329</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>318</v>
+        <v>351</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>319</v>
+        <v>352</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>290</v>
+        <v>323</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>291</v>
+        <v>324</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>320</v>
+        <v>353</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>294</v>
+        <v>327</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>321</v>
+        <v>354</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>296</v>
+        <v>329</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>297</v>
+        <v>330</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>322</v>
+        <v>355</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>