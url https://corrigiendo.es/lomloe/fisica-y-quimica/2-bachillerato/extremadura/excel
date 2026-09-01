--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:41</t>
+    <t>01/09/2026 13:29</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>