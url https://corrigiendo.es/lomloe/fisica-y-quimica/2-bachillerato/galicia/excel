--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 17:40</t>
+    <t>03/07/2026 19:41</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -514,336 +514,336 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>temáticas, representaciones gráficas y sistemas de unidades.</t>
+    <t>Empleo de instrumentos básicos para el estudio de la física: lenguaje lógico-matemático, herramientas matemáticas, representaciones gráficas y sistemas de unidades.</t>
   </si>
   <si>
     <t>Reconocimiento y utilización de fuentes veraces y medios de colaboración para la búsqueda de información científica.</t>
   </si>
   <si>
     <t>Diseño y ejecución de experimentos (reales o virtuales) y de proyectos de investigación, en condiciones de seguridad y utilizando instrumental adecuado, para la resolución de problemas de física.</t>
   </si>
   <si>
     <t>Herramientas matemáticas para el tratamiento de datos experimentales y para el análisis de resultados en la resolución de problemas de física.</t>
   </si>
   <si>
     <t>Interpretación y producción de información científica.</t>
   </si>
   <si>
     <t>Gravitación universal.</t>
   </si>
   <si>
     <t>Determinación, a través del cálculo vectorial, del campo gravitacional producido por un sistema de masas. Efectos sobre las variables cinemáticas y dinámicas de partículas de prueba inmersas en el campo.</t>
   </si>
   <si>
-    <t>cación de su conservación en el estudio de su movimiento.</t>
+    <t>Momento angular de un objeto en un campo gravitacional: cálculo, relación con las fuerzas centrales y aplicación de su conservación en el estudio de su movimiento.</t>
   </si>
   <si>
     <t>Órbitas gravitacionales y Universo.</t>
   </si>
   <si>
     <t>Leyes que se verifican en el movimiento planetario y extrapolación al movimiento de satélites y cuerpos celestes.</t>
   </si>
   <si>
     <t>Energía mecánica de un objeto sometido a un campo gravitacional: tipo de órbita que posee, cálculo del trabajo o los balances energéticos existentes en desplazamientos entre distintas posiciones, así como en cambios de sus velocidades y tipos de trayectorias.</t>
   </si>
   <si>
-    <t>tigación en estos ámbitos en la industria, en la tecnología, en la economía y en la sociedad.</t>
+    <t>Introducción a la cosmología y a la astrofísica como aplicación de los conceptos gravitacionales: implicación de la física en la evolución de objetos astronómicos y del conocimiento del Universo y repercusión de la investigación en estos ámbitos en la industria, en la tecnología, en la economía y en la sociedad.</t>
   </si>
   <si>
     <t>Campo eléctrico.</t>
   </si>
   <si>
     <t>Campo eléctrico: tratamiento vectorial, determinación de las variables cinemáticas y dinámicas de cargas eléctricas libres en presencia de este campo. Fenómenos naturales y aplicaciones tecnológicas en que se aprecian estos efectos.</t>
   </si>
   <si>
     <t>Intensidad del campo eléctrico en distribuciones de cargas discretas.</t>
   </si>
   <si>
-    <t>po eléctrico en distribuciones de carga continuas.</t>
+    <t>Cálculo e interpretación del flujo de campo eléctrico; teorema de Gauss y aplicaciones: intensidad del campo eléctrico en distribuciones de carga continuas.</t>
   </si>
   <si>
     <t>Energía potencial y potencial eléctrico en distribuciones de cargas estáticas: equilibrio electrostático de conductores.</t>
   </si>
   <si>
     <t>Conservación de la energía y cambios en las magnitudes cinemáticas en el desplazamiento de cargas libres entre puntos de distinto potencial eléctrico.</t>
   </si>
   <si>
     <t>Líneas de campo eléctrico producido por distribuciones de carga sencillas.</t>
   </si>
   <si>
     <t>Campo magnético e inducción electromagnética.</t>
   </si>
   <si>
     <t>Campo magnético: tratamiento vectorial, determinación de las variables cinemáticas y dinámicas de cargas eléctricas libres en presencia de este campo. Fenómenos naturales y aplicaciones tecnológicas en los que se aprecian estos efectos.</t>
   </si>
   <si>
     <t>Campos magnéticos generados por hilos con corriente eléctrica en distintas configuraciones geométricas: rectos, espiras, solenoides o toros. Interacción con cargas eléctricas libres presentes en su entorno.</t>
   </si>
   <si>
-    <t>nes geométricas.</t>
+    <t>Líneas de campo magnético producido por imanes e hilos con corriente eléctrica en distintas configuraciones geométricas.</t>
   </si>
   <si>
     <t>Fuerzas magnéticas sobre corrientes: funcionamiento de motores sencillos.</t>
   </si>
   <si>
-    <t>nético: generadores y transformadores.</t>
+    <t>Generación de fuerza electromotriz mediante sistemas en los que se produce una variación del flujo magnético: generadores y transformadores.</t>
   </si>
   <si>
     <t>Movimiento ondulatorio.</t>
   </si>
   <si>
     <t>Movimiento oscilatorio: variables cinemáticas y dinámicas de un cuerpo oscilante y conservación de la energía en estos sistemas.</t>
   </si>
   <si>
     <t>Movimiento ondulatorio: gráficas de oscilación en función de la posición y del tiempo, función de onda que lo describe y relación con el movimiento armónico simple. Distintos tipos de movimientos ondulatorios en la naturaleza.</t>
   </si>
   <si>
     <t>Fenómenos ondulatorios: situaciones y contextos naturales en los que se ponen de manifiesto distintos fenómenos ondulatorios y aplicaciones. Cambios en las propiedades ondulatorias en función del movimiento del emisor y del receptor. Ondas sonoras y sus cualidades.</t>
   </si>
   <si>
     <t>Óptica.</t>
   </si>
   <si>
     <t>La luz como onda electromagnética. Espectro electromagnético.</t>
   </si>
   <si>
     <t>Formación de imágenes en medios y objetos con distinto índice de refracción.</t>
   </si>
   <si>
     <t>Sistemas ópticos: lentes delgadas, espejos planos y curvos y sus aplicaciones.</t>
   </si>
   <si>
     <t>Física cuántica y relativista.</t>
   </si>
   <si>
     <t>Naturaleza de la luz: controversias y debates históricos acerca de ella. Efecto fotoeléctrico. Cuantización de la energía.</t>
   </si>
   <si>
     <t>Dualidad onda-corpúsculo y cuantización: hipótesis de De Broglie. Principio de incertidumbre: relaciones posición-momento y tiempo-energía.</t>
   </si>
   <si>
     <t>Principios de la relatividad especial y sus consecuencias: contracción de la longitud, dilatación del tiempo, masa y energía relativistas.</t>
   </si>
   <si>
     <t>Física nuclear y de partículas.</t>
   </si>
   <si>
     <t>Núcleos atómicos y estabilidad de isótopos. Radiactividad natural y otros procesos nucleares. Aplicaciones en los ámbitos de la ingeniería, de la tecnología y de la salud.</t>
   </si>
   <si>
-    <t>nes fundamentales como procesos de intercambio de partículas (bosones). Aceleradores de partículas.</t>
+    <t>Modelo estándar en la física de partículas. Clasificaciones de las partículas fundamentales. Las interacciones fundamentales como procesos de intercambio de partículas (bosones). Aceleradores de partículas.</t>
   </si>
   <si>
     <t>Desarrollo de trabajo colaborativo. Metodologías propias de las disciplinas científicas.</t>
   </si>
   <si>
-    <t>tación.</t>
-[...2 lines deleted...]
-    <t>dad.</t>
+    <t>Emprendimiento de proyectos de investigación. Resolución de problemas mediante el uso de la experimentación.</t>
+  </si>
+  <si>
+    <t>Interpretación y producción de información científica en diferentes formatos y a partir de diferentes medios, para desarrollar un criterio propio basado en lo que el pensamiento científico aporta a la mejora de la sociedad.</t>
   </si>
   <si>
     <t>Investigación científica en la industria y en la empresa.</t>
   </si>
   <si>
     <t>Impacto de la química sobre la salud y el medio ambiente. Argumentación y análisis crítico.</t>
   </si>
   <si>
-    <t>sión de diferentes cuestiones significativas en los ámbitos social, económico, político y ético.</t>
+    <t>Relación de la química con otras áreas relevantes y el uso de las bases de la química en el estudio y discusión de diferentes cuestiones significativas en los ámbitos social, económico, político y ético.</t>
   </si>
   <si>
     <t>Espectros atómicos.</t>
   </si>
   <si>
     <t>Relevancia, en el contexto del desarrollo histórico del modelo del átomo, de los espectros atómicos como fundamento experimental de su revisión.</t>
   </si>
   <si>
-    <t>trónica del átomo.</t>
+    <t>Interpretación de los espectros de emisión y absorción de los elementos. Relación con la estructura electrónica del átomo.</t>
   </si>
   <si>
     <t>Principios cuánticos de la estructura atómica.</t>
   </si>
   <si>
     <t>Relación entre el fenómeno de los espectros atómicos y la cuantización de la energía. Del modelo de Bohr a los modelos mecano-cuánticos: necesidad de una estructura electrónica en diferentes niveles.</t>
   </si>
   <si>
     <t>Principio de incertidumbre de Heisenberg y dualidad onda-corpúsculo del electrón. Naturaleza probabilística del concepto de orbital.</t>
   </si>
   <si>
-    <t>grama de Möller para escribir la configuración electrónica de elementos químicos.</t>
+    <t>Números cuánticos y principio de exclusión de Pauli. Estructura electrónica del átomo. Utilización del diagrama de Möller para escribir la configuración electrónica de elementos químicos.</t>
   </si>
   <si>
     <t>Tabla periódica y propiedades de los átomos.</t>
   </si>
   <si>
     <t>Naturaleza experimental del origen de la tabla periódica en cuanto al agrupamiento de los elementos según sus propiedades. La teoría atómica actual y su relación con las leyes experimentales observadas.</t>
   </si>
   <si>
     <t>Posición de un elemento en la tabla periódica a partir de su configuración electrónica.</t>
   </si>
   <si>
     <t>Tendencias periódicas. Aplicación a la predicción de valores de propiedades de los elementos de la tabla a partir de su posición en ella.</t>
   </si>
   <si>
     <t>Enlace químico y fuerzas intermoleculares.</t>
   </si>
   <si>
-    <t>da en la formación de moléculas, de cristales y de estructuras macroscópicas. Propiedades de las sustancias químicas.</t>
+    <t>Tipos de enlace a partir de las características de los elementos individuales que lo forman. Energía implicada en la formación de moléculas, de cristales y de estructuras macroscópicas. Propiedades de las sustancias químicas.</t>
   </si>
   <si>
     <t>Modelos de Lewis, RPECV y hibridación de orbitales. Configuración geométrica de compuestos moleculares y las características de los sólidos.</t>
   </si>
   <si>
     <t>Ciclo de Born-Häber. Energía intercambiada en la formación de cristales iónicos.</t>
   </si>
   <si>
     <t>Modelos de la nube electrónica y la teoría de bandas para explicar las propiedades características de los cristales metálicos.</t>
   </si>
   <si>
     <t>Fuerzas intermoleculares: características del enlace químico y la geometría de las moléculas. Propiedades macroscópicas de compuestos moleculares.</t>
   </si>
   <si>
     <t>Termodinámica química.</t>
   </si>
   <si>
     <t>Primer principio de la termodinámica: intercambios de energía entre sistemas.</t>
   </si>
   <si>
     <t>Ecuaciones termoquímicas. Concepto de entalpía de reacción. Procesos endotérmicos y exotérmicos.</t>
   </si>
   <si>
     <t>Balance energético entre productos y reactivos mediante la ley de Hess, a través de la entalpía de formación estándar y de las entalpías de enlace, para obtener la entalpía de una reacción.</t>
   </si>
   <si>
-    <t>versibilidad de los procesos químicos.</t>
-[...2 lines deleted...]
-    <t>peratura del sistema.</t>
+    <t>Segundo principio de la termodinámica. La entropía como magnitud que afecta a la espontaneidad e irreversibilidad de los procesos químicos.</t>
+  </si>
+  <si>
+    <t>Cálculo de la energía de Gibbs de las reacciones químicas y espontaneidad de estas en función de la temperatura del sistema.</t>
   </si>
   <si>
     <t>Cinética química.</t>
   </si>
   <si>
     <t>Teoría de las colisiones como modelo a escala microscópica de las reacciones químicas. Conceptos de velocidad de reacción y energía de activación.</t>
   </si>
   <si>
     <t>Influencia de las condiciones de reacción sobre su velocidad.</t>
   </si>
   <si>
     <t>Ley diferencial de la velocidad de una reacción química y determinación de los órdenes de reacción a partir de datos experimentales de velocidad de reacción.</t>
   </si>
   <si>
     <t>Equilibrio químico.</t>
   </si>
   <si>
     <t>El equilibrio químico como proceso dinámico: ecuaciones de velocidad y aspectos termodinámicos. Expresión de la constante de equilibrio mediante la ley de acción de masas.</t>
   </si>
   <si>
     <t>La constante de equilibrio de reacciones en las que los reactivos se encuentren en diferente estado físico. Relación entre Kc y Kp y producto de solubilidad en equilibrios heterogéneos.</t>
   </si>
   <si>
-    <t>ción de las condiciones de concentración, presión o temperatura del sistema.</t>
+    <t>Principio de Le Châtelier y el cociente de reacción. Evolución de sistemas en equilibrio a partir de la variación de las condiciones de concentración, presión o temperatura del sistema.</t>
   </si>
   <si>
     <t>Reacciones ácido-base.</t>
   </si>
   <si>
     <t>Naturaleza ácida o básica de una sustancia. Teorías de Arrhenius y de Brønsted y Lowry.</t>
   </si>
   <si>
     <t>Ácidos y bases fuertes y débiles. Grado de disociación en disolución acuosa.</t>
   </si>
   <si>
     <t>pH de disoluciones ácidas y básicas. Expresión de las constantes Ka y Kb.</t>
   </si>
   <si>
     <t>Concepto de pares ácido y base conjugados. Carácter ácido o básico de disoluciones en las que se produce la hidrólisis de una sal.</t>
   </si>
   <si>
     <t>Reacciones entre ácidos y bases. Concepto de neutralización. Volumetrías ácido-base.</t>
   </si>
   <si>
     <t>Ácidos y bases relevantes en el ámbito industrial y de consumo, con especial incidencia en su influencia sobre la conservación del medio ambiente.</t>
   </si>
   <si>
     <t>Reacciones redox.</t>
   </si>
   <si>
     <t>Estado de oxidación. Número de oxidación y especies que se reducen u oxidan en una reacción.</t>
   </si>
   <si>
-    <t>cos y volumetrías redox.</t>
+    <t>Método del ión-electrón para ajustar ecuaciones químicas de oxidación-reducción. Cálculos estequiométricos y volumetrías redox.</t>
   </si>
   <si>
     <t>Potencial estándar de un par redox. Espontaneidad de procesos químicos y electroquímicos que impliquen a dos pares redox.</t>
   </si>
   <si>
     <t>Leyes de Faraday: relación entre la cantidad de carga eléctrica y las cantidades de sustancia producidas en un proceso electroquímico. Cálculos estequiométricos con reacciones que transcurren en cubas electrolíticas.</t>
   </si>
   <si>
     <t>Reacciones de oxidación y reducción en la fabricación y el funcionamiento de baterías eléctricas, celdas electrolíticas y pilas de combustible, así como la prevención de la corrosión de metales.</t>
   </si>
   <si>
     <t>Isomería.</t>
   </si>
   <si>
     <t>Fórmulas moleculares y desarrolladas de compuestos orgánicos. Diferentes tipos de isomería estructural.</t>
   </si>
   <si>
     <t>Modelos moleculares o técnicas de representación 3D de moléculas. Isómeros espaciales de un compuesto y sus propiedades.</t>
   </si>
   <si>
     <t>Reactividad orgánica.</t>
   </si>
   <si>
     <t>Principales propiedades químicas de las distintas funciones orgánicas. Comportamiento en disolución o en reacciones químicas.</t>
   </si>
   <si>
-    <t>rrespondientes ecuaciones químicas.</t>
+    <t>Principales tipos de reacciones orgánicas. Productos de la reacción entre compuestos orgánicos y las correspondientes ecuaciones químicas.</t>
   </si>
   <si>
     <t>Polímeros.</t>
   </si>
   <si>
     <t>Proceso de formación de polímeros a partir de sus correspondientes monómeros. Estructura y propiedades.</t>
   </si>
   <si>
     <t>Clasificación de los polímeros según su naturaleza, estructura y composición. Aplicaciones, propiedades y riesgos medioambientales asociados.</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
   <si>
     <t>Instrumento principal</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
@@ -1042,198 +1042,198 @@
   <si>
     <t xml:space="preserve">
 • Creación de un 'Mapa de Intersecciones' donde el alumnado relacione una ley física específica (ej. Termodinámica) con sus aplicaciones directas en ingeniería, medicina o geología.
 • Producción de un podcast de 'Controversias Científicas' analizando el contexto histórico y los debates éticos tras descubrimientos como la fisión nuclear o el efecto fotoeléctrico.
 • Diseño de un portafolio digital evolutivo que trace el desarrollo de un concepto (ej. la naturaleza de la luz) desde la óptica geométrica hasta la física cuántica, usando diversos formatos de entrega.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un 'Comité de Financiación' donde los alumnos deben defender la relevancia multidisciplinar de un proyecto de investigación física para obtener fondos ficticios.
 • Desafíos de 'Física en la Frontera' donde se investigan problemas actuales no resueltos (ej. materia oscura) conectándolos con la necesidad de nuevas teorías que superen las actuales.
 • Proyectos de elección libre sobre 'Física y Sociedad' que permitan al alumnado vincular los avances físicos con su impacto en la sostenibilidad ambiental o la salud global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2</t>
-[...50 lines deleted...]
-    <t>Reconocimiento del recorrido histórico y el carácter multidisciplinar de la física como motor del avance científico.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3</t>
+  </si>
+  <si>
+    <t>La CE utiliza teorías, principios y leyes en la resolución de problemas, lo que implica modelos (STEM3), razonamiento matemático (STEM2) y métodos de indagación (STEM1); además, la comunicación de resultados se relaciona con CCL1 y la autorregulación con CPSAA3.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>CPSAA5, CCL2</t>
+  </si>
+  <si>
+    <t>La CE adopta modelos y teorías para inferir soluciones generales, destacando la resolución de problemas (STEM1), el razonamiento matemático (STEM2) y el análisis predictivo (STEM4); la colaboración (CPSAA5) y la comprensión (CCL2) apoyan el proceso.</t>
+  </si>
+  <si>
+    <t>CCL1, STEM2, CP1</t>
+  </si>
+  <si>
+    <t>CCL2, STEM4, CCL5</t>
+  </si>
+  <si>
+    <t>La CE utiliza el lenguaje de la física con formulación matemática para establecer comunicación, requiriendo expresión oral/escrita (CCL1), uso de ecuaciones y unidades (STEM2), y habilidad en lenguas extranjeras (CP1) para comunidades científicas diversas; además, comprensión (CCL2), análisis (STEM4) y discurso multimodal (CCL5).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CPSAA2</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD5</t>
+  </si>
+  <si>
+    <t>La CE utiliza recursos digitales de forma autónoma y responsable (CD1), plataformas de comunicación (CD3) y trabajo individual/colectivo con autorregulación (CPSAA2); la cooperación (CPSAA4) y la creación de contenidos digitales (CD5) son secundarios.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM4, CPSAA4</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5, CCL3</t>
+  </si>
+  <si>
+    <t>La CE aplica técnicas de indagación, experimentación (STEM4), razonamiento lógico-matemático (STEM2 implícito) y cooperación (CPSAA4) en la resolución de problemas (STEM1); el análisis de datos (STEM5) y el debate (CCL3) complementan.</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, STEM5</t>
+  </si>
+  <si>
+    <t>CC2, CCEC2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La CE reconoce el carácter multidisciplinar e histórico de la física, implicando comprensión del contexto social (CC1), apreciación cultural (CCEC1) y reflexión crítica sobre la ciencia (STEM5); además, compromiso cívico (CC2), patrimonio cultural (CCEC2) y autoconocimiento (CPSAA1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu CCAA. Busca el apartado de Física y extrae las 6 competencias específicas, los 15 criterios de evaluación y los 20 saberes básicos. Asegúrate de usar la versión actualizada.</t>
+  </si>
+  <si>
+    <t>Muchas CCAA publican un documento resumen con las tablas de la materia. Imprime la tabla de Física y tenla siempre a mano; te ahorrará rebuscar en el BOE.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de Bachillerato de tu CCAA. Identifica la conexión entre los descriptores operativos del Perfil de Salida y las 6 Competencias Específicas de Física.</t>
-[...5 lines deleted...]
-    <t>Listar las CE y criterios</t>
+    <t>Transcribe ordenadamente las 6 competencias específicas (CE) y los 15 criterios de evaluación. Verifica que cada CE tiene al menos un criterio asociado. Este listado será la columna vertebral de tu programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para relacionar cada criterio con los saberes básicos que evalúa. Te facilitará el diseño de las situaciones de aprendizaje y la ponderación posterior.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Mapea los 15 criterios de evaluación. No son solo 'contenidos', sino acciones (analizar, resolver, predecir). Debes asegurar que cada criterio se evalúe al menos dos veces al año.</t>
-[...14 lines deleted...]
-    <t>En 2.º de Bachillerato, el criterio relacionado con el tratamiento de errores y unidades (CE 1) debe ser transversal en todos los exámenes, no una unidad aislada al principio.</t>
+    <t>Identifica qué criterios se pueden evaluar con pruebas escritas, cuáles con laboratorios, proyectos o exposiciones. Prioriza aquellos que aparecen en varios bloques de saberes. Asigna los instrumentos más adecuados para cada criterio.</t>
+  </si>
+  <si>
+    <t>En Física, los criterios relacionados con análisis gráfico (interpretar gráficas v-t, a-t) y resolución de problemas (aplicar leyes de Newton, conservación energía) suelen tener mayor peso y recurrencia. Dales prioridad en instrumentos variados.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 20 saberes en los 4 bloques (Interacción gravitatoria, Electromagnetismo, Vibraciones y Ondas, y Física Moderna) ajustándolos a 3 horas semanales.</t>
-[...2 lines deleted...]
-    <t>El bloque de Física Moderna suele dejarse para el final y es el más sencillo de puntuar en la PAU/EvAU. Reserva siempre las 3 últimas semanas de marzo para terminarlo antes del repaso final.</t>
+    <t>Distribuye los 20 saberes básicos en los 4 bloques (por ejemplo: cinemática, dinámica, energía, electromagnetismo) a lo largo de los tres trimestres. Ten en cuenta que tienes 3 horas semanales. Ajusta la carga para que cada bloque tenga un tiempo proporcional a su peso en el currículo.</t>
+  </si>
+  <si>
+    <t>Deja para el tercer trimestre los bloques de óptica o física moderna, que suelen tener menos horas por final de curso. Así evitas agobios si se pierden días.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>No te compliques con SDAs de 20 páginas. Para Física de 2.º, funciona mejor una SDA basada en un 'Reto de Ingeniería' que use software de análisis de datos o vídeo (Tracker).</t>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. La SDA debe partir de un reto o problema real (ej. diseñar un sistema de frenado) y culminar en un producto evaluable (informe, prototipo, presentación). Asegura que moviliza competencias específicas.</t>
+  </si>
+  <si>
+    <t>Para Física, una SDA sobre 'diseño de un lanzador de proyectiles' cubre cinemática, dinámica y energía. Es motivadora y fácil de evaluar mediante rúbrica.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica. La suma debe ser 100%. Los criterios dentro de cada CE deben tener un peso equilibrado.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la CE relacionada con la experimentación tenga un peso real (mínimo 10-15%), de lo contrario los alumnos ignorarán el laboratorio por la presión del examen teórico.</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la nota final. Define porcentajes para pruebas escritas, trabajo práctico y actitud (ej. 70% pruebas, 25% prácticas, 5% actitud). Asegura que todos los criterios están ponderados y que la suma da 100%.</t>
+  </si>
+  <si>
+    <t>No olvides incluir un criterio de 'uso correcto del material de laboratorio' si hay prácticas. Suele ser un ítem que inspección revisa.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas para alumnos con altas capacidades o con dificultades, y el sistema de recuperación por criterios superados.</t>
-[...2 lines deleted...]
-    <t>Diseña 'píldoras de refuerzo' para los saberes de 1.º de Bachillerato (vectores y cinemática) que suelen ser la base de los errores en 2.º; inclúyelas como anexos de nivelación.</t>
+    <t>Redacta las medidas de atención a la diversidad para alumnado con NEAE (adaptaciones curriculares, enriquecimiento) y el plan de recuperación: actividades específicas y fecha para que el alumnado pueda superar criterios no alcanzados. Define criterios mínimos exigibles.</t>
+  </si>
+  <si>
+    <t>Para recuperación en Física, evita limitarte a repetir exámenes. Diseña tareas prácticas (como calcular la velocidad de un objeto real) que permitan demostrar la competencia no lograda.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Utilizar de manera rigurosa las unidades de las variables físicas en diferentes sistemas de unidades, empleando correctamente su notación y sus equivalencias, así como la elaboraci</t>
   </si>
   <si>
     <t>Expresar de forma adecuada los resultados, argumentando las soluciones obtenidas en la resolución de los ejercicios y problemas que se formulan, bien sea a través de situaciones re</t>
   </si>
   <si>
     <t>Consultar, elaborar e intercambiar materiales científicos y divulgativos en distintos formatos con otros miembros del entorno de aprendizaje, utilizando de manera autónoma y eficie</t>
   </si>
@@ -2322,102 +2322,102 @@
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>349</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>350</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>351</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>353</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>354</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>356</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>357</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>360</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>363</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>364</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>365</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F56"/>
   <sheetViews>