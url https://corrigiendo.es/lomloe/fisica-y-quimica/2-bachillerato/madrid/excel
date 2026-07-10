--- v0 (2026-05-19)
+++ v1 (2026-07-10)
@@ -38,194 +38,155 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="657">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="660">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º Bachillerato</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Comunidad de Madrid</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
     <t>Decreto 64/2022, de 20 de julio</t>
   </si>
   <si>
     <t>Estado normativo</t>
   </si>
   <si>
-    <t>Decreto autonómico propio (completo)</t>
+    <t>Fallback boe</t>
   </si>
   <si>
     <t>Competencias específicas</t>
   </si>
   <si>
     <t>Criterios de evaluación</t>
   </si>
   <si>
     <t>Saberes básicos</t>
   </si>
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:52</t>
+    <t>10/07/2026 22:38</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Madrid adopta el currículo estatal del RD 243/2022 con una convergencia casi total, limitándose a realizar ajustes terminológicos menores y simplificaciones en la redacción de las competencias específicas y criterios de evaluación.</t>
+    <t>Madrid no ha publicado decreto propio para Física 2º Bachillerato; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Sí, la estructura de saberes básicos y la práctica totalidad de los criterios de evaluación (1.2, 2.1, 2.2, 2.3, 3.1, 3.2, 3.3, 4.2) permanecen idénticos al Real Decreto.</t>
+    <t>Sí, las competencias específicas y criterios de evaluación coinciden con el BOE en contenido y redacción esencial.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Decreto 64/2022, de 20 de julio (BOCM) y extracción nativa Codex Madrid-Bachillerato.pdf</t>
+    <t>Real Decreto 243/2022, de 5 de abril, por el que se establecen la ordenación y las enseñanzas mínimas del Bachillerato.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>La programación puede basarse directamente en el marco nacional. Las leves variaciones en los criterios no alteran la evaluación ni los objetivos de aprendizaje de la materia para la EBAU.</t>
-[...38 lines deleted...]
-    <t>Ajuste terminológico que amplía el contexto de intercambio de materiales científicos más allá del centro escolar.</t>
+    <t>Se debe seguir el currículo estatal sin adaptaciones adicionales. Programar según RD 243/2022 y esperar normativa autonómica.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -436,236 +397,263 @@
   <si>
     <t>Analizar y comprender la evolución de los sistemas naturales, utilizando modelos, leyes y teorías de la física.</t>
   </si>
   <si>
     <t>Explicar y predecir el comportamiento de sistemas naturales mediante la aplicación de leyes físicas fundamentales, justificando los resultados obtenidos en contextos reales y tecnológicos.</t>
   </si>
   <si>
     <t>Analizar</t>
   </si>
   <si>
     <t>El alumnado realiza la resolución de problemas complejos y redacta informes donde justifica la evolución de un sistema físico basándose en modelos y leyes teóricas.</t>
   </si>
   <si>
     <t>Examen escrito</t>
   </si>
   <si>
     <t>Resolución de ejercicios sobre campos o movimientos ondulatorios y análisis de gráficas que representen la evolución temporal de un sistema físico real.</t>
   </si>
   <si>
     <t>Evaluar únicamente el resultado numérico final ignorando la capacidad del alumno para analizar si dicho resultado es físicamente posible según el modelo.</t>
   </si>
   <si>
     <t>Inferir soluciones a problemas generales a partir del análisis de situaciones particulares y las variables de que dependen.</t>
   </si>
   <si>
+    <t>Resolver problemas complejos de física analizando casos particulares para extraer conclusiones generales y predecir el comportamiento de sistemas tecnológicos o naturales.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega la resolución de problemas prácticos donde identifica variables, aplica leyes físicas y justifica la solución general obtenida a partir de datos específicos.</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas de gravitación, electromagnetismo o física moderna donde se parte de escenarios concretos para deducir comportamientos generales.</t>
+  </si>
+  <si>
+    <t>Limitarse al cálculo numérico del caso particular sin explicar la relación de dependencia entre las variables o la validez general de la solución inferida.</t>
+  </si>
+  <si>
+    <t>Conocer aplicaciones prácticas y productos útiles para la sociedad en el campo tecnológico, industrial y biosanitario, analizándolos en base a los modelos, las leyes y las teorías de la física.</t>
+  </si>
+  <si>
+    <t>Explicar el funcionamiento de dispositivos tecnológicos, industriales o médicos aplicando las leyes y modelos físicos estudiados para comprender su utilidad y beneficio social.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe técnico o resuelve problemas contextualizados donde justifica el fundamento físico de aplicaciones como la fibra óptica, el escáner médico o el sincrotrón.</t>
+  </si>
+  <si>
+    <t>Investigación guiada sobre el impacto de la física en la medicina y la industria, vinculando conceptos de electromagnetismo, óptica y física moderna con casos reales.</t>
+  </si>
+  <si>
+    <t>Evaluar solo la descripción cualitativa o histórica del dispositivo sin exigir la vinculación explícita con las leyes físicas y ecuaciones que rigen su funcionamiento.</t>
+  </si>
+  <si>
+    <t>Aplicar los principios, leyes y teorías científicas en el análisis crítico de procesos físicos del entorno, como los observados y los publicados en distintos medios de comunicación, analizando, comprendiendo y explicando las causas que los producen.</t>
+  </si>
+  <si>
+    <t>Explicar fenómenos cotidianos o noticias científicas aplicando leyes físicas y lenguaje matemático para identificar causas y validar la veracidad de la información analizada.</t>
+  </si>
+  <si>
+    <t>Aplicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe o comentario de texto donde identifica leyes físicas en noticias o vídeos, justificando matemáticamente las causas de los procesos observados.</t>
+  </si>
+  <si>
+    <t>Actividades de comentario de noticias científicas o análisis de vídeos sobre fenómenos físicos para detectar errores conceptuales o confirmar principios teóricos.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la opinión crítica o el resumen del texto sin exigir la aplicación de fórmulas o leyes físicas que sustenten el análisis.</t>
+  </si>
+  <si>
+    <t>Utilizar de manera rigurosa las unidades de las variables físicas en diferentes sistemas de unidades, empleando correctamente su notación y sus equivalencias, así como la elaboración e interpretación adecuada de gráficas que relacionan variables físicas, posibilitando una comunicación efectiva con toda la comunidad científica.</t>
+  </si>
+  <si>
+    <t>Manejar con precisión las unidades de medida, realizar cambios entre sistemas y representar gráficamente las relaciones entre magnitudes físicas para comunicar resultados científicos.</t>
+  </si>
+  <si>
+    <t>Utilizar</t>
+  </si>
+  <si>
+    <t>El alumnado resuelve problemas numéricos y elabora informes de prácticas donde incluye cálculos con unidades correctas y gráficas debidamente rotuladas con sus magnitudes.</t>
+  </si>
+  <si>
+    <t>Resolución de ejercicios de física y análisis de datos experimentales obtenidos en el laboratorio o mediante simulaciones digitales.</t>
+  </si>
+  <si>
+    <t>Expresar resultados numéricos sin unidades o utilizar abreviaturas incorrectas como 'gr' para gramos o 'seg' para segundos, que no pertenecen al Sistema Internacional.</t>
+  </si>
+  <si>
+    <t>Expresar de forma adecuada los resultados, argumentando las soluciones obtenidas, en la resolución de los ejercicios y problemas que se plantean, bien sea a través de situaciones reales o ideales.</t>
+  </si>
+  <si>
+    <t>Comunicar resultados de problemas de física justificando el significado físico de las soluciones obtenidas y empleando correctamente las unidades del Sistema Internacional.</t>
+  </si>
+  <si>
+    <t>Argumentar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega resoluciones escritas de problemas donde se detallan los pasos seguidos, se justifican los resultados obtenidos y se incluyen las unidades correspondientes.</t>
+  </si>
+  <si>
+    <t>Resolución de problemas numéricos y teóricos de gravitación, electromagnetismo u óptica, donde se requiere interpretar el sentido físico de los valores calculados.</t>
+  </si>
+  <si>
+    <t>Limitarse a dar un valor numérico final sin unidades o sin explicar la coherencia física del signo o la magnitud obtenida.</t>
+  </si>
+  <si>
+    <t>Consultar, elaborar e intercambiar materiales científicos y divulgativos en distintos formatos con otros miembros del entorno de aprendizaje, utilizando de forma autónoma y eficiente plataformas digitales.</t>
+  </si>
+  <si>
+    <t>Crear y compartir materiales científicos o divulgativos de física en plataformas digitales, colaborando con compañeros de forma autónoma y organizada para difundir conocimientos.</t>
+  </si>
+  <si>
+    <t>Elaborar</t>
+  </si>
+  <si>
+    <t>El alumnado produce y comparte en el entorno virtual archivos, presentaciones o documentos colaborativos sobre contenidos de física, demostrando autonomía en el uso de herramientas digitales.</t>
+  </si>
+  <si>
+    <t>Trabajo cooperativo en el aula virtual donde los estudiantes investigan un tema de física moderna y publican sus hallazgos para el resto del grupo.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la corrección de los conceptos teóricos de física, ignorando la destreza en el uso de la plataforma digital o la calidad del intercambio comunicativo.</t>
+  </si>
+  <si>
+    <t>Usar de forma crítica, ética y responsable medios de comunicación, digitales y tradicionales, como modo de enriquecer el aprendizaje.</t>
+  </si>
+  <si>
+    <t>Seleccionar y emplear fuentes de información científicas en medios digitales y tradicionales, citando correctamente y trabajando de forma colaborativa para profundizar en contenidos de física.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza trabajos de investigación o entornos de aprendizaje compartido donde selecciona fuentes fiables, diferencia noticias falsas de evidencias científicas y cita la bibliografía empleada.</t>
+  </si>
+  <si>
+    <t>Búsqueda de información sobre avances científicos actuales o aplicaciones tecnológicas de la física para elaborar un informe grupal o una presentación digital.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante una pregunta teórica en un examen escrito en lugar de observar el proceso de búsqueda y selección de información.</t>
+  </si>
+  <si>
+    <t>Obtener relaciones entre variables físicas, midiendo y tratando los datos experimentales, determinando los errores y utilizando sistemas de representación gráfica.</t>
+  </si>
+  <si>
+    <t>Analizar datos experimentales mediante la toma de medidas, el cálculo de errores y la representación gráfica para establecer leyes físicas fundamentales.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de laboratorio que incluye tablas de datos, cálculo de incertidumbres, gráficas con líneas de ajuste y conclusiones sobre la relación entre variables.</t>
+  </si>
+  <si>
+    <t>Sesiones de laboratorio o simulaciones virtuales donde se recogen datos experimentales para verificar leyes físicas mediante el método científico.</t>
+  </si>
+  <si>
+    <t>Calificar este criterio basándose únicamente en la resolución de problemas teóricos de cálculo de errores en un examen escrito, omitiendo la fase de experimentación directa.</t>
+  </si>
+  <si>
+    <t>Reproducir en laboratorios, reales o virtuales, determinados procesos físicos modificando las variables que los condicionan, considerando los principios, leyes o teorías implicados, generando el correspondiente informe con formato adecuado e incluyendo argumentaciones, conclusiones, tablas de datos, gráficas y referencias bibliográficas.</t>
+  </si>
+  <si>
+    <t>Realizar experimentos en laboratorios reales o virtuales, analizando variables y leyes físicas para elaborar un informe técnico detallado con datos, gráficas y conclusiones.</t>
+  </si>
+  <si>
+    <t>Experimentar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de laboratorio, físico o digital, que incluye el análisis de variables, tablas de datos, representaciones gráficas y conclusiones científicas fundamentadas.</t>
+  </si>
+  <si>
+    <t>Sesiones de prácticas de laboratorio o uso de simuladores interactivos donde se recogen datos experimentales para comprobar leyes físicas mediante el método científico.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante una pregunta teórica en un examen escrito en lugar de calificar el producto real del informe de prácticas.</t>
+  </si>
+  <si>
+    <t>Valorar la física, debatiendo de forma fundamentada sobre sus avances y la implicación en la sociedad desde el punto de vista de la ética y de la sostenibilidad.</t>
+  </si>
+  <si>
+    <t>Analizar y debatir críticamente el impacto de los avances de la física en la sociedad, considerando criterios de ética, sostenibilidad y bienestar social.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un ensayo crítico o participa en un debate estructurado sobre las implicaciones éticas y ambientales de tecnologías como la energía nuclear o la nanotecnología.</t>
+  </si>
+  <si>
+    <t>Sesión de debate o redacción de un artículo de opinión tras investigar un avance científico contemporáneo y su impacto socioambiental.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante preguntas de respuesta cerrada o definiciones memorísticas en un examen escrito de problemas numéricos, ignorando la capacidad argumentativa.</t>
+  </si>
+  <si>
+    <t>Identificar los principales avances científicos relacionados con la física que han contribuido a la formulación de las leyes y teorías aceptadas actualmente en el conjunto de las disciplinas científicas, como las fases para el entendimiento de las metodologías de la ciencia, su evolución constante y su universalidad.</t>
+  </si>
+  <si>
+    <t>Analizar hitos históricos de la física y su impacto en la construcción del conocimiento científico actual, comprendiendo la evolución y el carácter universal de la ciencia.</t>
+  </si>
+  <si>
+    <t>Identificar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una línea del tiempo comentada o un ensayo breve que vincula descubrimientos históricos específicos con las leyes y teorías de la física moderna.</t>
+  </si>
+  <si>
+    <t>Investigación grupal sobre la evolución de un concepto físico, como la naturaleza de la luz, y su presentación mediante soporte digital.</t>
+  </si>
+  <si>
+    <t>Evaluar el criterio como una simple memorización de efemérides y nombres de científicos sin conectar el hallazgo con el cambio de paradigma metodológico.</t>
+  </si>
+  <si>
+    <t>Reconocer el carácter multidisciplinar de la ciencia y las contribuciones de unas disciplinas en otras, estableciendo relaciones entre la física y la química, la biología, la geología o las matemáticas.</t>
+  </si>
+  <si>
+    <t>Identificar y explicar las conexiones entre los principios de la física y otras áreas científicas como las matemáticas o la biología en contextos reales.</t>
+  </si>
+  <si>
+    <t>Relacionar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación donde justifica el uso de herramientas matemáticas o conceptos químicos y biológicos para resolver problemas físicos específicos.</t>
+  </si>
+  <si>
+    <t>Análisis de aplicaciones tecnológicas o médicas, como la resonancia magnética o la óptica ocular, donde convergen diversas ramas de la ciencia.</t>
+  </si>
+  <si>
+    <t>Confundir este criterio con una pregunta de historia de la ciencia puramente biográfica, omitiendo la interconexión técnica y funcional entre las disciplinas.</t>
+  </si>
+  <si>
+    <t>Reconocer la importancia de la química y sus conexiones con otras áreas en el desarrollo de la sociedad, el progreso de la ciencia, la tecnología y la economía, identificando los avances en el campo de la química que han sido fundamentales en estos aspectos.</t>
+  </si>
+  <si>
+    <t>Describir los principales procesos químicos que suceden en el entorno y las propiedades de los sistemas materiales a partir de los conocimientos, destrezas y actitudes propios de las distintas ramas de la química.</t>
+  </si>
+  <si>
+    <t>Reconocer la naturaleza experimental e interdisciplinar de la química y su influencia en la investigación científica y en los ámbitos económico y laboral actuales, considerando los hechos empíricos y sus aplicaciones en otros campos del conocimiento y la actividad humana.</t>
+  </si>
+  <si>
     <t>Problema, práctica o informe experimental</t>
   </si>
   <si>
-    <t>Conocer aplicaciones prácticas y productos útiles para la sociedad en el campo tecnológico, industrial y biosanitario, analizándolos en base a los modelos, las leyes y las teorías de la física.</t>
-[...181 lines deleted...]
-  <si>
     <t>Relacionar los principios de la química con los principales problemas de la actualidad asociados al desarrollo de la ciencia y la tecnología, analizando cómo se comunican a través de los medios de comunicación o son observados en la experiencia cotidiana.</t>
   </si>
   <si>
     <t>Reconocer y comunicar que las bases de la química constituyen un cuerpo de conocimiento imprescindible en un marco contextual de estudio y discusión de cuestiones significativas en los ámbitos social, económico, político y ético identificando la presencia e influencia de estas bases en dichos ámbitos.</t>
   </si>
   <si>
     <t>Aplicar de manera informada, coherente y razonada los modelos y leyes de la química, explicando y prediciendo las consecuencias de experimentos, fenómenos naturales, procesos industriales y descubrimientos científicos.</t>
   </si>
   <si>
     <t>Utilizar correctamente las normas de nomenclatura de la IUPAC como base de un lenguaje universal para la química que permita una comunicación efectiva en toda la comunidad científica, aplicando dichas normas al reconocimiento y escritura de fórmulas y nombres de diferentes especies químicas.</t>
   </si>
   <si>
     <t>Emplear con rigor herramientas matemáticas para apoyar el desarrollo del pensamiento científico que se alcanza con el estudio de la química, aplicando estas herramientas en la resolución de problemas usando ecuaciones, unidades, operaciones, etc.</t>
   </si>
   <si>
     <t>Practicar y hacer respetar las normas de seguridad relacionadas con la manipulación de sustancias químicas en el laboratorio y en otros entornos, así como los procedimientos para la correcta gestión y eliminación de los residuos, utilizando correctamente los códigos de comunicación característicos de la química.</t>
   </si>
   <si>
     <t>Analizar la composición química de los sistemas materiales que se encuentran en el entorno más próximo, en el medio natural y en el entorno industrial y tecnológico, demostrando que sus propiedades, aplicaciones y beneficios están basados en los principios de la química.</t>
   </si>
   <si>
     <t>Argumentar de manera informada, aplicando las teorías y leyes de la química, que los efectos negativos de determinadas sustancias en el ambiente y en la salud se deben al mal uso que se hace de esos productos o negligencia, y no a la ciencia química en sí.</t>
   </si>
   <si>
     <t>Explicar, empleando los conocimientos científicos adecuados, cuáles son los beneficios de los numerosos productos de la tecnología química y cómo su empleo y aplicación han contribuido al progreso de la sociedad.</t>
@@ -781,51 +769,51 @@
   <si>
     <t>Carácter conservativo del campo eléctrico. Trabajo en el campo eléctrico.</t>
   </si>
   <si>
     <t>Potencial eléctrico creado por una o varias cargas. Diferencia de potencial y movimiento de cargas. Superficies equipotenciales.</t>
   </si>
   <si>
     <t>Campos magnéticos generados por hilos con corriente eléctrica en distintas configuraciones geométricas: rectilíneos, espiras, solenoides o toros. Intensidad del campo magnético. Fuerza de Lorentz. Fuerza magnética sobre una corriente rectilínea. Momento de fuerzas sobre una espira.</t>
   </si>
   <si>
     <t>Interacción con cargas eléctricas libres presentes en su entorno.</t>
   </si>
   <si>
     <t>Interacción entre conductores rectilíneos y paralelos.</t>
   </si>
   <si>
     <t>Ley de Ampère.</t>
   </si>
   <si>
     <t>Líneas de campo eléctrico y magnético producido por distribuciones de carga sencillas, imanes e hilos con corriente eléctrica en distintas configuraciones geométricas.</t>
   </si>
   <si>
     <t>Flujo de campo magnético. Generación de la fuerza electromotriz inducida: funcionamiento de motores, generadores y transformadores a partir de sistemas donde se produce una variación del flujo magnético.</t>
   </si>
   <si>
-    <t>Ley de FaradayHenry.</t>
+    <t>Ley de Faraday-Henry.</t>
   </si>
   <si>
     <t>Ley de Lenz.</t>
   </si>
   <si>
     <t>Generación de corriente alterna. Representación gráfica de la fuerza electromotriz en función del tiempo.</t>
   </si>
   <si>
     <t>Movimiento oscilatorio: variables cinemáticas de un cuerpo oscilante. Energía cinética y potencial del movimiento armónico simple y conservación de energía en estos sistemas. Representación gráfica en función del tiempo.</t>
   </si>
   <si>
     <t>Movimiento ondulatorio: gráficas de oscilación en función de la posición y del tiempo, ecuación de onda que lo describe y relación con el movimiento armónico simple.</t>
   </si>
   <si>
     <t>Velocidad de propagación y de vibración. Diferencia de fase.</t>
   </si>
   <si>
     <t>Distintos tipos de movimientos ondulatorios en la naturaleza.</t>
   </si>
   <si>
     <t>Fenómenos ondulatorios: situaciones y contextos naturales en los que se ponen de manifiesto distintos fenómenos ondulatorios y aplicaciones.</t>
   </si>
   <si>
     <t>Estudio de las ondas sonoras: mecanismos de formación y velocidad de las mismas.</t>
   </si>
@@ -859,87 +847,87 @@
   <si>
     <t>Óptica de la visión. Defectos visuales.</t>
   </si>
   <si>
     <t>Sistemas de referencia inercial y no inercial.</t>
   </si>
   <si>
     <t>La Relatividad en la Mecánica Clásica.</t>
   </si>
   <si>
     <t>Limitaciones de la física clásica.</t>
   </si>
   <si>
     <t>Experimento de Michelson-Morley.</t>
   </si>
   <si>
     <t>Mecánica relativista: principios fundamentales de la relatividad especial y sus consecuencias.</t>
   </si>
   <si>
     <t>Postulados de Einstein.</t>
   </si>
   <si>
     <t>Contracción de la longitud y dilatación del tiempo.</t>
   </si>
   <si>
-    <t>Masa y energía relativistas. 2. Principios de la física cuántica.</t>
+    <t>Masa y energía relativistas.</t>
   </si>
   <si>
     <t>Otras limitaciones de la física clásica: radiación del cuerpo negro, efecto fotoeléctrico y espectros atómicos. Trabajo de extracción y energía cinética de los fotoelectrones en el efecto fotoeléctrico.</t>
   </si>
   <si>
     <t>Mecánica cuántica.</t>
   </si>
   <si>
     <t>Dualidad onda-corpúsculo y cuantización. Hipótesis de De Broglie.</t>
   </si>
   <si>
     <t>Principio de incertidumbre formulado en base a la posición y el momento lineal y al tiempo y la energía.</t>
   </si>
   <si>
-    <t>Aplicaciones de la física cuántica. 3. Núcleos atómicos.</t>
+    <t>Aplicaciones de la física cuántica.</t>
   </si>
   <si>
     <t>Radiactividad natural y otros procesos nucleares.</t>
   </si>
   <si>
     <t>Tipos de radiaciones y desintegración radiactiva. Leyes de Soddy y Fajans.</t>
   </si>
   <si>
     <t>Núcleos atómicos y estabilidad de los isótopos.</t>
   </si>
   <si>
     <t>El núcleo atómico: fuerzas nucleares y energía de enlace.</t>
   </si>
   <si>
     <t>Reacciones nucleares.</t>
   </si>
   <si>
     <t>Leyes de la desintegración radiactiva. Actividad en una muestra radiactiva.</t>
   </si>
   <si>
-    <t>Efectos de las radiaciones. Riesgos y aplicaciones en el campo de la ingeniería, la tecnología y la salud. Datación de fósiles y medicina nuclear. 4. Física de partículas e interacciones fundamentales.</t>
+    <t>Efectos de las radiaciones. Riesgos y aplicaciones en el campo de la ingeniería, la tecnología y la salud. Datación de fósiles y medicina nuclear.</t>
   </si>
   <si>
     <t>Modelo estándar en la física de partículas. Clasificaciones de las partículas fundamentales.</t>
   </si>
   <si>
     <t>Las interacciones fundamentales como procesos de intercambio de partículas (bosones).</t>
   </si>
   <si>
     <t>Interacciones fundamentales: gravitatoria, electromagnética, nuclear fuerte y nuclear débil.</t>
   </si>
   <si>
     <t>Aceleradores de partículas.</t>
   </si>
   <si>
     <t>Fronteras y desafíos de la física.</t>
   </si>
   <si>
     <t>Radiación electromagnética. Los espectros atómicos como responsables de la necesidad de la revisión del modelo atómico. Relevancia de este fenómeno en el contexto del desarrollo histórico del modelo atómico.</t>
   </si>
   <si>
     <t>El espectro de emisión del hidrógeno. 2. Principios cuánticos de la estructura atómica.</t>
   </si>
   <si>
     <t>Teoría cuántica de Planck. Relación entre el fenómeno de los espectros atómicos y la cuantización de la energía.</t>
   </si>
@@ -1139,454 +1127,493 @@
   <si>
     <t>Aplica leyes y teorías físicas en la resolución de problemas directos y estructurados, siguiendo modelos establecidos. Describe de forma guiada la relación entre los avances físicos y su impacto en el desarrollo tecnológico o ambiental.
 → Calcula el campo eléctrico creado por una carga puntual aplicando la fórmula correspondiente, identificando algún uso de esta propiedad en dispositivos cotidianos.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Resuelve problemas de forma analítica y experimental utilizando con precisión el desarrollo matemático y los fundamentos teóricos. Argumenta con criterio científico la relevancia de la física en la economía, la sociedad y la sostenibilidad ambiental.
 → Determina la trayectoria de una partícula cargada en un campo magnético y explica cómo este principio se aplica en los espectrómetros de masas para la detección de contaminantes.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Integra y transfiere teorías físicas para resolver problemas complejos en contextos diversos e interdisciplinares. Evalúa críticamente el impacto socio-ambiental de la tecnología derivada de la física, aportando soluciones fundamentadas y sostenibles.
 → Analiza el funcionamiento de una central nuclear o un parque fotovoltaico, calculando su rendimiento energético y evaluando su viabilidad económica y ambiental frente a otras fuentes de energía.</t>
   </si>
   <si>
+    <t>Identifica de forma aislada y con ayuda docente algunas leyes o modelos físicos básicos, pero no logra aplicarlos para predecir la evolución de sistemas naturales ni reconoce su utilidad en problemas cotidianos o aplicaciones tecnológicas.
+→ Nombra la ley de desintegración radiactiva pero es incapaz de determinar la cantidad de muestra restante tras un periodo de tiempo o su utilidad médica.</t>
+  </si>
+  <si>
+    <t>Describe sistemas naturales y aplica modelos físicos en situaciones reproductivas o muy guiadas. Identifica aplicaciones prácticas en el campo tecnológico o biosanitario, aunque presenta dificultades para inferir soluciones generales a partir de variables específicas.
+→ Calcula el periodo de un satélite en una órbita circular dada aplicando la ley de gravitación, identificando que se usa para el GPS pero sin explicar cómo afecta el cambio de altura a la señal.</t>
+  </si>
+  <si>
+    <t>Analiza con autonomía la evolución de sistemas naturales utilizando leyes y teorías físicas. Predice resultados con precisión e infiere soluciones a problemas generales en ámbitos tecnológicos, industriales o biosanitarios a partir del análisis de variables.
+→ Predice el comportamiento de una partícula cargada en un espectrómetro de masas y propone ajustes en el campo magnético para separar diferentes isótopos con fines industriales.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere modelos y teorías físicas complejas para resolver problemas interdisciplinares. Evalúa críticamente el impacto de las aplicaciones prácticas en la sociedad y propone soluciones innovadoras y fundamentadas a retos tecnológicos o biosanitarios actuales.
+→ Diseña un informe técnico que justifica la elección de un isótopo específico para radioterapia basándose en su vida media y tipo de emisión, evaluando los riesgos y beneficios sociales de dicha tecnología.</t>
+  </si>
+  <si>
     <t>Identifica magnitudes y unidades básicas de forma aislada, pero comete errores graves en la formulación matemática y en el uso de la notación científica, lo que impide una comunicación técnica coherente.
 → Confunde unidades de medida (como julios por vatios) o no utiliza el carácter vectorial en magnitudes que lo requieren en problemas sencillos.</t>
   </si>
   <si>
     <t>Aplica fórmulas y unidades de manera mecánica en contextos reproductivos, mostrando imprecisiones en el rigor matemático o dificultades para argumentar la validez física de los resultados obtenidos.
 → Resuelve un ejercicio de cinemática u óptica aplicando la fórmula correctamente, pero no justifica el signo de los resultados ni realiza un análisis dimensional previo.</t>
   </si>
   <si>
     <t>Utiliza con rigor el lenguaje de la física y la formulación matemática, empleando correctamente las unidades del Sistema Internacional y expresando los resultados de forma argumentada y coherente con las leyes físicas.
 → Plantea y resuelve un problema de inducción electromagnética utilizando correctamente la ley de Faraday-Lenz, manejando la notación vectorial y justificando el significado físico de cada término.</t>
   </si>
   <si>
     <t>Domina el lenguaje físico-matemático con precisión absoluta, integrando diferentes herramientas de investigación, analizando la coherencia de los resultados y comunicando conclusiones complejas con un nivel de abstracción elevado.
 → Elabora un informe técnico o resuelve un problema complejo de física moderna donde analiza la propagación de incertidumbres, utiliza factores de conversión avanzados y discute la validez de los resultados en función de las constantes físicas universales.</t>
   </si>
   <si>
     <t>Observacion sistematica</t>
   </si>
   <si>
     <t>Consulta y utiliza recursos digitales de forma pasiva y solo bajo supervisión directa, mostrando dificultades para elaborar materiales propios o participar en entornos virtuales de aprendizaje. No aplica criterios de veracidad o ética en el uso de la información científica.
 → Entrega de un documento con texto copiado directamente de internet sobre el efecto fotoeléctrico, sin citar fuentes ni usar herramientas de edición más allá del procesador de textos básico.</t>
   </si>
   <si>
     <t>Utiliza plataformas digitales para buscar información y compartir materiales sencillos con ayuda puntual. Comienza a distinguir fuentes fiables de las que no lo son, aunque su producción creativa es limitada y su participación en el trabajo colectivo es reactiva.
 → Participación en un foro de la plataforma educativa compartiendo un enlace a un simulador de ondas, pero sin aportar una explicación propia o análisis crítico sobre su funcionamiento.</t>
   </si>
   <si>
     <t>Usa de forma autónoma y eficiente diversos recursos y entornos virtuales para crear, intercambiar y difundir materiales científicos. Aplica criterios críticos y éticos en la selección de información y colabora activamente en la construcción de conocimiento colectivo.
 → Elaboración de una infografía original sobre la dualidad onda-corpúsculo utilizando herramientas de diseño digital, citando fuentes bibliográficas y compartiéndola en el entorno virtual del centro para su revisión por pares.</t>
   </si>
   <si>
     <t>Integra con maestría y creatividad múltiples formatos y plataformas para la divulgación científica, liderando procesos de intercambio de información. Evalúa críticamente el impacto de la física en la sociedad y promueve un uso responsable y ético de los medios de comunicación digitales.
 → Creación de un video divulgativo o un blog interactivo sobre aplicaciones de la física nuclear en la medicina, diseñado para un público no especializado, que incluye análisis crítico de noticias actuales y fomenta el debate ético en redes educativas.</t>
   </si>
   <si>
+    <t>Identifica de forma aislada algunas técnicas de indagación y experimentación, pero requiere supervisión constante para realizar mediciones básicas. No logra establecer relaciones entre variables físicas ni tratar los datos u errores de forma coherente, mostrando dificultades para reconocer la relevancia social de la física.
+→ Registro incompleto de datos en una práctica de laboratorio sobre la ley de Hooke, sin aplicar fórmulas de error ni interpretar el significado de la constante elástica obtenida.</t>
+  </si>
+  <si>
+    <t>Aplica técnicas de trabajo y experimentación siguiendo protocolos pautados, realizando mediciones y cálculos de errores básicos con ayuda ocasional. Reproduce procesos físicos en entornos controlados y describe de manera superficial la importancia de la física en la sociedad actual sin profundizar en criterios éticos o de sostenibilidad.
+→ Informe de laboratorio sobre el movimiento circular uniforme donde se calculan errores absolutos siguiendo una guía, pero el análisis de las causas de error es genérico y poco fundamentado.</t>
+  </si>
+  <si>
+    <t>Utiliza con autonomía técnicas de indagación y razonamiento lógico-matemático para resolver problemas. Trata datos experimentales con precisión determinando errores, modifica variables en laboratorios reales o virtuales para analizar procesos físicos y debate de forma fundamentada sobre la implicación social y ética de los avances científicos.
+→ Determinación experimental del índice de refracción de un material mediante simulación virtual, ajustando variables, calculando el error relativo y justificando su aplicación en tecnologías de comunicación sostenibles.</t>
+  </si>
+  <si>
+    <t>Integra y transfiere técnicas de indagación complejas para interpretar situaciones nuevas, optimizando el diseño experimental y la cooperación grupal. Evalúa críticamente los resultados obtenidos mediante un razonamiento lógico-matemático riguroso y lidera debates sobre el papel transformador de la física en una sociedad basada en valores éticos y sostenibilidad global.
+→ Proyecto de investigación cooperativo sobre la inducción electromagnética donde se diseña un prototipo funcional, se analizan las pérdidas energéticas con herramientas estadísticas y se defiende su impacto positivo en la transición energética.</t>
+  </si>
+  <si>
     <t>Portfolio / dosier</t>
   </si>
   <si>
     <t>Identifica de manera aislada y con ayuda directa algunos hitos históricos o nombres relevantes de la física, sin lograr establecer vínculos claros entre estos avances y el progreso del conocimiento científico o su relación con otras disciplinas.
 → Enumera leyes de la física y sus autores (ej. Newton, Einstein) sin explicar el contexto histórico ni cómo influyeron en otras ciencias.</t>
   </si>
   <si>
     <t>Describe los principales avances históricos de la física y menciona ejemplos de su aplicación en otras áreas científicas, aunque de forma fragmentada y requiriendo guías estructuradas para reconocer el carácter multidisciplinar de la ciencia.
 → Elabora una línea del tiempo simple donde asocia descubrimientos físicos con aplicaciones técnicas básicas en medicina o ingeniería.</t>
   </si>
   <si>
     <t>Analiza con autonomía el recorrido histórico de la física y sus contribuciones fundamentales, explicando razonadamente cómo la evolución de esta disciplina ha impulsado el avance de otros campos científicos y tecnológicos mediante una base de conocimiento interconectada.
 → Redacta un informe analítico sobre cómo el desarrollo de la termodinámica y el electromagnetismo transformaron la química y la industria del siglo XIX.</t>
   </si>
   <si>
     <t>Evalúa críticamente el impacto de la física en la evolución del pensamiento científico global, integrando conocimientos transversales para justificar su carácter innovador y prediciendo cómo los nuevos paradigmas físicos condicionan el desarrollo futuro de múltiples disciplinas.
 → Defiende un proyecto de investigación que vincula la física cuántica con los avances en computación y biología molecular, destacando su carácter multidisciplinar e innovador.</t>
   </si>
   <si>
     <t>Secuenciación trimestral</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
     <t>Título pedagógico</t>
   </si>
   <si>
     <t>Horas estimadas</t>
   </si>
   <si>
     <t>SDA recomendada</t>
   </si>
   <si>
     <t>Saberes principales</t>
   </si>
   <si>
     <t>Criterios evaluables</t>
   </si>
   <si>
     <t>Competencias dominantes</t>
   </si>
   <si>
-    <t>Campos de Fuerza y Fenómenos Vibratorios</t>
-[...2 lines deleted...]
-    <t>Misión Exoplaneta: Cálculo de órbitas y análisis de señales sonoras para la exploración espacial.</t>
+    <t>Campos y Fuerzas: La Arquitectura Gravitatoria y Eléctrica</t>
+  </si>
+  <si>
+    <t>Misión Artemisa: Cálculo de trayectorias, velocidades de escape y balances energéticos para el establecimiento de una base lunar.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Análisis de la fuerza gravitatoria y Ley de Gravitación Universal
-• Cálculo del momento angular y su conservación en fuerzas centrales
-[...3 lines deleted...]
-• Cálculo del potencial gravitatorio y superficies equipotenciales
+• Determinación del momento angular y su relación con fuerzas centrales
+• Cálculo de la intensidad del campo gravitatorio en sistemas de masas
+• Movimiento orbital de satélites, planetas y galaxias
+• Evaluación de la energía mecánica y carácter conservativo del campo
+• Cálculo de potencial gravitatorio y superficies equipotenciales
 • Aplicación de las Leyes de Kepler al movimiento celeste
-• Exploración de la cosmología, astrofísica e historia del Universo
-[...7 lines deleted...]
-2.1: Analizar la evolución de sistemas naturales mediante modelos gravitatorios
+• Aproximación a la cosmología, astrofísica e historia del Universo
+• Análisis del campo eléctrico: Ley de Coulomb e intensidad de campo
+• Cálculo del flujo eléctrico y aplicación del Teorema de Gauss
+• Evaluación del potencial eléctrico y trabajo en campos conservativos
+• Interpretación de líneas de campo y superficies equipotenciales eléctricas</t>
+  </si>
+  <si>
+    <t>1.2: Resolver problemas de manera experimental y analítica sobre gravitación y electrostática
+2.1: Analizar la evolución de sistemas orbitales y cargas
+2.2: Inferir soluciones a problemas de campos a partir de variables dinámicas
+3.1: Aplicar leyes científicas en el análisis de procesos físicos del entorno
 3.2: Utilizar de manera rigurosa las unidades de las variables físicas
-5.1: Obtener relaciones entre variables físicas midiendo datos experimentales
-[...5 lines deleted...]
-CE.5: Aplicar técnicas de trabajo e indagación experimental</t>
+3.3: Expresar de forma adecuada los resultados y argumentar soluciones</t>
+  </si>
+  <si>
+    <t>CE.1
+CE.2
+CE.3</t>
   </si>
   <si>
     <t>Instrumentos / evaluación</t>
   </si>
   <si>
-    <t>Pruebas de resolución de problemas de gravitación y ondas, junto con un informe de laboratorio sobre el péndulo simple y la velocidad del sonido.</t>
-[...5 lines deleted...]
-    <t>Electrificando el futuro: Diseño conceptual de un motor eléctrico y un sistema de lentes para un telescopio básico.</t>
+    <t>Pruebas escritas de resolución de problemas, informes de prácticas sobre simulación de órbitas y defensa de un ensayo sobre la evolución del Universo.</t>
+  </si>
+  <si>
+    <t>Electromagnetismo y Fenómenos Ondulatorios: Conectando el Mundo</t>
+  </si>
+  <si>
+    <t>Diseño de un sistema de comunicación por fibra óptica: análisis de la reflexión total interna y la atenuación de la señal.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Análisis de campos eléctricos: Ley de Coulomb e intensidad de campo
-[...28 lines deleted...]
-    <t>El rastro del átomo: Investigación sobre medicina nuclear y debate sobre el futuro de la energía y las partículas elementales.</t>
+• Análisis de campos magnéticos generados por corrientes: hilos, espiras y solenoides
+• Aplicación de la Fuerza de Lorentz y fuerzas sobre corrientes rectilíneas
+• Uso de la Ley de Ampère en distintas configuraciones
+• Inducción electromagnética: Ley de Faraday-Henry y Ley de Lenz
+• Generación de corriente alterna y funcionamiento de motores y transformadores
+• Análisis del movimiento armónico simple (MAS) y sus variables cinemáticas
+• Ecuación de onda y descripción del movimiento ondulatorio
+• Análisis de ondas sonoras: intensidad, escala decibélica y efecto Doppler
+• Naturaleza de la luz y espectro electromagnético
+• Leyes de reflexión, refracción y dispersión de la luz
+• Sistemas ópticos: lentes delgadas, espejos y aplicaciones (microscopio, telescopio)
+• Análisis de la óptica de la visión y corrección de defectos visuales</t>
+  </si>
+  <si>
+    <t>2.3: Identificar aplicaciones prácticas en el campo tecnológico e industrial
+5.1: Obtener relaciones entre variables físicas mediante el tratamiento de datos
+5.2: Reproducir en laboratorios procesos físicos como la inducción o la refracción
+6.2: Reconocer el carácter multidisciplinar de la óptica y el electromagnetismo</t>
+  </si>
+  <si>
+    <t>CE.1
+CE.5
+CE.6</t>
+  </si>
+  <si>
+    <t>Prácticas de laboratorio (óptica y electromagnetismo), resolución de ejercicios sobre inducción y ondas, y creación de un podcast sobre contaminación acústica.</t>
+  </si>
+  <si>
+    <t>Física Moderna: De la Relatividad a las Partículas Elementales</t>
+  </si>
+  <si>
+    <t>El dilema del CERN: Investigación sobre el bosón de Higgs y el impacto económico y científico de la gran ciencia (Big Science).</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Análisis de la relatividad especial: postulados de Einstein y consecuencias
-[...25 lines deleted...]
-    <t>Presentación de un proyecto de investigación sobre física de partículas y pruebas escritas sobre física cuántica y nuclear.</t>
+• Principios de la relatividad especial: postulados de Einstein
+• Análisis de la contracción de longitud y dilatación del tiempo
+• Relación entre masa y energía relativista
+• Análisis del efecto fotoeléctrico y la radiación del cuerpo negro
+• Mecánica cuántica: dualidad onda-corpúsculo e hipótesis de De Broglie
+• Aplicación del principio de incertidumbre de Heisenberg
+• Análisis de la radiactividad natural y leyes de desintegración
+• Evaluación de la estabilidad nuclear y energía de enlace
+• Identificación de reacciones nucleares de fisión y fusión
+• Clasificación de partículas fundamentales en el Modelo Estándar
+• Análisis de las interacciones fundamentales y mediadores (bosones)
+• Exploración de los desafíos actuales en aceleradores de partículas</t>
+  </si>
+  <si>
+    <t>1.1: Reconocer la relevancia de la física moderna en el desarrollo tecnológico
+4.1: Consultar y elaborar materiales científicos sobre física cuántica y nuclear
+4.2: Usar de forma crítica medios digitales para investigar sobre partículas
+5.3: Valorar la física debatiendo sobre sus avances y riesgos (energía nuclear)
+6.1: Identificar los principales avances científicos que han contribuido a la sociedad</t>
+  </si>
+  <si>
+    <t>CE.2
+CE.4
+CE.6</t>
+  </si>
+  <si>
+    <t>Portafolio de investigación sobre aplicaciones médicas de la radiactividad, pruebas de resolución de problemas cuánticos y debate dirigido sobre ética nuclear.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>Órbita Madrid: Desafiando a Newton desde la ESAC</t>
+    <t>De Madrid a las estrellas: La física de la comunicación interplanetaria</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Diseño y comunicación de misiones espaciales mediante el análisis del campo gravitatorio</t>
+    <t>Un podcast divulgativo sobre la estación de Robledo de Chavela</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>La Comunidad de Madrid alberga el Centro Europeo de Astronomía Espacial (ESAC) en Villanueva de la Cañada. Aprovechando este entorno tecnológico, los alumnos actuarán como consultores científicos para una campaña de comunicación de la Agencia Espacial Europea (ESA) destinada a fomentar vocaciones STEM en centros de secundaria de la región.</t>
+    <t>Madrid alberga una de las tres estaciones de la Red de Espacio Profundo (DSN) de la NASA, en Robledo de Chavela. El alumnado actuará como equipo de divulgación del Museo de la Ciencia de Madrid para elaborar un podcast que explique la física detrás de esta tecnología.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar matemáticamente la viabilidad de una misión orbital y desmentir los mitos sobre la gravedad cero mediante un producto digital riguroso?</t>
+    <t>Investigar y comunicar los fundamentos físicos de la comunicación con sondas espaciales a través de la estación de Robledo de Chavela, elaborando un episodio de podcast divulgativo.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Simulador orbital PhET (Universidad de Colorado)
-[...2 lines deleted...]
-• Calculadora científica y pizarra digital</t>
+• Vídeo documental sobre el DSN (YouTube – NASA)
+• Simulador PhET: Ondas de radio
+• Stellarium (software de planetario)
+• Audacity (edición de audio)
+• Datos de distancia a sondas (NASA Horizons System)
+• Blog del centro (WordPress o similar)</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, comunicación lingüística y sentido de la iniciativa. Se fomenta el espíritu crítico ante la desinformación científica.</t>
+    <t>Competencia digital (edición de audio, publicación web), educación para la ciudadanía (divulgación científica y patrimonio local).</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Visionado de clips de películas de ciencia ficción y noticias virales sobre el espacio. Debate guiado sobre errores físicos comunes (sonido en el vacío, caída libre vs ingravidez). Presentación del encargo de la ESA para la campaña 'Madrid al Espacio'.</t>
-[...2 lines deleted...]
-    <t>Muro digital (Padlet) con conceptos erróneos detectados.</t>
+    <t>Se presenta el reto mediante un vídeo sobre la estación de Robledo de Chavela. El alumnado plantea preguntas iniciales y se organizan equipos. Se define la audiencia (visitantes del museo) y el formato (podcast).</t>
+  </si>
+  <si>
+    <t>Lista de preguntas iniciales y reparto de roles en el equipo.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
-    <t>3 sesiones</t>
-[...5 lines deleted...]
-    <t>Cuaderno de resolución de problemas de gravitación.</t>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se estudian ondas electromagnéticas, efecto Doppler relativista y corrección por gravedad. Se realizan ejercicios de cálculo de distancias y simulaciones PhET (Ondas de radio).</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos y hoja de simulación.</t>
   </si>
   <si>
     <t>Aplicación al reto</t>
   </si>
   <si>
-    <t>2 sesiones</t>
-[...5 lines deleted...]
-    <t>Hoja de cálculos técnicos validada por el profesor.</t>
+    <t>Cada equipo selecciona una sonda (Mars Rover, Juno, Voyager) y calcula el retardo de la señal en una fecha concreta usando datos reales de la NASA. Simulan la posición con Stellarium y verifican los cálculos.</t>
+  </si>
+  <si>
+    <t>Hoja de cálculos y capturas de la simulación.</t>
   </si>
   <si>
     <t>Producción y comunicación</t>
   </si>
   <si>
-    <t>Redacción del guion técnico y grabación del vídeo. Se exige el uso de lenguaje preciso (unidades del SI, vectores). Los alumnos utilizan software de edición o herramientas de presentación grabada para integrar los cálculos en la narrativa.</t>
-[...2 lines deleted...]
-    <t>Producto digital final (vídeo).</t>
+    <t>Redacción del guion, grabación y edición del podcast (con herramientas como Audacity). Se publica en el blog del centro y se envía al Museo de la Ciencia.</t>
+  </si>
+  <si>
+    <t>Guion y archivo de audio final.</t>
   </si>
   <si>
     <t>Reflexión y evaluación</t>
   </si>
   <si>
-    <t>Cine-fórum de aula: proyección de los vídeos. Coevaluación mediante rúbrica centrada en el rigor científico y la claridad comunicativa. Autoevaluación sobre el proceso de aprendizaje y la importancia de la física en la tecnología actual.</t>
-[...2 lines deleted...]
-    <t>Rúbrica de coevaluación y cuestionario de reflexión final.</t>
+    <t>Escucha cruzada de los podcasts, coevaluación con rúbrica y autoevaluación. Se asignan niveles de logro 1-4 a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
   </si>
   <si>
     <t>SDA 2</t>
   </si>
   <si>
-    <t>Invisible y Real: Mapeando el Electromagnetismo en Madrid</t>
-[...8 lines deleted...]
-    <t>¿Cómo influyen las infraestructuras tecnológicas de Madrid en nuestro entorno electromagnético y qué dicen los datos científicos frente a los mitos sociales?</t>
+    <t>Determinamos la gravedad en Madrid: un péndulo histórico</t>
+  </si>
+  <si>
+    <t>¿Cuánto vale g en nuestro instituto? Medimos, analizamos y comunicamos.</t>
+  </si>
+  <si>
+    <t>El alumnado debe determinar experimentalmente la aceleración de la gravedad local utilizando un péndulo simple, vinculando su trabajo con la tradición del Real Observatorio de Madrid.</t>
+  </si>
+  <si>
+    <t>Diseñar y ejecutar un experimento con péndulo simple para obtener un valor de g, analizar su incertidumbre y presentar los resultados en un informe científico dirigido al departamento de física y a otros grupos del centro.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Smartphones con App Phyphox o Physics Toolbox Sensor Suite.
-[...35 lines deleted...]
-    <t>Cuestionario de autoevaluación y rúbrica de coevaluación.</t>
+• Hilo y masa para péndulo (10-50 g)
+• Soporte y pinza
+• Cronómetro (móvil o manual)
+• Cinta métrica
+• Hoja de cálculo (Excel/LibreOffice) o papel milimetrado
+• Plantilla de informe y rúbrica</t>
+  </si>
+  <si>
+    <t>Educación científica: método científico, tratamiento de datos, comunicación de resultados. Historia de la ciencia: el Real Observatorio de Madrid.</t>
+  </si>
+  <si>
+    <t>Se presenta el reto: 'El Real Observatorio de Madrid nos pide que verifiquemos el valor de g en nuestra zona'. Se visiona un breve vídeo sobre el uso histórico del péndulo en el observatorio. Se debate la pregunta guía y se formulan hipótesis iniciales sobre cómo varía g con la altitud y latitud.</t>
+  </si>
+  <si>
+    <t>Cuaderno con hipótesis y preguntas iniciales.</t>
+  </si>
+  <si>
+    <t>Se trabajan los contenidos: MAS, ecuación del péndulo simple, factores de los que depende el periodo. Se realizan ejercicios de cálculo del periodo y de la aceleración gravitatoria. Se introduce el tratamiento de errores (precisión, exactitud, propagación) y la representación gráfica de datos.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos y un pequeño cuestionario de comprensión.</t>
+  </si>
+  <si>
+    <t>En el laboratorio, los equipos montan el péndulo simple y realizan mediciones del periodo para al menos 5 longitudes diferentes (de 0,5 m a 1,2 m). Toman datos de varios periodos para cada longitud y registran todo en una tabla.</t>
+  </si>
+  <si>
+    <t>Hoja de datos experimentales (física o digital) con valores de longitud, periodo, y estimación de errores de medida.</t>
+  </si>
+  <si>
+    <t>Los equipos procesan los datos: calculan T², representan T² frente a L, realizan un ajuste lineal (manualmente o con hoja de cálculo), determinan la pendiente y obtienen g con su error. Redactan el informe científico siguiendo una plantilla: introducción, método, resultados, conclusiones. Preparan un póster para la exposición.</t>
+  </si>
+  <si>
+    <t>Informe científico en formato digital y póster terminado.</t>
+  </si>
+  <si>
+    <t>Exposición de pósters al grupo de 1.º Bachillerato y al departamento. Coevaluación entre equipos mediante rúbrica. Cada alumno completa una autoevaluación reflexiva. El profesor asigna niveles de logro 1-4 a cada criterio basándose en las evidencias recogidas.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación y autoevaluación, niveles de logro asignados.</t>
   </si>
   <si>
     <t>SDA 3</t>
   </si>
   <si>
-    <t>Luz y Tiempo: Rediseñando el Paisaje Madrileño</t>
-[...8 lines deleted...]
-    <t>¿Cómo podemos utilizar las leyes de la relatividad y la naturaleza de las ondas para crear una experiencia artística que eduque y emocione a los ciudadanos de Madrid?</t>
+    <t>Detecta la invisible: construye tu sonda de campos electromagnéticos</t>
+  </si>
+  <si>
+    <t>Un prototipo para medir la contaminación electromagnética en nuestro centro</t>
+  </si>
+  <si>
+    <t>El centro educativo quiere evaluar los niveles de campos electromagnéticos (CEM) en sus instalaciones ante la preocupación de la comunidad escolar por posibles efectos en la salud. El alumnado, como experto en física, debe diseñar y construir un detector de CEM, realizar mediciones en distintas zonas del instituto y elaborar un informe con recomendaciones.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir un prototipo funcional de detector de campos electromagnéticos de baja frecuencia (50 Hz) y radiofrecuencia (WiFi 2.4 GHz), calibrarlo con fuentes conocidas, medir en al menos tres áreas del instituto (aula, pasillo, sala de servidores), representar los resultados y proponer medidas de mitigación en un informe técnico presentado a la comunidad educativa.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Simuladores de relatividad (PhET)
-[...36 lines deleted...]
-    <t>Rúbrica de evaluación y cuestionario de autoevaluación.</t>
+• Bobina de 500 espiras con núcleo de aire
+• Condensador variable (10-100 pF)
+• Diodo de germanio (1N34 o similar)
+• Multímetro digital
+• Cables, pinzas, placa de pruebas
+• Plantilla de plan de medición
+• Hoja de cálculo para gráficas
+• Vídeo tutorial sobre construcción de detector</t>
+  </si>
+  <si>
+    <t>Educación para la salud digital, uso crítico de la tecnología y conciencia ambiental.</t>
+  </si>
+  <si>
+    <t>Se presenta el encargo del comité de sostenibilidad. Se visualizan vídeos cortos sobre contaminación electromagnética y se formula la pregunta guía. Los equipos realizan una lluvia de ideas y proponen hipótesis sobre las zonas del centro con mayor exposición.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y preguntas.</t>
+  </si>
+  <si>
+    <t>El profesor explica los fundamentos de campos electromagnéticos, inducción, y el circuito RLC como sintonizador. Se realizan ejercicios de cálculo de campo de un cable rectilíneo y de una espira. Se trabaja el manejo de unidades y la expresión de resultados con errores.</t>
+  </si>
+  <si>
+    <t>Hoja de ejercicios con cálculos de campo y conversiones de unidades.</t>
+  </si>
+  <si>
+    <t>Los equipos construyen el detector (bobina de 500 espiras, condensador variable, diodo detector y multímetro) en el laboratorio, lo calibran con un campo conocido (cable con corriente alterna) y miden en tres zonas del centro. Anotan las condiciones y los valores.</t>
+  </si>
+  <si>
+    <t>Tabla de datos de calibración y de mediciones en el centro.</t>
+  </si>
+  <si>
+    <t>Elaboran el informe técnico con gráficas (campo vs. distancia para el calibrado, mapa de intensidades del centro) y redactan las conclusiones y recomendaciones. Preparan una presentación de 5 minutos para el comité.</t>
+  </si>
+  <si>
+    <t>Informe técnico y presentación.</t>
+  </si>
+  <si>
+    <t>Cada equipo expone su prototipo y resultados al comité simulado (compañeros y profesor). Se realiza coevaluación entre equipos y autoevaluación con diana. El profesor asigna niveles de logro 1-4 a cada criterio según la rúbrica.</t>
+  </si>
+  <si>
+    <t>Rúbrica de coevaluación cumplimentada y diana de autoevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Utilizar simulaciones interactivas (como PhET o GeoGebra) que permitan visualizar simultáneamente la representación vectorial de campos (gravitatorio, eléctrico) y la variación dinámica de sus ecuaciones matemáticas.
 • Presentar los contenidos mediante diagramas de flujo que conecten leyes físicas abstractas (ej. Ley de Faraday) con aplicaciones tecnológicas tangibles (generadores, transformadores) y su impacto en la sostenibilidad.
 • Ofrecer enunciados de problemas en múltiples formatos: texto técnico, esquemas gráficos descriptivos y vídeos cortos que contextualicen la situación física real antes de la abstracción matemática.</t>
   </si>
@@ -1722,270 +1749,270 @@
   <si>
     <t xml:space="preserve">
 • Creación de un 'Mapa de Intersecciones' donde el alumnado relacione una ley física específica (ej. Termodinámica) con sus aplicaciones directas en ingeniería, medicina o geología.
 • Producción de un podcast de 'Controversias Científicas' analizando el contexto histórico y los debates éticos tras descubrimientos como la fisión nuclear o el efecto fotoeléctrico.
 • Diseño de un portafolio digital evolutivo que trace el desarrollo de un concepto (ej. la naturaleza de la luz) desde la óptica geométrica hasta la física cuántica, usando diversos formatos de entrega.</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Simulación de un 'Comité de Financiación' donde los alumnos deben defender la relevancia multidisciplinar de un proyecto de investigación física para obtener fondos ficticios.
 • Desafíos de 'Física en la Frontera' donde se investigan problemas actuales no resueltos (ej. materia oscura) conectándolos con la necesidad de nuevas teorías que superen las actuales.
 • Proyectos de elección libre sobre 'Física y Sociedad' que permitan al alumnado vincular los avances físicos con su impacto en la sostenibilidad ambiental o la salud global.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
-    <t>STEM1, STEM2</t>
-[...50 lines deleted...]
-    <t>Reconocimiento del recorrido histórico y el carácter multidisciplinar de la física como motor del avance científico.</t>
+    <t>STEM1, STEM2, STEM3</t>
+  </si>
+  <si>
+    <t>CCL1, CPSAA3</t>
+  </si>
+  <si>
+    <t>La CE utiliza teorías, principios y leyes en la resolución de problemas, lo que implica modelos (STEM3), razonamiento matemático (STEM2) y métodos de indagación (STEM1); además, la comunicación de resultados se relaciona con CCL1 y la autorregulación con CPSAA3.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM2, STEM4</t>
+  </si>
+  <si>
+    <t>CPSAA5, CCL2</t>
+  </si>
+  <si>
+    <t>La CE adopta modelos y teorías para inferir soluciones generales, destacando la resolución de problemas (STEM1), el razonamiento matemático (STEM2) y el análisis predictivo (STEM4); la colaboración (CPSAA5) y la comprensión (CCL2) apoyan el proceso.</t>
+  </si>
+  <si>
+    <t>CCL1, STEM2, CP1</t>
+  </si>
+  <si>
+    <t>CCL2, STEM4, CCL5</t>
+  </si>
+  <si>
+    <t>La CE utiliza el lenguaje de la física con formulación matemática para establecer comunicación, requiriendo expresión oral/escrita (CCL1), uso de ecuaciones y unidades (STEM2), y habilidad en lenguas extranjeras (CP1) para comunidades científicas diversas; además, comprensión (CCL2), análisis (STEM4) y discurso multimodal (CCL5).</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CPSAA2</t>
+  </si>
+  <si>
+    <t>CPSAA4, CD5</t>
+  </si>
+  <si>
+    <t>La CE utiliza recursos digitales de forma autónoma y responsable (CD1), plataformas de comunicación (CD3) y trabajo individual/colectivo con autorregulación (CPSAA2); la cooperación (CPSAA4) y la creación de contenidos digitales (CD5) son secundarios.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM4, CPSAA4</t>
+  </si>
+  <si>
+    <t>STEM2, STEM5, CCL3</t>
+  </si>
+  <si>
+    <t>La CE aplica técnicas de indagación, experimentación (STEM4), razonamiento lógico-matemático (STEM2 implícito) y cooperación (CPSAA4) en la resolución de problemas (STEM1); el análisis de datos (STEM5) y el debate (CCL3) complementan.</t>
+  </si>
+  <si>
+    <t>CC1, CCEC1, STEM5</t>
+  </si>
+  <si>
+    <t>CC2, CCEC2, CPSAA1</t>
+  </si>
+  <si>
+    <t>La CE reconoce el carácter multidisciplinar e histórico de la física, implicando comprensión del contexto social (CC1), apreciación cultural (CCEC1) y reflexión crítica sobre la ciencia (STEM5); además, compromiso cívico (CC2), patrimonio cultural (CCEC2) y autoconocimiento (CPSAA1).</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Cómo afecta el Decreto 64/2022 de Madrid a la carga horaria de Física en 2.º Bachillerato?</t>
-[...2 lines deleted...]
-    <t>El Decreto 64/2022 establece una carga de solo 3 horas semanales para Física en Madrid, una de las más reducidas del país. Esto obliga a una gestión muy eficiente de los 73 saberes básicos. Los departamentos deben priorizar los 15 criterios de evaluación para garantizar que se cubra el temario completo de la EvAU sin comprometer las 6 competencias específicas de la materia.</t>
+    <t>¿Qué normativa específica regula la Física en 2.º Bachillerato en Madrid y cómo se adapta al Real Decreto 243/2022?</t>
+  </si>
+  <si>
+    <t>En Madrid no existe desarrollo autonómico propio para Física en 2.º Bachillerato; se aplica directamente el Real Decreto 243/2022. La programación debe basarse en los 6 competencias específicas, 15 criterios de evaluación y 73 saberes básicos del BOE, sin modificaciones adicionales.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Qué diferencias existen en la secuenciación de Física en Madrid respecto al currículo base del BOE?</t>
-[...2 lines deleted...]
-    <t>Madrid mantiene una estructura de saberes muy orientada a la prueba de acceso a la universidad. A diferencia del BOE, que permite una mayor flexibilidad, en Madrid la secuenciación de los 73 saberes debe ser lineal para asegurar que bloques como Interacción Electromagnética y Óptica se impartan antes del tercer trimestre. Esto permite cumplir los 15 criterios de evaluación con margen para el repaso final.</t>
+    <t>¿En qué se diferencia la secuenciación de saberes de Física en 2.º Bachillerato en Madrid respecto a la de Cataluña, dada la inexistencia de decreto autonómico?</t>
+  </si>
+  <si>
+    <t>Madrid sigue el orden del BOE, mientras que Cataluña tiene su propio decreto con secuenciación y saberes reorganizados. En Madrid, los 73 saberes se distribuyen en 3 horas semanales, priorizando bloques de cinemática, dinámica, campos y ondas, según criterio departamental.</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
-    <t>¿Cómo se ponderan los 15 criterios de evaluación en la nota final de Física en Madrid?</t>
-[...2 lines deleted...]
-    <t>En Madrid, la ponderación de los 15 criterios no es uniforme; se agrupan según el peso de los bloques en la EvAU. Los criterios asociados a Interacción Gravitatoria y Electromagnetismo suelen representar el 50% de la calificación. Dado que solo hay 3 horas semanales, la evaluación debe ser continua para verificar la adquisición de las 6 competencias específicas de forma progresiva durante el curso.</t>
+    <t>¿Cómo se evalúan los 15 criterios de Física en 2.º Bachillerato en Madrid con solo 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>Los 15 criterios se evalúan combinando pruebas escritas (80%) y actividades prácticas o proyectos (20%). La carga horaria obliga a priorizar evaluación continua, con al menos dos exámenes por evaluación y un portafolio digital de experimentos simulados.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué aspectos específicos de la programación de Física supervisa la Inspección Educativa en Madrid?</t>
-[...8 lines deleted...]
-    <t>Se recomienda el uso de guías de problemas de exámenes de años anteriores de la Comunidad de Madrid y simuladores virtuales tipo PhET. Estos recursos permiten agilizar la comprensión de los 15 criterios de evaluación sin depender exclusivamente del laboratorio físico, optimizando el tiempo para alcanzar las 6 competencias específicas. Los libros de texto deben estar estrictamente adaptados al currículo madrileño vigente.</t>
+    <t>¿Qué exige la inspección educativa en las programaciones de Física de 2.º Bachillerato en Madrid de forma específica?</t>
+  </si>
+  <si>
+    <t>La inspección solicita que la programación refleje explícitamente la contribución de los 6 CE a las competencias clave, la concreción de los 15 criterios en instrumentos evaluables y la justificación de la distribución temporal de los 73 saberes en 3 horas semanales.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos y bibliografía oficial recomienda Madrid para Física de 2.º Bachillerato?</t>
+  </si>
+  <si>
+    <t>No existe una bibliografía oficial autonómica. Se recomiendan manuales como Física (Serway) o Física para Bachillerato (IES), junto con simulaciones PhET y laboratorios virtuales. El departamento puede elaborar guías propias ajustadas al BOE.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo se coordina el departamento de Física con Matemáticas en 2.º Bachillerato en Madrid?</t>
-[...2 lines deleted...]
-    <t>La coordinación es crítica para que el alumnado domine el cálculo vectorial y las derivadas antes de abordar los 73 saberes de Física. En Madrid, los departamentos acuerdan una introducción temprana de herramientas matemáticas para que el profesor de Física pueda centrarse en los 15 criterios de evaluación específicos desde septiembre, evitando retrasos en la programación de las 6 competencias por carencias de base numérica.</t>
+    <t>¿Cómo se coordina el departamento de Física en Madrid para impartir 2.º Bachillerato con 3 horas semanales?</t>
+  </si>
+  <si>
+    <t>Las reuniones de departamento se centran en acordar la secuenciación de los 73 saberes, diseñar actividades competenciales consensuadas y unificar criterios de evaluación para los 15 criterios. Se elabora un plan de nivel común con pruebas objetivas compartidas.</t>
   </si>
   <si>
     <t>Atencion_diversidad</t>
   </si>
   <si>
-    <t>¿Cómo se gestiona la atención a la diversidad en Física de 2.º Bachillerato bajo el marco de Madrid?</t>
-[...2 lines deleted...]
-    <t>En Madrid, la atención a la diversidad en esta materia se centra en el refuerzo de los 15 criterios mínimos para el alumnado con dificultades y en la ampliación de saberes para altas capacidades. A pesar de las 3 horas semanales, se deben diseñar actividades multinivel que permitan a todos alcanzar las 6 competencias específicas, utilizando metodologías como el aula invertida para maximizar el tiempo presencial.</t>
+    <t>¿Qué medidas de atención a la diversidad se aplican en Física de 2.º Bachillerato en Madrid para alumnado con dificultades?</t>
+  </si>
+  <si>
+    <t>Se priorizan actividades graduables, tutorías entre iguales y adaptaciones en pruebas (tiempo extra, formatos). Para altas capacidades se ofrecen problemas de profundización. Todas las medidas se recogen en el plan de atención a la diversidad del centro.</t>
   </si>
   <si>
     <t>Recuperación</t>
   </si>
   <si>
-    <t>¿Cuál es el protocolo de recuperación para alumnos con Física de 1.º pendiente en Madrid?</t>
-[...2 lines deleted...]
-    <t>Los alumnos que cursan Física en 2.º de Bachillerato en Madrid y tienen pendiente la de 1.º deben seguir un plan de recuperación específico. Dado que en 2.º solo disponen de 3 horas, el departamento suele organizar pruebas parciales basadas en los criterios de evaluación no superados. La superación de los dos primeros trimestres de 2.º suele conllevar la recuperación de 1.º, según los criterios del departamento.</t>
+    <t>¿Cómo se organizan las pruebas de recuperación de Física en 2.º Bachillerato en Madrid según la normativa de evaluación?</t>
+  </si>
+  <si>
+    <t>Se establece una prueba final extraordinaria en junio para quienes no superen la evaluación ordinaria. La nota se calcula con los criterios evaluados durante el curso, y la recuperación puede incluir un examen global y entrega de tareas pendientes.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
+    <t>2 horas</t>
+  </si>
+  <si>
+    <t>Localiza el decreto autonómico que desarrolla el Real Decreto 243/2022 para Bachillerato en tu CCAA. Busca el apartado de Física y extrae las 6 competencias específicas, los 15 criterios de evaluación y los 20 saberes básicos. Asegúrate de usar la versión actualizada.</t>
+  </si>
+  <si>
+    <t>Muchas CCAA publican un documento resumen con las tablas de la materia. Imprime la tabla de Física y tenla siempre a mano; te ahorrará rebuscar en el BOE.</t>
+  </si>
+  <si>
+    <t>Listar las CE y criterios</t>
+  </si>
+  <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el decreto de currículo de Bachillerato de tu CCAA. Identifica la conexión entre los descriptores operativos del Perfil de Salida y las 6 Competencias Específicas de Física.</t>
-[...5 lines deleted...]
-    <t>Listar las CE y criterios</t>
+    <t>Transcribe ordenadamente las 6 competencias específicas (CE) y los 15 criterios de evaluación. Verifica que cada CE tiene al menos un criterio asociado. Este listado será la columna vertebral de tu programación.</t>
+  </si>
+  <si>
+    <t>Usa una hoja de cálculo para relacionar cada criterio con los saberes básicos que evalúa. Te facilitará el diseño de las situaciones de aprendizaje y la ponderación posterior.</t>
+  </si>
+  <si>
+    <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Mapea los 15 criterios de evaluación. No son solo 'contenidos', sino acciones (analizar, resolver, predecir). Debes asegurar que cada criterio se evalúe al menos dos veces al año.</t>
-[...14 lines deleted...]
-    <t>En 2.º de Bachillerato, el criterio relacionado con el tratamiento de errores y unidades (CE 1) debe ser transversal en todos los exámenes, no una unidad aislada al principio.</t>
+    <t>Identifica qué criterios se pueden evaluar con pruebas escritas, cuáles con laboratorios, proyectos o exposiciones. Prioriza aquellos que aparecen en varios bloques de saberes. Asigna los instrumentos más adecuados para cada criterio.</t>
+  </si>
+  <si>
+    <t>En Física, los criterios relacionados con análisis gráfico (interpretar gráficas v-t, a-t) y resolución de problemas (aplicar leyes de Newton, conservación energía) suelen tener mayor peso y recurrencia. Dales prioridad en instrumentos variados.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 20 saberes en los 4 bloques (Interacción gravitatoria, Electromagnetismo, Vibraciones y Ondas, y Física Moderna) ajustándolos a 3 horas semanales.</t>
-[...2 lines deleted...]
-    <t>El bloque de Física Moderna suele dejarse para el final y es el más sencillo de puntuar en la PAU/EvAU. Reserva siempre las 3 últimas semanas de marzo para terminarlo antes del repaso final.</t>
+    <t>Distribuye los 20 saberes básicos en los 4 bloques (por ejemplo: cinemática, dinámica, energía, electromagnetismo) a lo largo de los tres trimestres. Ten en cuenta que tienes 3 horas semanales. Ajusta la carga para que cada bloque tenga un tiempo proporcional a su peso en el currículo.</t>
+  </si>
+  <si>
+    <t>Deja para el tercer trimestre los bloques de óptica o física moderna, que suelen tener menos horas por final de curso. Así evitas agobios si se pierden días.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>2.5 horas</t>
-[...5 lines deleted...]
-    <t>No te compliques con SDAs de 20 páginas. Para Física de 2.º, funciona mejor una SDA basada en un 'Reto de Ingeniería' que use software de análisis de datos o vídeo (Tracker).</t>
+    <t>3 horas</t>
+  </si>
+  <si>
+    <t>Crea una situación de aprendizaje (SDA) por trimestre que integre varios saberes y criterios. La SDA debe partir de un reto o problema real (ej. diseñar un sistema de frenado) y culminar en un producto evaluable (informe, prototipo, presentación). Asegura que moviliza competencias específicas.</t>
+  </si>
+  <si>
+    <t>Para Física, una SDA sobre 'diseño de un lanzador de proyectiles' cubre cinemática, dinámica y energía. Es motivadora y fácil de evaluar mediante rúbrica.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Define cuánto pesa cada Competencia Específica. La suma debe ser 100%. Los criterios dentro de cada CE deben tener un peso equilibrado.</t>
-[...2 lines deleted...]
-    <t>Asegúrate de que la CE relacionada con la experimentación tenga un peso real (mínimo 10-15%), de lo contrario los alumnos ignorarán el laboratorio por la presión del examen teórico.</t>
+    <t>Acuerda con el departamento el peso de cada criterio en la nota final. Define porcentajes para pruebas escritas, trabajo práctico y actitud (ej. 70% pruebas, 25% prácticas, 5% actitud). Asegura que todos los criterios están ponderados y que la suma da 100%.</t>
+  </si>
+  <si>
+    <t>No olvides incluir un criterio de 'uso correcto del material de laboratorio' si hay prácticas. Suele ser un ítem que inspección revisa.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Redacta las medidas para alumnos con altas capacidades o con dificultades, y el sistema de recuperación por criterios superados.</t>
-[...2 lines deleted...]
-    <t>Diseña 'píldoras de refuerzo' para los saberes de 1.º de Bachillerato (vectores y cinemática) que suelen ser la base de los errores en 2.º; inclúyelas como anexos de nivelación.</t>
+    <t>Redacta las medidas de atención a la diversidad para alumnado con NEAE (adaptaciones curriculares, enriquecimiento) y el plan de recuperación: actividades específicas y fecha para que el alumnado pueda superar criterios no alcanzados. Define criterios mínimos exigibles.</t>
+  </si>
+  <si>
+    <t>Para recuperación en Física, evita limitarte a repetir exámenes. Diseña tareas prácticas (como calcular la velocidad de un objeto real) que permitan demostrar la competencia no lograda.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t xml:space="preserve">Conocer aplicaciones prácticas y productos útiles para la sociedad en el campo tecnológico, industrial y biosanitario, analizándolos en base a los modelos, las leyes y las teorías </t>
   </si>
   <si>
     <t>Aplicar los principios, leyes y teorías científicas en el análisis crítico de procesos físicos del entorno, como los observados y los publicados en distintos medios de comunicación</t>
   </si>
   <si>
     <t>Utilizar de manera rigurosa las unidades de las variables físicas en diferentes sistemas de unidades, empleando correctamente su notación y sus equivalencias, así como la elaboraci</t>
   </si>
@@ -2820,1179 +2847,1205 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="D3" s="9">
         <v>5.0</v>
       </c>
       <c r="E3" s="9">
         <v>5.0</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="D4" s="9">
         <v>5.0</v>
       </c>
       <c r="E4" s="9">
         <v>5.0</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>2.1</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="D5" s="9"/>
+        <v>111</v>
+      </c>
+      <c r="D5" s="9">
+        <v>4.17</v>
+      </c>
       <c r="E5" s="9">
-        <v>2.94</v>
+        <v>4.17</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.2</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D6" s="9"/>
+        <v>118</v>
+      </c>
+      <c r="D6" s="9">
+        <v>4.17</v>
+      </c>
       <c r="E6" s="9">
-        <v>2.94</v>
+        <v>4.17</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>595</v>
-[...1 lines deleted...]
-      <c r="D7" s="9"/>
+        <v>598</v>
+      </c>
+      <c r="D7" s="9">
+        <v>4.17</v>
+      </c>
       <c r="E7" s="9">
-        <v>2.94</v>
+        <v>4.17</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>3.1</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="D8" s="9">
         <v>3.33</v>
       </c>
       <c r="E8" s="9">
         <v>3.33</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.2</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="D9" s="9">
         <v>3.33</v>
       </c>
       <c r="E9" s="9">
         <v>3.33</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.3</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="D10" s="9">
         <v>3.33</v>
       </c>
       <c r="E10" s="9">
         <v>3.33</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>4.1</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="D11" s="9">
         <v>3.0</v>
       </c>
       <c r="E11" s="9">
         <v>3.0</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.2</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="D12" s="9">
         <v>3.0</v>
       </c>
       <c r="E12" s="9">
         <v>3.0</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>5.1</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="D13" s="9"/>
+        <v>157</v>
+      </c>
+      <c r="D13" s="9">
+        <v>2.86</v>
+      </c>
       <c r="E13" s="9">
-        <v>2.94</v>
+        <v>2.86</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.2</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="D14" s="9"/>
+        <v>603</v>
+      </c>
+      <c r="D14" s="9">
+        <v>2.86</v>
+      </c>
       <c r="E14" s="9">
-        <v>2.94</v>
+        <v>2.86</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.3</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="D15" s="9"/>
+        <v>168</v>
+      </c>
+      <c r="D15" s="9">
+        <v>2.86</v>
+      </c>
       <c r="E15" s="9">
-        <v>2.94</v>
+        <v>2.86</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="D16" s="9">
         <v>3.0</v>
       </c>
       <c r="E16" s="9">
         <v>3.0</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="D17" s="9">
         <v>3.0</v>
       </c>
       <c r="E17" s="9">
         <v>3.0</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7">
         <v>1.1</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="D18" s="9">
         <v>5.0</v>
       </c>
       <c r="E18" s="9">
         <v>5.0</v>
       </c>
       <c r="F18" s="7"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>1.2</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="D19" s="9">
         <v>5.0</v>
       </c>
       <c r="E19" s="9">
         <v>5.0</v>
       </c>
       <c r="F19" s="7"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>1.3</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="D20" s="9">
         <v>5.0</v>
       </c>
       <c r="E20" s="9">
         <v>5.0</v>
       </c>
       <c r="F20" s="7"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>2.1</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="D21" s="9"/>
+        <v>609</v>
+      </c>
+      <c r="D21" s="9">
+        <v>4.17</v>
+      </c>
       <c r="E21" s="9">
-        <v>2.94</v>
+        <v>4.17</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>2.2</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="D22" s="9"/>
+        <v>610</v>
+      </c>
+      <c r="D22" s="9">
+        <v>4.17</v>
+      </c>
       <c r="E22" s="9">
-        <v>2.94</v>
+        <v>4.17</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>2.3</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>608</v>
-[...1 lines deleted...]
-      <c r="D23" s="9"/>
+        <v>611</v>
+      </c>
+      <c r="D23" s="9">
+        <v>4.17</v>
+      </c>
       <c r="E23" s="9">
-        <v>2.94</v>
+        <v>4.17</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="7">
         <v>3.1</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="D24" s="9">
         <v>3.33</v>
       </c>
       <c r="E24" s="9">
         <v>3.33</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="7">
         <v>3.2</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="D25" s="9">
         <v>3.33</v>
       </c>
       <c r="E25" s="9">
         <v>3.33</v>
       </c>
       <c r="F25" s="7"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="7">
         <v>3.3</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="D26" s="9">
         <v>3.33</v>
       </c>
       <c r="E26" s="9">
         <v>3.33</v>
       </c>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="7">
         <v>4.1</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="D27" s="9">
         <v>3.0</v>
       </c>
       <c r="E27" s="9">
         <v>3.0</v>
       </c>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="7">
         <v>4.2</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="D28" s="9">
         <v>3.0</v>
       </c>
       <c r="E28" s="9">
         <v>3.0</v>
       </c>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="7">
         <v>4.3</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="D29" s="9">
         <v>3.0</v>
       </c>
       <c r="E29" s="9">
         <v>3.0</v>
       </c>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="7">
         <v>5.1</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>615</v>
-[...1 lines deleted...]
-      <c r="D30" s="9"/>
+        <v>618</v>
+      </c>
+      <c r="D30" s="9">
+        <v>2.86</v>
+      </c>
       <c r="E30" s="9">
-        <v>2.94</v>
+        <v>2.86</v>
       </c>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="7">
         <v>5.2</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="D31" s="9"/>
+        <v>619</v>
+      </c>
+      <c r="D31" s="9">
+        <v>2.86</v>
+      </c>
       <c r="E31" s="9">
-        <v>2.94</v>
+        <v>2.86</v>
       </c>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="7">
         <v>5.3</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>617</v>
-[...1 lines deleted...]
-      <c r="D32" s="9"/>
+        <v>620</v>
+      </c>
+      <c r="D32" s="9">
+        <v>2.86</v>
+      </c>
       <c r="E32" s="9">
-        <v>2.94</v>
+        <v>2.86</v>
       </c>
       <c r="F32" s="7"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="7">
         <v>5.4</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>618</v>
-[...1 lines deleted...]
-      <c r="D33" s="9"/>
+        <v>621</v>
+      </c>
+      <c r="D33" s="9">
+        <v>2.86</v>
+      </c>
       <c r="E33" s="9">
-        <v>2.94</v>
+        <v>2.86</v>
       </c>
       <c r="F33" s="7"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="7">
         <v>6.1</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="D34" s="9">
         <v>3.0</v>
       </c>
       <c r="E34" s="9">
         <v>3.0</v>
       </c>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="7">
         <v>6.2</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="D35" s="9">
         <v>3.0</v>
       </c>
       <c r="E35" s="9">
         <v>3.0</v>
       </c>
       <c r="F35" s="7"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="7">
         <v>6.3</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="D36" s="9">
         <v>3.0</v>
       </c>
       <c r="E36" s="9">
         <v>3.0</v>
       </c>
       <c r="F36" s="7"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="7" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9">
         <f>SUM(E3:E36)</f>
-        <v>113.19999999999997</v>
+        <v>120.019999999999982</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AL31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" s="8" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>2.1</v>
       </c>
       <c r="F1" s="8">
         <v>2.2</v>
       </c>
       <c r="G1" s="8">
         <v>2.3</v>
       </c>
       <c r="H1" s="8">
         <v>3.1</v>
       </c>
       <c r="I1" s="8">
         <v>3.2</v>
       </c>
       <c r="J1" s="8">
         <v>3.3</v>
       </c>
@@ -4053,1364 +4106,1364 @@
       <c r="AC1" s="8">
         <v>4.3</v>
       </c>
       <c r="AD1" s="8">
         <v>5.1</v>
       </c>
       <c r="AE1" s="8">
         <v>5.2</v>
       </c>
       <c r="AF1" s="8">
         <v>5.3</v>
       </c>
       <c r="AG1" s="8">
         <v>5.4</v>
       </c>
       <c r="AH1" s="8">
         <v>6.1</v>
       </c>
       <c r="AI1" s="8">
         <v>6.2</v>
       </c>
       <c r="AJ1" s="8">
         <v>6.3</v>
       </c>
       <c r="AK1" s="8" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="AL1" s="8" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" s="7" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="7"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="7"/>
       <c r="AF2" s="7"/>
       <c r="AG2" s="7"/>
       <c r="AH2" s="7"/>
       <c r="AI2" s="7"/>
       <c r="AJ2" s="7"/>
       <c r="AK2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:AJ2),"")</f>
         <v/>
       </c>
       <c r="AL2" s="7"/>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" s="7" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AK3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:AJ3),"")</f>
         <v/>
       </c>
       <c r="AL3" s="7"/>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" s="7" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
       <c r="AH4" s="7"/>
       <c r="AI4" s="7"/>
       <c r="AJ4" s="7"/>
       <c r="AK4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:AJ4),"")</f>
         <v/>
       </c>
       <c r="AL4" s="7"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" s="7" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
       <c r="AK5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:AJ5),"")</f>
         <v/>
       </c>
       <c r="AL5" s="7"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" s="7" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="7"/>
       <c r="AI6" s="7"/>
       <c r="AJ6" s="7"/>
       <c r="AK6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:AJ6),"")</f>
         <v/>
       </c>
       <c r="AL6" s="7"/>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" s="7" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
       <c r="AH7" s="7"/>
       <c r="AI7" s="7"/>
       <c r="AJ7" s="7"/>
       <c r="AK7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:AJ7),"")</f>
         <v/>
       </c>
       <c r="AL7" s="7"/>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" s="7" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
       <c r="AH8" s="7"/>
       <c r="AI8" s="7"/>
       <c r="AJ8" s="7"/>
       <c r="AK8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:AJ8),"")</f>
         <v/>
       </c>
       <c r="AL8" s="7"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" s="7" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
       <c r="AH9" s="7"/>
       <c r="AI9" s="7"/>
       <c r="AJ9" s="7"/>
       <c r="AK9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:AJ9),"")</f>
         <v/>
       </c>
       <c r="AL9" s="7"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" s="7" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7"/>
       <c r="AJ10" s="7"/>
       <c r="AK10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:AJ10),"")</f>
         <v/>
       </c>
       <c r="AL10" s="7"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" s="7" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
       <c r="AH11" s="7"/>
       <c r="AI11" s="7"/>
       <c r="AJ11" s="7"/>
       <c r="AK11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:AJ11),"")</f>
         <v/>
       </c>
       <c r="AL11" s="7"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" s="7" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
       <c r="AH12" s="7"/>
       <c r="AI12" s="7"/>
       <c r="AJ12" s="7"/>
       <c r="AK12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:AJ12),"")</f>
         <v/>
       </c>
       <c r="AL12" s="7"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" s="7" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7"/>
       <c r="AJ13" s="7"/>
       <c r="AK13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:AJ13),"")</f>
         <v/>
       </c>
       <c r="AL13" s="7"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" s="7" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
       <c r="AK14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:AJ14),"")</f>
         <v/>
       </c>
       <c r="AL14" s="7"/>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" s="7" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="AJ15" s="7"/>
       <c r="AK15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:AJ15),"")</f>
         <v/>
       </c>
       <c r="AL15" s="7"/>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" s="7" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:AJ16),"")</f>
         <v/>
       </c>
       <c r="AL16" s="7"/>
     </row>
     <row r="17" spans="1:38">
       <c r="A17" s="7" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
       <c r="AH17" s="7"/>
       <c r="AI17" s="7"/>
       <c r="AJ17" s="7"/>
       <c r="AK17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:AJ17),"")</f>
         <v/>
       </c>
       <c r="AL17" s="7"/>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" s="7" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
       <c r="AH18" s="7"/>
       <c r="AI18" s="7"/>
       <c r="AJ18" s="7"/>
       <c r="AK18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:AJ18),"")</f>
         <v/>
       </c>
       <c r="AL18" s="7"/>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" s="7" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
       <c r="AH19" s="7"/>
       <c r="AI19" s="7"/>
       <c r="AJ19" s="7"/>
       <c r="AK19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:AJ19),"")</f>
         <v/>
       </c>
       <c r="AL19" s="7"/>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" s="7" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="7"/>
       <c r="AI20" s="7"/>
       <c r="AJ20" s="7"/>
       <c r="AK20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:AJ20),"")</f>
         <v/>
       </c>
       <c r="AL20" s="7"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" s="7" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
       <c r="AH21" s="7"/>
       <c r="AI21" s="7"/>
       <c r="AJ21" s="7"/>
       <c r="AK21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:AJ21),"")</f>
         <v/>
       </c>
       <c r="AL21" s="7"/>
     </row>
     <row r="22" spans="1:38">
       <c r="A22" s="7" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
       <c r="AH22" s="7"/>
       <c r="AI22" s="7"/>
       <c r="AJ22" s="7"/>
       <c r="AK22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:AJ22),"")</f>
         <v/>
       </c>
       <c r="AL22" s="7"/>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" s="7" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
       <c r="AH23" s="7"/>
       <c r="AI23" s="7"/>
       <c r="AJ23" s="7"/>
       <c r="AK23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:AJ23),"")</f>
         <v/>
       </c>
       <c r="AL23" s="7"/>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" s="7" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7"/>
       <c r="AH24" s="7"/>
       <c r="AI24" s="7"/>
       <c r="AJ24" s="7"/>
       <c r="AK24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:AJ24),"")</f>
         <v/>
       </c>
       <c r="AL24" s="7"/>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" s="7" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7"/>
       <c r="AJ25" s="7"/>
       <c r="AK25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:AJ25),"")</f>
         <v/>
       </c>
       <c r="AL25" s="7"/>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" s="7" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
       <c r="AH26" s="7"/>
       <c r="AI26" s="7"/>
       <c r="AJ26" s="7"/>
       <c r="AK26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:AJ26),"")</f>
         <v/>
       </c>
       <c r="AL26" s="7"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" s="7" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:AJ27),"")</f>
         <v/>
       </c>
       <c r="AL27" s="7"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" s="7" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
       <c r="AH28" s="7"/>
       <c r="AI28" s="7"/>
       <c r="AJ28" s="7"/>
       <c r="AK28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:AJ28),"")</f>
         <v/>
       </c>
       <c r="AL28" s="7"/>
     </row>
     <row r="29" spans="1:38">
       <c r="A29" s="7" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:AJ29),"")</f>
         <v/>
       </c>
       <c r="AL29" s="7"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" s="7" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7"/>
       <c r="AH30" s="7"/>
       <c r="AI30" s="7"/>
       <c r="AJ30" s="7"/>
       <c r="AK30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:AJ30),"")</f>
         <v/>
       </c>
       <c r="AL30" s="7"/>
     </row>
     <row r="31" spans="1:38">
       <c r="A31" s="7" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
@@ -8483,54 +8536,54 @@
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ28">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ29">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ30">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="AJ31">
       <formula1>"1,2,3,4"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A9" sqref="A9:C12"/>
+      <selection activeCell="A2" sqref="A2:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
@@ -8547,5190 +8600,5324 @@
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...51 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="A8:E8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="45" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="8" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="G3" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H3" s="7" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="H5" s="7" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="H6" s="7" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B13" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>90</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="7" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="K2" sqref="K2:K35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="8" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="C1" s="8" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E1" s="8" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="F1" s="8" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="G1" s="8" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="H1" s="8" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="I1" s="8" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="J1" s="8" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="K1" s="8" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7">
         <v>1.1</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I2" s="7" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="J2" s="7" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="K2" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7">
         <v>1.2</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="H3" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="J3" s="7" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="K3" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7">
         <v>2.1</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="H4" s="7" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="J4" s="7" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="K4" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7">
         <v>2.2</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="G5" s="7"/>
+        <v>118</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>120</v>
+      </c>
       <c r="H5" s="7" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J5" s="7"/>
+        <v>115</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>122</v>
+      </c>
       <c r="K5" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7">
         <v>2.3</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="F6" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I6" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="G6" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J6" s="7" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="K6" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7">
         <v>3.1</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="H7" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="K7" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7">
         <v>3.2</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="H8" s="7" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="K8" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7">
         <v>3.3</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="H9" s="7" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="I9" s="7" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="K9" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7">
         <v>4.1</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="H10" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="K10" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7">
         <v>4.2</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="K11" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7">
         <v>5.1</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="K12" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7">
         <v>5.2</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="K13" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7">
         <v>5.3</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="K14" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7">
         <v>6.1</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="K15" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7">
         <v>6.2</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="G16" s="7"/>
+        <v>180</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>183</v>
+      </c>
       <c r="H16" s="7" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J16" s="7"/>
+        <v>102</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>185</v>
+      </c>
       <c r="K16" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B17" s="7">
         <v>1.1</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="K17" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B18" s="7">
         <v>1.2</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="K18" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B19" s="7">
         <v>1.3</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7" t="s">
-        <v>132</v>
+        <v>189</v>
       </c>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B20" s="7">
         <v>2.1</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="H20" s="7" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="J20" s="7" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="K20" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B21" s="7">
         <v>2.2</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      <c r="G21" s="7"/>
+        <v>191</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>120</v>
+      </c>
       <c r="H21" s="7" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J21" s="7"/>
+        <v>115</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>122</v>
+      </c>
       <c r="K21" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B22" s="7">
         <v>2.3</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="F22" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="H22" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="I22" s="7" t="s">
         <v>126</v>
       </c>
-      <c r="G22" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J22" s="7" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="K22" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B23" s="7">
         <v>3.1</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="H23" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="J23" s="7" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="K23" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B24" s="7">
         <v>3.2</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="G24" s="7" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="H24" s="7" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="J24" s="7" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="K24" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B25" s="7">
         <v>3.3</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="G25" s="7" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="H25" s="7" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="J25" s="7" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="K25" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B26" s="7">
         <v>4.1</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="G26" s="7" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="H26" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="J26" s="7" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="K26" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B27" s="7">
         <v>4.2</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="G27" s="7" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="J27" s="7" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="K27" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B28" s="7">
         <v>4.3</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7" t="s">
-        <v>132</v>
+        <v>189</v>
       </c>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B29" s="7">
         <v>5.1</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I29" s="7" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="J29" s="7" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="K29" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B30" s="7">
         <v>5.2</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="G30" s="7" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="J30" s="7" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="K30" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B31" s="7">
         <v>5.3</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="G31" s="7" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I31" s="7" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="J31" s="7" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="K31" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B32" s="7">
         <v>5.4</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7" t="s">
-        <v>132</v>
+        <v>189</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B33" s="7">
         <v>6.1</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="G33" s="7" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="J33" s="7" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="K33" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B34" s="7">
         <v>6.2</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      <c r="G34" s="7"/>
+        <v>204</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>183</v>
+      </c>
       <c r="H34" s="7" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="J34" s="7"/>
+        <v>102</v>
+      </c>
+      <c r="I34" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="J34" s="7" t="s">
+        <v>185</v>
+      </c>
       <c r="K34" s="9">
         <v>2.94</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B35" s="7">
         <v>6.3</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7" t="s">
-        <v>132</v>
+        <v>189</v>
       </c>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="9">
         <v>2.94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I127"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:I127"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="8" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="G1" s="8" t="s">
         <v>210</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="H1" s="8" t="s">
         <v>211</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="I1" s="8" t="s">
         <v>212</v>
-      </c>
-[...13 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C2" s="7">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C3" s="7">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C5" s="7">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C6" s="7">
         <v>5</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C7" s="7">
         <v>6</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C8" s="7">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C9" s="7">
         <v>8</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C10" s="7">
         <v>9</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C11" s="7">
         <v>10</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C12" s="7">
         <v>11</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C14" s="7">
         <v>13</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C15" s="7">
         <v>14</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C16" s="7">
         <v>1</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C17" s="7">
         <v>2</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C18" s="7">
         <v>3</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C19" s="7">
         <v>4</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C20" s="7">
         <v>5</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C21" s="7">
         <v>6</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C22" s="7">
         <v>7</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C23" s="7">
         <v>8</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C24" s="7">
         <v>9</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C25" s="7">
         <v>10</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C26" s="7">
         <v>11</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C27" s="7">
         <v>12</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C28" s="7">
         <v>13</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C29" s="7">
         <v>14</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C30" s="7">
         <v>15</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C31" s="7">
         <v>16</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C32" s="7">
         <v>17</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C33" s="7">
         <v>18</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C34" s="7">
         <v>1</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C35" s="7">
         <v>2</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C36" s="7">
         <v>3</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C37" s="7">
         <v>4</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C38" s="7">
         <v>5</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C39" s="7">
         <v>6</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C40" s="7">
         <v>7</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C41" s="7">
         <v>8</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C42" s="7">
         <v>9</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C43" s="7">
         <v>10</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C44" s="7">
         <v>11</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C45" s="7">
         <v>12</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C46" s="7">
         <v>13</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C47" s="7">
         <v>14</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C48" s="7">
         <v>15</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C49" s="7">
         <v>16</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C50" s="7">
         <v>1</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C51" s="7">
         <v>2</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C52" s="7">
         <v>3</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C53" s="7">
         <v>4</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C54" s="7">
         <v>5</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C55" s="7">
         <v>6</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C56" s="7">
         <v>7</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="7"/>
       <c r="I56" s="7"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C57" s="7">
         <v>8</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="7"/>
       <c r="I57" s="7"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C58" s="7">
         <v>9</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C59" s="7">
         <v>10</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
       <c r="I59" s="7"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C60" s="7">
         <v>11</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="E60" s="7"/>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
       <c r="I60" s="7"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C61" s="7">
         <v>12</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="E61" s="7"/>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="7"/>
       <c r="I61" s="7"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C62" s="7">
         <v>13</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="E62" s="7"/>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="7"/>
       <c r="I62" s="7"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C63" s="7">
         <v>14</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="E63" s="7"/>
       <c r="F63" s="7"/>
       <c r="G63" s="7"/>
       <c r="H63" s="7"/>
       <c r="I63" s="7"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C64" s="7">
         <v>15</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
       <c r="I64" s="7"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C65" s="7">
         <v>16</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="E65" s="7"/>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="7"/>
       <c r="I65" s="7"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C66" s="7">
         <v>17</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
       <c r="H66" s="7"/>
       <c r="I66" s="7"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C67" s="7">
         <v>18</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="E67" s="7"/>
       <c r="F67" s="7"/>
       <c r="G67" s="7"/>
       <c r="H67" s="7"/>
       <c r="I67" s="7"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C68" s="7">
         <v>19</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="E68" s="7"/>
       <c r="F68" s="7"/>
       <c r="G68" s="7"/>
       <c r="H68" s="7"/>
       <c r="I68" s="7"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C69" s="7">
         <v>20</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="E69" s="7"/>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="7"/>
       <c r="I69" s="7"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C70" s="7">
         <v>21</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="E70" s="7"/>
       <c r="F70" s="7"/>
       <c r="G70" s="7"/>
       <c r="H70" s="7"/>
       <c r="I70" s="7"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C71" s="7">
         <v>22</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C72" s="7">
         <v>23</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
       <c r="H72" s="7"/>
       <c r="I72" s="7"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C73" s="7">
         <v>24</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="E73" s="7"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="7"/>
       <c r="I73" s="7"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="7" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C74" s="7">
         <v>25</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="E74" s="7"/>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="7"/>
       <c r="I74" s="7"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C75" s="7">
         <v>1</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="E75" s="7"/>
       <c r="F75" s="7"/>
       <c r="G75" s="7"/>
       <c r="H75" s="7"/>
       <c r="I75" s="7"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C76" s="7">
         <v>2</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E76" s="7"/>
       <c r="F76" s="7"/>
       <c r="G76" s="7"/>
       <c r="H76" s="7"/>
       <c r="I76" s="7"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C77" s="7">
         <v>3</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="7"/>
       <c r="I77" s="7"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C78" s="7">
         <v>4</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="E78" s="7"/>
       <c r="F78" s="7"/>
       <c r="G78" s="7"/>
       <c r="H78" s="7"/>
       <c r="I78" s="7"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C79" s="7">
         <v>5</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E79" s="7"/>
       <c r="F79" s="7"/>
       <c r="G79" s="7"/>
       <c r="H79" s="7"/>
       <c r="I79" s="7"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C80" s="7">
         <v>6</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E80" s="7"/>
       <c r="F80" s="7"/>
       <c r="G80" s="7"/>
       <c r="H80" s="7"/>
       <c r="I80" s="7"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C81" s="7">
         <v>7</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="E81" s="7"/>
       <c r="F81" s="7"/>
       <c r="G81" s="7"/>
       <c r="H81" s="7"/>
       <c r="I81" s="7"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C82" s="7">
         <v>8</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="E82" s="7"/>
       <c r="F82" s="7"/>
       <c r="G82" s="7"/>
       <c r="H82" s="7"/>
       <c r="I82" s="7"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C83" s="7">
         <v>9</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E83" s="7"/>
       <c r="F83" s="7"/>
       <c r="G83" s="7"/>
       <c r="H83" s="7"/>
       <c r="I83" s="7"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C84" s="7">
         <v>10</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="E84" s="7"/>
       <c r="F84" s="7"/>
       <c r="G84" s="7"/>
       <c r="H84" s="7"/>
       <c r="I84" s="7"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C85" s="7">
         <v>11</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="E85" s="7"/>
       <c r="F85" s="7"/>
       <c r="G85" s="7"/>
       <c r="H85" s="7"/>
       <c r="I85" s="7"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C86" s="7">
         <v>12</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="E86" s="7"/>
       <c r="F86" s="7"/>
       <c r="G86" s="7"/>
       <c r="H86" s="7"/>
       <c r="I86" s="7"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C87" s="7">
         <v>13</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="E87" s="7"/>
       <c r="F87" s="7"/>
       <c r="G87" s="7"/>
       <c r="H87" s="7"/>
       <c r="I87" s="7"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C88" s="7">
         <v>14</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E88" s="7"/>
       <c r="F88" s="7"/>
       <c r="G88" s="7"/>
       <c r="H88" s="7"/>
       <c r="I88" s="7"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C89" s="7">
         <v>15</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="E89" s="7"/>
       <c r="F89" s="7"/>
       <c r="G89" s="7"/>
       <c r="H89" s="7"/>
       <c r="I89" s="7"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B90" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C90" s="7">
         <v>16</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="E90" s="7"/>
       <c r="F90" s="7"/>
       <c r="G90" s="7"/>
       <c r="H90" s="7"/>
       <c r="I90" s="7"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C91" s="7">
         <v>17</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="E91" s="7"/>
       <c r="F91" s="7"/>
       <c r="G91" s="7"/>
       <c r="H91" s="7"/>
       <c r="I91" s="7"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C92" s="7">
         <v>1</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="E92" s="7"/>
       <c r="F92" s="7"/>
       <c r="G92" s="7"/>
       <c r="H92" s="7"/>
       <c r="I92" s="7"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C93" s="7">
         <v>2</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="E93" s="7"/>
       <c r="F93" s="7"/>
       <c r="G93" s="7"/>
       <c r="H93" s="7"/>
       <c r="I93" s="7"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B94" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C94" s="7">
         <v>3</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="E94" s="7"/>
       <c r="F94" s="7"/>
       <c r="G94" s="7"/>
       <c r="H94" s="7"/>
       <c r="I94" s="7"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B95" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C95" s="7">
         <v>4</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="E95" s="7"/>
       <c r="F95" s="7"/>
       <c r="G95" s="7"/>
       <c r="H95" s="7"/>
       <c r="I95" s="7"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C96" s="7">
         <v>5</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="E96" s="7"/>
       <c r="F96" s="7"/>
       <c r="G96" s="7"/>
       <c r="H96" s="7"/>
       <c r="I96" s="7"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C97" s="7">
         <v>6</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E97" s="7"/>
       <c r="F97" s="7"/>
       <c r="G97" s="7"/>
       <c r="H97" s="7"/>
       <c r="I97" s="7"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C98" s="7">
         <v>7</v>
       </c>
       <c r="D98" s="7" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="E98" s="7"/>
       <c r="F98" s="7"/>
       <c r="G98" s="7"/>
       <c r="H98" s="7"/>
       <c r="I98" s="7"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C99" s="7">
         <v>8</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="E99" s="7"/>
       <c r="F99" s="7"/>
       <c r="G99" s="7"/>
       <c r="H99" s="7"/>
       <c r="I99" s="7"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C100" s="7">
         <v>9</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E100" s="7"/>
       <c r="F100" s="7"/>
       <c r="G100" s="7"/>
       <c r="H100" s="7"/>
       <c r="I100" s="7"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C101" s="7">
         <v>10</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="E101" s="7"/>
       <c r="F101" s="7"/>
       <c r="G101" s="7"/>
       <c r="H101" s="7"/>
       <c r="I101" s="7"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C102" s="7">
         <v>11</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E102" s="7"/>
       <c r="F102" s="7"/>
       <c r="G102" s="7"/>
       <c r="H102" s="7"/>
       <c r="I102" s="7"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C103" s="7">
         <v>12</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E103" s="7"/>
       <c r="F103" s="7"/>
       <c r="G103" s="7"/>
       <c r="H103" s="7"/>
       <c r="I103" s="7"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C104" s="7">
         <v>13</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="E104" s="7"/>
       <c r="F104" s="7"/>
       <c r="G104" s="7"/>
       <c r="H104" s="7"/>
       <c r="I104" s="7"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C105" s="7">
         <v>14</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="E105" s="7"/>
       <c r="F105" s="7"/>
       <c r="G105" s="7"/>
       <c r="H105" s="7"/>
       <c r="I105" s="7"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B106" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C106" s="7">
         <v>15</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="E106" s="7"/>
       <c r="F106" s="7"/>
       <c r="G106" s="7"/>
       <c r="H106" s="7"/>
       <c r="I106" s="7"/>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B107" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C107" s="7">
         <v>16</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="E107" s="7"/>
       <c r="F107" s="7"/>
       <c r="G107" s="7"/>
       <c r="H107" s="7"/>
       <c r="I107" s="7"/>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B108" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C108" s="7">
         <v>17</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="E108" s="7"/>
       <c r="F108" s="7"/>
       <c r="G108" s="7"/>
       <c r="H108" s="7"/>
       <c r="I108" s="7"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B109" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C109" s="7">
         <v>18</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E109" s="7"/>
       <c r="F109" s="7"/>
       <c r="G109" s="7"/>
       <c r="H109" s="7"/>
       <c r="I109" s="7"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C110" s="7">
         <v>19</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="E110" s="7"/>
       <c r="F110" s="7"/>
       <c r="G110" s="7"/>
       <c r="H110" s="7"/>
       <c r="I110" s="7"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B111" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C111" s="7">
         <v>20</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="E111" s="7"/>
       <c r="F111" s="7"/>
       <c r="G111" s="7"/>
       <c r="H111" s="7"/>
       <c r="I111" s="7"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B112" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C112" s="7">
         <v>21</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="E112" s="7"/>
       <c r="F112" s="7"/>
       <c r="G112" s="7"/>
       <c r="H112" s="7"/>
       <c r="I112" s="7"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B113" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C113" s="7">
         <v>22</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="E113" s="7"/>
       <c r="F113" s="7"/>
       <c r="G113" s="7"/>
       <c r="H113" s="7"/>
       <c r="I113" s="7"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B114" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C114" s="7">
         <v>23</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="E114" s="7"/>
       <c r="F114" s="7"/>
       <c r="G114" s="7"/>
       <c r="H114" s="7"/>
       <c r="I114" s="7"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B115" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C115" s="7">
         <v>24</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="E115" s="7"/>
       <c r="F115" s="7"/>
       <c r="G115" s="7"/>
       <c r="H115" s="7"/>
       <c r="I115" s="7"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B116" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C116" s="7">
         <v>25</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="E116" s="7"/>
       <c r="F116" s="7"/>
       <c r="G116" s="7"/>
       <c r="H116" s="7"/>
       <c r="I116" s="7"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B117" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C117" s="7">
         <v>26</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="E117" s="7"/>
       <c r="F117" s="7"/>
       <c r="G117" s="7"/>
       <c r="H117" s="7"/>
       <c r="I117" s="7"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B118" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C118" s="7">
         <v>27</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E118" s="7"/>
       <c r="F118" s="7"/>
       <c r="G118" s="7"/>
       <c r="H118" s="7"/>
       <c r="I118" s="7"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B119" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C119" s="7">
         <v>28</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="E119" s="7"/>
       <c r="F119" s="7"/>
       <c r="G119" s="7"/>
       <c r="H119" s="7"/>
       <c r="I119" s="7"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B120" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C120" s="7">
         <v>29</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="E120" s="7"/>
       <c r="F120" s="7"/>
       <c r="G120" s="7"/>
       <c r="H120" s="7"/>
       <c r="I120" s="7"/>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B121" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C121" s="7">
         <v>1</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="E121" s="7"/>
       <c r="F121" s="7"/>
       <c r="G121" s="7"/>
       <c r="H121" s="7"/>
       <c r="I121" s="7"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B122" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C122" s="7">
         <v>2</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="E122" s="7"/>
       <c r="F122" s="7"/>
       <c r="G122" s="7"/>
       <c r="H122" s="7"/>
       <c r="I122" s="7"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B123" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C123" s="7">
         <v>3</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="E123" s="7"/>
       <c r="F123" s="7"/>
       <c r="G123" s="7"/>
       <c r="H123" s="7"/>
       <c r="I123" s="7"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B124" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C124" s="7">
         <v>4</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="E124" s="7"/>
       <c r="F124" s="7"/>
       <c r="G124" s="7"/>
       <c r="H124" s="7"/>
       <c r="I124" s="7"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B125" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C125" s="7">
         <v>5</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="E125" s="7"/>
       <c r="F125" s="7"/>
       <c r="G125" s="7"/>
       <c r="H125" s="7"/>
       <c r="I125" s="7"/>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B126" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C126" s="7">
         <v>6</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="E126" s="7"/>
       <c r="F126" s="7"/>
       <c r="G126" s="7"/>
       <c r="H126" s="7"/>
       <c r="I126" s="7"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="7" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B127" s="7" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C127" s="7">
         <v>7</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="E127" s="7"/>
       <c r="F127" s="7"/>
       <c r="G127" s="7"/>
       <c r="H127" s="7"/>
       <c r="I127" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G18"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G18"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="C2" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="E2" s="8" t="s">
         <v>345</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="F2" s="8" t="s">
         <v>346</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="G2" s="8" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7">
         <v>25</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="D3" s="7">
         <v>1</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="G4" s="7" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7">
         <v>3</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="G6" s="7" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="B7" s="7">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>128</v>
+        <v>348</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
         <v>2</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="G8" s="7" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>369</v>
+        <v>115</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="G11" s="7" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7">
         <v>3</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="G14" s="7" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="B15" s="7">
         <v>15</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="G15" s="7" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
         <v>2</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="G16" s="7" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7">
         <v>3</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="G18" s="7" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="7">
+        <v>20</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7">
+        <v>2</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7">
+        <v>3</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7">
+        <v>4</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>378</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>353</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>355</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>382</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -13739,320 +13926,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>