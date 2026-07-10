--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 22:38</t>
+    <t>10/07/2026 23:49</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Física 2º Bachillerato; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, las competencias específicas y criterios de evaluación coinciden con el BOE en contenido y redacción esencial.</t>
   </si>