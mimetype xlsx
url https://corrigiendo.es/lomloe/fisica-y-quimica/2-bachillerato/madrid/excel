--- v2 (2026-07-10)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>10/07/2026 23:49</t>
+    <t>01/09/2026 13:28</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Madrid no ha publicado decreto propio para Física 2º Bachillerato; aplica íntegramente el RD 243/2022.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso EBAU: los criterios LOMLOE se aplican en paralelo a la preparación de la prueba de acceso a la universidad. La rúbrica del departamento debe reflejar tanto el currículo oficial como las exigencias específicas del modelo EBAU de la CCAA.</t>
   </si>
   <si>
     <t>Comunidad de Madrid vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Sí, las competencias específicas y criterios de evaluación coinciden con el BOE en contenido y redacción esencial.</t>
   </si>