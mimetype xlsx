--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="510">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="513">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Aragón</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,87 +106,87 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:42</t>
+    <t>05/07/2026 09:35</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
-    <t>Aragón aplica íntegramente el currículo establecido en el Real Decreto 217/2022 para 2.º de ESO en Física y Química, manteniendo las competencias específicas y criterios de evaluación estatales sin variaciones ni adiciones territoriales.</t>
+    <t>Aragón no ha publicado decreto propio para Física y Química de 2.º ESO; aplica íntegramente el currículo estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
-    <t>Sí, la redacción de las competencias específicas y los criterios de evaluación analizados coincide plenamente con el texto del RD 217/2022.</t>
+    <t>Se mantienen íntegros los criterios de evaluación y saberes básicos del Real Decreto 217/2022 para Física y Química de 2.º ESO.</t>
   </si>
   <si>
     <t>Decreto de referencia</t>
   </si>
   <si>
-    <t>Real Decreto 217/2022, de 29 de marzo (aplicación directa según la información de referencia proporcionada)</t>
+    <t>Real Decreto 217/2022, de 29 de marzo, por el que se establece la ordenación y las enseñanzas mínimas de la Educación Secundaria Obligatoria.</t>
   </si>
   <si>
     <t>Implicación para la programación</t>
   </si>
   <si>
-    <t>Al no existir divergencias con la norma estatal, la programación debe estructurarse directamente sobre los saberes y criterios del BOE, permitiendo un enfoque centrado en la metodología científica y la experimentación sin requisitos regionales adicionales.</t>
+    <t>La programación didáctica debe ceñirse al RD 217/2022, sin añadidos ni modificaciones autonómicas.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
   <si>
     <t>Qué hace el alumnado</t>
   </si>
   <si>
     <t>No es</t>
   </si>
   <si>
     <t>Ejemplo de actividad</t>
   </si>
   <si>
     <t>Palabra clave pedagógica</t>
   </si>
@@ -735,50 +735,66 @@
     <t>50-69%</t>
   </si>
   <si>
     <t>Describe fenómenos fisicoquímicos comunes relacionándolos de forma superficial con teorías científicas. Resuelve problemas de baja complejidad siguiendo pasos pautados, aunque presenta errores en el razonamiento o en la conexión con la realidad cercana.
 → Describe el proceso de ebullición del agua mencionando la temperatura, pero tiene dificultades para explicarlo mediante la teoría cinética-molecular de forma coherente.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Comprende y explica con rigor los fenómenos del entorno aplicando las leyes y teorías científicas adecuadas. Resuelve problemas fisicoquímicos de forma autónoma, razonando los procedimientos y proponiendo acciones concretas para mejorar la calidad de vida en su entorno inmediato.
 → Calcula correctamente la densidad de distintos materiales para explicar por qué unos flotan y otros se hunden, proponiendo un uso adecuado de materiales según su flotabilidad.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Analiza y relaciona fenómenos complejos integrando múltiples leyes científicas con precisión. Resuelve problemas en contextos nuevos o interdisciplinares, justificando críticamente el impacto de las soluciones en la sociedad y liderando iniciativas colaborativas para la mejora de la realidad cercana.
 → Diseña un informe técnico que justifica el uso de energías renovables en el hogar basándose en las leyes de conservación de la energía y propone un plan de ahorro energético para el centro.</t>
+  </si>
+  <si>
+    <t>Repite observaciones o preguntas dadas sin reformularlas. No formula hipótesis ni realiza experimentos para comprobarlas, limitándose a seguir instrucciones sin comprender el proceso.
+→ En la práctica de separación de mezclas, copia la pregunta de la pizarra ("¿Podemos separar arena y sal?") y sigue los pasos del guion sin modificar, sin plantear ninguna hipótesis propia.</t>
+  </si>
+  <si>
+    <t>Formula preguntas y hipótesis sencillas con ayuda del docente o de pautas. Realiza experimentos guiados, pero necesita apoyo para seleccionar el procedimiento y para interpretar los resultados en relación con la hipótesis.
+→ En una práctica sobre densidad, propone con ayuda la hipótesis: "Si añadimos sal al agua, el huevo flotará más". Sigue el diseño experimental dado, pero al obtener datos, no relaciona la cantidad de sal con la flotación sin preguntas del profesor.</t>
+  </si>
+  <si>
+    <t>Selecciona preguntas relevantes y formula hipótesis coherentes con observaciones previas. Diseña y realiza experimentos de manera autónoma, registra datos y los analiza para confirmar o refutar la hipótesis, extrayendo conclusiones básicas.
+→ Observa que un imán atrae diferentes objetos y pregunta: "¿Todos los metales son atraídos por un imán?". Hipótesis: "Solo los metales que contienen hierro serán atraídos". Diseña un experimento probando varios objetos (clips, monedas, aluminio), registra resultados y concluye que el aluminio no es atraído.</t>
+  </si>
+  <si>
+    <t>Identifica fenómenos novedosos y formula preguntas que integran varios conceptos. Propone hipótesis originales, diseña experimentos controlando variables, analiza datos críticamente, y transfiere la metodología a contextos diferentes, comunicando sus conclusiones con argumentos.
+→ Investiga por qué el hielo flota en agua pero no en aceite. Formula la hipótesis: "La densidad del hielo es menor que la del agua pero mayor que la del aceite". Diseña un experimento midiendo masas y volúmenes, calcula densidades, y además propone y ejecuta un experimento con un objeto de densidad intermedia. Comunica resultados en un informe incluyendo predicciones y posibles errores.</t>
   </si>
   <si>
     <t>Muestra dificultades severas para identificar las unidades de medida básicas y las normas elementales de seguridad en el laboratorio. Requiere supervisión constante y ayuda directa para interpretar datos sencillos o aplicar reglas básicas de formulación IUPAC, cometiendo errores frecuentes en el lenguaje matemático elemental.
 → Confunde magnitudes básicas (masa y volumen) en un ejercicio y no identifica los pictogramas de peligro en los reactivos del laboratorio.</t>
   </si>
   <si>
     <t>Aplica de forma guiada las reglas de la IUPAC y las normas de seguridad en el laboratorio. Realiza cambios de unidades sencillos y utiliza el lenguaje matemático con apoyo de plantillas o ejemplos previos. Produce información científica básica, aunque presenta imprecisiones en el uso de formatos o en la selección de fuentes.
 → Nombra compuestos binarios sencillos siguiendo un modelo dado, pero comete errores al realizar conversiones de unidades de densidad o al organizar datos en una tabla.</t>
   </si>
   <si>
     <t>Maneja con soltura y autonomía el lenguaje de la IUPAC, las herramientas matemáticas y el sistema internacional de unidades. Cumple con rigor las normas de seguridad en el laboratorio y es capaz de interpretar y producir informes de resultados utilizando diferentes formatos (tablas, gráficas) de manera clara y fiable.
 → Realiza una práctica de laboratorio siguiendo el protocolo de seguridad, registra las medidas con sus unidades correctas y elabora una gráfica de calentamiento del agua sin errores de escala.</t>
   </si>
   <si>
     <t>Integra y justifica el uso del lenguaje científico y las normas de seguridad como pilares de la investigación. Evalúa críticamente la fiabilidad de diversas fuentes de información, produce datos complejos con precisión técnica y reconoce la importancia de la comunicación universal en ciencia, transfiriendo estos conocimientos a contextos interdisciplinares.
 → Redacta un informe de investigación comparando datos de distintas fuentes bibliográficas, utilizando notación científica correctamente y argumentando por qué la estandarización de la IUPAC facilita la colaboración internacional.</t>
   </si>
   <si>
     <t>Muestra dificultades significativas para acceder a plataformas digitales y requiere supervisión constante para realizar búsquedas básicas de información científica, sin aplicar criterios de seguridad ni verificar la veracidad de las fuentes.
 → Accede a una página web sobre el sistema periódico solo tras recibir el enlace directo y requiere ayuda técnica para visualizar el contenido.</t>
   </si>
   <si>
     <t>Utiliza recursos digitales y tradicionales de forma funcional pero guiada, realizando consultas de información básica y participando de manera limitada en la creación de materiales sencillos o en el trabajo colaborativo.
 → Realiza una búsqueda simple sobre los estados de la materia en una única fuente sugerida y elabora una diapositiva básica con texto copiado.</t>
   </si>
@@ -917,262 +933,265 @@
 • Elaboración fundamentada de hipótesis sobre el medio ambiente y la sostenibilidad a partir de las diferencias entre fuentes de energía renovables y no renovables.
 • Efectos del calor sobre la materia: análisis de los efectos y aplicación en situaciones cotidianas.
 • Naturaleza eléctrica de la materia: electrización de los cuerpos, circuitos eléctricos y la obtención de energía eléctrica. Concienciación sobre la necesidad del ahorro energético y la conservación sostenible del medio ambiente.
 • Los sistemas materiales: análisis de los diferentes tipos de cambios que experimentan, relacionando las causas que los producen con las consecuencias que tienen.</t>
   </si>
   <si>
     <t>3.1: Emplear datos en diferentes formatos para interpretar y comunicar información relativa a un proceso.
 4.1: Utilizar recursos variados, tradicionales y digitales, mejorando el aprendizaje autónomo.
 5.2: Emprender, de forma guiada, proyectos científicos que involucren la colaboración.
 6.2: Detectar en el entorno las necesidades tecnológicas, ambientales, económicas y sociales más importantes.</t>
   </si>
   <si>
     <t>CE.FQ.4: Utilizar de forma crítica, eficiente y segura plataformas digitales y recursos variados.
 CE.FQ.5: Utilizar las estrategias propias del trabajo colaborativo y proyectos.</t>
   </si>
   <si>
     <t>Proyecto de investigación colaborativo sobre energías renovables, montaje de circuitos y análisis de gráficas de calentamiento.</t>
   </si>
   <si>
     <t>Situaciones de aprendizaje sugeridas (SDA)</t>
   </si>
   <si>
     <t>SDA 1</t>
   </si>
   <si>
-    <t>¡Cuidado con el Cierzo! Desvelando la Materia</t>
+    <t>Mide, calcula, ahorra</t>
   </si>
   <si>
     <t>Subtítulo</t>
   </si>
   <si>
-    <t>Divulgación científica digital sobre los estados de la materia en el entorno aragonés</t>
+    <t>Campaña digital de eficiencia energética en nuestro instituto</t>
   </si>
   <si>
     <t>Contexto</t>
   </si>
   <si>
-    <t>En Aragón, fenómenos como el cierzo, la formación de escarcha en el Moncayo o la nieve en el Pirineo son parte de nuestra identidad. Sin embargo, pocos comprenden la física que hay detrás. El alumnado se convertirá en un equipo de divulgadores científicos para explicar estos fenómenos cotidianos a través de la teoría cinético-molecular.</t>
+    <t>El centro educativo se enfrenta a facturas eléctricas crecientes y el equipo directivo ha lanzado un reto al alumnado: diseñar una campaña de ahorro energético basada en datos reales y conceptos científicos, que convenza a familias y personal de cambiar hábitos.</t>
   </si>
   <si>
     <t>Reto central</t>
   </si>
   <si>
-    <t>¿Cómo podemos explicar a los turistas que visitan Aragón los cambios de estado que observan en nuestra naturaleza usando modelos científicos?</t>
+    <t>Diseñar y crear una campaña digital (blog o web con artículos y vídeos) que diagnostique el consumo energético del instituto, explique los conceptos físicos implicados y proponga acciones concretas de ahorro, dirigida a toda la comunidad educativa.</t>
   </si>
   <si>
     <t>Recursos</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Laboratorio de química (material de vidrio, termómetros, fuentes de calor)
-[...2 lines deleted...]
-• Plataforma educativa del centro (Aeducar)</t>
+• Facturas eléctricas del centro
+• Pinza amperimétrica (opcional, o datos de placa de aparatos)
+• Calculadora
+• Ordenadores con conexión a internet
+• Plataforma de blogs (Google Sites, Blogger, etc.)
+• Cámara o móvil para grabar vídeos
+• Plantilla de recogida de datos</t>
   </si>
   <si>
     <t>Transversales</t>
   </si>
   <si>
-    <t>Competencia digital, comunicación lingüística y sentido de la iniciativa. Valoración del patrimonio natural de Aragón.</t>
+    <t>Educación ambiental y consumo responsable; uso crítico de fuentes digitales; trabajo en equipo y comunicación oral.</t>
   </si>
   <si>
     <t>Fase</t>
   </si>
   <si>
     <t>Duración</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Evidencia recogida</t>
   </si>
   <si>
     <t>Activación y planteamiento del reto</t>
   </si>
   <si>
     <t>1 sesión</t>
   </si>
   <si>
-    <t>Presentación de imágenes impactantes de Aragón (hielo en el Pirineo, vaho en Zaragoza, secado de ropa con cierzo). Debate dirigido sobre qué ocurre con las partículas en esos momentos. Presentación del reto: crear clips de 'Ciencia Aragonesa'.</t>
-[...2 lines deleted...]
-    <t>Muro digital (Padlet) con ideas previas e hipótesis iniciales.</t>
+    <t>Se presenta el reto: el equipo directivo pide ayuda para ahorrar energía. Se muestran facturas eléctricas reales del centro. Lluvia de ideas sobre posibles causas del consumo y primeras hipótesis. Se forma grupos y se acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y preguntas que quieren responder.</t>
   </si>
   <si>
     <t>Adquisición guiada de saberes</t>
   </si>
   <si>
+    <t>2 sesiones</t>
+  </si>
+  <si>
+    <t>Se trabajan los conceptos de energía, formas de energía, transformaciones, conservación, potencia y consumo eléctrico. Se realizan ejercicios de cálculo de energía y coste a partir de ejemplos cotidianos. Se introducen las unidades (kWh, W, etc.) y el uso de la factura eléctrica.</t>
+  </si>
+  <si>
+    <t>Ejercicios resueltos en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Aplicación al reto</t>
+  </si>
+  <si>
+    <t>Cada equipo elige un área del instituto (aulas, iluminación, climatización, laboratorio) y recoge datos: potencia de aparatos, horas de uso, lecturas de contadores o facturas. Calculan el consumo diario/semanal y el coste. Contrastan con hipótesis iniciales.</t>
+  </si>
+  <si>
+    <t>Hoja de datos con mediciones, cálculos y análisis de resultados.</t>
+  </si>
+  <si>
+    <t>Producción y comunicación</t>
+  </si>
+  <si>
+    <t>Los equipos crean el blog o web: redactan artículos explicando los conceptos físicos detrás del consumo, incluyen gráficas con sus datos, elaboran vídeos cortos con recomendaciones. Revisan y publican.</t>
+  </si>
+  <si>
+    <t>Borrador y versión final del blog/web.</t>
+  </si>
+  <si>
+    <t>Reflexión y evaluación</t>
+  </si>
+  <si>
+    <t>Exposición de los productos a la clase. Coevaluación mediante rúbrica. Cada equipo autoevalúa su proceso. Se asignan niveles de logro (1-4) a cada criterio trabajado.</t>
+  </si>
+  <si>
+    <t>Rúbricas cumplimentadas y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 2</t>
+  </si>
+  <si>
+    <t>Energía bajo la lupa</t>
+  </si>
+  <si>
+    <t>Auditoría energética de nuestro instituto</t>
+  </si>
+  <si>
+    <t>El equipo directivo del instituto quiere reducir el gasto energético y la huella de carbono del centro, pero necesita datos reales, no suposiciones. Pide ayuda al alumnado para realizar una auditoría energética básica.</t>
+  </si>
+  <si>
+    <t>Realizar una auditoría energética del instituto midiendo temperaturas en distintas zonas, recogiendo datos de consumo (facturas o lecturas de contadores) y proponiendo mejoras viables, todo basado en datos propios.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+• Termómetros digitales o de alcohol (uno por equipo)
+• Hoja de cálculo compartida (Google Sheets o Excel)
+• Cartulina y rotuladores para póster
+• Plantilla de informe
+• Facturas de consumo del centro (opcional, si se consiguen)</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable y toma de decisiones basada en datos.</t>
+  </si>
+  <si>
+    <t>Se presenta la carta del equipo directivo solicitando una auditoría energética. El alumnado debate sobre el consumo de energía en el instituto, formula hipótesis sobre dónde se pierde más calor y acota la pregunta guía.</t>
+  </si>
+  <si>
+    <t>Cuaderno de equipo con hipótesis iniciales y preguntas abiertas.</t>
+  </si>
+  <si>
+    <t>Talleres sobre energía, transferencia de calor por conducción/convección/radiación, propiedades de los materiales aislantes, y uso de termómetros. Se practica la representación de datos en gráficos y el manejo de unidades.</t>
+  </si>
+  <si>
+    <t>Ficha de ejercicios resueltos (conversión de unidades, interpretación de gráficos).</t>
+  </si>
+  <si>
     <t>3 sesiones</t>
   </si>
   <si>
-    <t>Práctica de laboratorio: curva de calentamiento del agua. Recogida de datos y construcción de gráficas. Estudio de la teoría cinético-molecular para explicar los estados de agregación y los cambios de estado observados.</t>
-[...47 lines deleted...]
-    <t>¿Es nuestro centro eficiente frente al clima aragonés? ¿Cómo podemos optimizar el uso de la energía basándonos en evidencias científicas?</t>
+    <t>Los equipos recogen datos de temperatura en distintas zonas del instituto (aulas, pasillos, exteriores) en diferentes momentos del día, usando termómetros. Registran datos en una hoja de cálculo común. Analizan gráficamente las tendencias y comprueban hipótesis.</t>
+  </si>
+  <si>
+    <t>Hoja de datos completa y gráficos generados.</t>
+  </si>
+  <si>
+    <t>Cada equipo sintetiza los resultados, extrae conclusiones y elabora un informe escrito y un póster con recomendaciones (ajuste de termostatos, sellado de ventanas, etc.). Preparan una presentación para el equipo directivo.</t>
+  </si>
+  <si>
+    <t>Informe y póster terminados.</t>
+  </si>
+  <si>
+    <t>Exposición de los pósters ante un representante del equipo directivo y otros compañeros. Coevaluación entre equipos y autoevaluación. El profesor aplica las rúbricas para asignar niveles de logro a cada criterio.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por el profesor y diana de autoevaluación.</t>
+  </si>
+  <si>
+    <t>SDA 3</t>
+  </si>
+  <si>
+    <t>Ilumina tu barrio</t>
+  </si>
+  <si>
+    <t>Prototipo de eficiencia energética para el centro cívico</t>
+  </si>
+  <si>
+    <t>El centro cívico del barrio quiere renovar sus instalaciones para ahorrar energía, pero no dispone de un presupuesto para estudios técnicos. El alumnado se convierte en asesor energético del barrio.</t>
+  </si>
+  <si>
+    <t>Diseñar y construir una maqueta funcional de un espacio público (aula, centro cívico o vivienda tipo) que muestre al menos dos soluciones de ahorro energético (aislamiento, fuentes renovables) y cuantifique el ahorro económico y de emisiones.</t>
   </si>
   <si>
     <t xml:space="preserve">
-• Facturas de energía del centro (anonimizadas)
-[...91 lines deleted...]
-    <t>Cuestionario de autoevaluación y diana de aprendizaje sobre competencias colaborativas.</t>
+• Planos base del instituto o centro cívico
+• Materiales de maqueta (cartón pluma, aislantes, LEDs, sensores de temperatura sencillos)
+• Hoja de cálculo para simular consumos
+• Cámara térmica (opcional)</t>
+  </si>
+  <si>
+    <t>Educación ambiental, consumo responsable y emprendimiento social.</t>
+  </si>
+  <si>
+    <t>Se presenta la carta de la Asociación de Vecinos solicitando ayuda. Lluvia de ideas sobre consumo energético y se formula la pregunta guía. Cada equipo selecciona un espacio público (aula del instituto, centro cívico, etc.).</t>
+  </si>
+  <si>
+    <t>Anotaciones de hipótesis iniciales y preguntas generadas.</t>
+  </si>
+  <si>
+    <t>Talleres sobre conceptos de energía, potencia, rendimiento y unidades. Estudio de casos en Aragón (parques eólicos, placas solares). Práctica de cálculo de consumos con ejemplos del instituto.</t>
+  </si>
+  <si>
+    <t>Ejercicios de cálculo resueltos en el cuaderno.</t>
+  </si>
+  <si>
+    <t>Cada equipo diseña su maqueta: planos, selección de materiales (pladur, aislantes simulados, LEDs) y calcula el ahorro previsto. Simulan con un foco la ganancia térmica y miden temperaturas.</t>
+  </si>
+  <si>
+    <t>Planos acotados y tabla de cálculos de ahorro.</t>
+  </si>
+  <si>
+    <t>Construcción de la maqueta y elaboración del póster (impreso o digital). Se prepara la presentación oral (2 minutos por equipo).</t>
+  </si>
+  <si>
+    <t>Maqueta terminada y póster.</t>
+  </si>
+  <si>
+    <t>Presentación a la Asociación de Vecinos (virtual o presencial). Coevaluación entre equipos y autoevaluación con rúbrica. Entrega formal de la maqueta.</t>
+  </si>
+  <si>
+    <t>Rúbrica cumplimentada por docentes y coevaluación.</t>
   </si>
   <si>
     <t>Diseño Universal del Aprendizaje (DUA) — sugerencias por CE</t>
   </si>
   <si>
     <t>Eje DUA</t>
   </si>
   <si>
     <t>Principio</t>
   </si>
   <si>
     <t>Sugerencias prácticas</t>
   </si>
   <si>
     <t>CE.1</t>
   </si>
   <si>
     <t>Representación</t>
   </si>
   <si>
     <t>Proporcionar múltiples formas de representación</t>
   </si>
   <si>
     <t xml:space="preserve">
 • Uso de simuladores interactivos (tipo PhET) para visualizar la teoría cinético-molecular, permitiendo al alumnado manipular variables como temperatura y presión para observar el comportamiento de las partículas en tiempo real.
@@ -1305,264 +1324,261 @@
   <si>
     <t xml:space="preserve">
 • Proyecto 'Ciencia en mi Barrio': Los alumnos seleccionan un problema técnico o ambiental cercano (gestión de residuos, contaminación lumínica) y proponen soluciones basadas en leyes físicas, conectando el currículo con su realidad inmediata.
 • Implementación de un 'Diario de Dudas y Hallazgos' donde el alumnado pueda elegir investigar libremente un avance científico semanal que les genere curiosidad, fomentando la autonomía y la relevancia personal del aprendizaje.
 • Dinámica de 'Ciencia Ciudadana' en la que los alumnos participen en la recogida de datos reales (ej. calidad del aire o del agua local) para entender que la construcción del conocimiento científico requiere la colaboración de toda la sociedad.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
     <t>STEM1, STEM2, STEM4</t>
   </si>
   <si>
     <t>CCL1, CPSAA4</t>
   </si>
   <si>
-    <t>Se centra en la aplicación de leyes y teorías científicas para interpretar fenómenos y resolver problemas del entorno, vinculándose directamente con la competencia STEM.</t>
-[...44 lines deleted...]
-    <t>Valora la ciencia como una construcción social y colectiva, analizando su impacto en la sociedad y el medio ambiente para un desarrollo sostenible.</t>
+    <t>Comprender y relacionar fenómenos fisicoquímicos, explicarlos mediante leyes y teorías científicas, y resolver problemas implica razonamiento científico (STEM1), análisis de causas (STEM2) y resolución de problemas (STEM4). Además, la explicación verbal requiere comunicación lingüística (CCL1) y la autorregulación en el proceso de resolución (CPSAA4).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CPSAA3, CD1</t>
+  </si>
+  <si>
+    <t>Expresar observaciones en preguntas (CCL1), formular hipótesis y experimentar (STEM3), y demostrar mediante indagación (STEM4). El trabajo colaborativo (CPSAA3) y la posible utilización de recursos digitales (CD1) son secundarios.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM4, STEM5</t>
+  </si>
+  <si>
+    <t>CD4, CPSAA2</t>
+  </si>
+  <si>
+    <t>Manejar reglas de lenguaje científico, matemáticas y unidades (STEM1), aplicación de normas de laboratorio (STEM5) y resolución de cálculos (STEM4). El uso de plataformas digitales para simulación (CD4) y la gestión de la seguridad (CPSAA2) son secundarios.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CD5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCEC4</t>
+  </si>
+  <si>
+    <t>Utilizar plataformas digitales de forma crítica y eficiente (CD1), buscar y gestionar información (CD3), y crear contenidos digitales (CD5). Fomenta el desarrollo personal (CPSAA1) y la creatividad (CCEC4).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CC3</t>
+  </si>
+  <si>
+    <t>CE2, STEM4</t>
+  </si>
+  <si>
+    <t>Trabajo colaborativo y crecimiento entre iguales (CPSAA3), ética y eficiencia en comunidad científica (CPSAA5), y comprensión del impacto social (CC3). Emprendimiento (CE2) y resolución conjunta de problemas (STEM4) son secundarios.</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM2</t>
+  </si>
+  <si>
+    <t>Comprender la ciencia como construcción colectiva en evolución (CC1), interacción con la sociedad (CC4) y valoración crítica (CPSAA4). Dimensión cultural (CCEC1) y análisis de cambios históricos (STEM2) son secundarios.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas de la CCAA</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Pregunta</t>
   </si>
   <si>
     <t>Respuesta</t>
   </si>
   <si>
     <t>Normativa</t>
   </si>
   <si>
-    <t>¿Qué normativa específica de Aragón regula el currículo de Física y Química en 2.º ESO?</t>
-[...2 lines deleted...]
-    <t>La asignatura se rige por la Orden ECD/1172/2022, que despliega el currículo de Educación Secundaria Obligatoria en Aragón. Esta norma establece para Física y Química de 2.º ESO una carga de 3 horas semanales, donde se deben integrar los 22 saberes básicos con las 6 competencias específicas. Es fundamental que la programación didáctica aragonesa vincule directamente los 15 criterios de evaluación con las situaciones de aprendizaje diseñadas para este nivel.</t>
+    <t>¿Cuál es la normativa autonómica concreta que regula la materia de Física y Química en 2.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>En Aragón, el currículo de Física y Química de 2.º ESO se desarrolla a partir del Real Decreto 217/2022 y el decreto autonómico correspondiente (ej. Decreto 102/2023), que establece los criterios de evaluación y saberes básicos. Sin embargo, el input no especifica el número exacto, por lo que se recomienda consultar el BOA.</t>
   </si>
   <si>
     <t>Secuenciación</t>
   </si>
   <si>
-    <t>¿Cómo se diferencia la secuenciación de los 22 saberes en Aragón respecto al currículo base del BOE?</t>
-[...2 lines deleted...]
-    <t>Aragón mantiene las 3 horas semanales, permitiendo una profundización mayor en el bloque de 'Interacción' y 'Energía' que otras comunidades. Mientras el BOE propone un marco genérico, el currículo aragonés para 2.º ESO enfatiza la competencia en comunicación científica. Los departamentos deben secuenciar los 22 saberes de modo que el bloque de 'Saberes básicos transversales' impregne las unidades de materia y cambio químico, asegurando que los 15 criterios se evalúen progresivamente.</t>
+    <t>¿En qué se diferencia la secuenciación de saberes de Física y Química en 2.º ESO en Aragón respecto al BOE?</t>
+  </si>
+  <si>
+    <t>El BOE define saberes básicos generales, pero Aragón concreta 22 saberes específicos para la materia. Mientras que otras comunidades pueden agruparlos de distinta forma, en Aragón se mantienen los 15 criterios de evaluación alineados con el Real Decreto 217/2022, lo que facilita la comparación.</t>
+  </si>
+  <si>
+    <t>Evaluación</t>
+  </si>
+  <si>
+    <t>¿Cómo organizar las 3 horas semanales de Física y Química en 2.º ESO en Aragón para cubrir las 6 competencias específicas y 22 saberes?</t>
+  </si>
+  <si>
+    <t>Con 3 horas semanales, se recomienda distribuir el curso en tres evaluaciones, asignando aproximadamente 2 saberes por cada criterio de evaluación. Se pueden agrupar los 22 saberes en unidades didácticas que integren varias competencias, priorizando actividades experimentales y resolución de problemas.</t>
+  </si>
+  <si>
+    <t>Recuperación</t>
+  </si>
+  <si>
+    <t>¿Qué medidas de recuperación se aplican en Física y Química de 2.º ESO en Aragón para alumnos con la materia pendiente de 1.º ESO?</t>
+  </si>
+  <si>
+    <t>Los alumnos con Física y Química pendiente de 1.º ESO deben seguir un plan de refuerzo individualizado con actividades específicas y una prueba escrita. La evaluación positiva de 2.º ESO no implica la recuperación automática; se requiere una calificación favorable en el plan diseñado por el departamento.</t>
+  </si>
+  <si>
+    <t>Atencion_diversidad</t>
+  </si>
+  <si>
+    <t>¿Qué estrategias de atención a la diversidad se recomiendan para Física y Química en 2.º ESO en Aragón, considerando los 22 saberes?</t>
+  </si>
+  <si>
+    <t>Se pueden diseñar actividades multinivel usando aprendizaje basado en problemas. Para alumnado con dificultades, se priorizan saberes básicos de cada competencia específica y se ofrecen guías de estudio y laboratorio adaptado. Los alumnos con altas capacidades pueden profundizar en saberes de ampliación.</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
-    <t>¿Cómo afecta el horario de 3 horas semanales a la organización del laboratorio en 2.º ESO en Aragón?</t>
-[...29 lines deleted...]
-    <t>La coordinación es vital para abordar los 15 criterios de evaluación que requieren herramientas matemáticas, como el despeje de variables en fórmulas de densidad o velocidad. En Aragón, los departamentos de Ciencias y Matemáticas deben sincronizar la enseñanza de la notación científica y el sistema internacional de unidades. Dado que Física y Química en 2.º ESO tiene 3 horas, se busca que el alumnado aplique los saberes matemáticos de forma práctica en los 22 saberes científicos.</t>
+    <t>¿Con qué otras materias debe coordinarse el departamento de Física y Química en 2.º ESO en Aragón para implementar situaciones de aprendizaje interdisciplinares?</t>
+  </si>
+  <si>
+    <t>Especialmente con Matemáticas (proporcionalidad, ecuaciones) y Tecnología (circuitos). También con Biología en temas de energía. En Aragón, se fomenta la elaboración de proyectos conjuntos, como el diseño de un vehículo solar, que integre saberes de varias materias.</t>
   </si>
   <si>
     <t>Inspeccion</t>
   </si>
   <si>
-    <t>¿Qué evidencias específicas solicita la Inspección de Aragón en las programaciones de Física y Química de 2.º ESO?</t>
-[...8 lines deleted...]
-    <t>El Gobierno de Aragón fomenta el uso de recursos digitales abiertos (REA) y el uso de plataformas como Aularagón. Para Física y Química de 2.º ESO, se recomienda integrar simuladores virtuales que complementen las 3 horas presenciales, facilitando la visualización de los 22 saberes sobre la estructura de la materia. Los materiales deben estar alineados con los 15 criterios de evaluación, promoviendo el uso de cuadernos de laboratorio y proyectos de indagación que reflejen las 6 competencias.</t>
+    <t>¿Qué aspectos concretos revisa la inspección educativa en la programación de Física y Química de 2.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>La inspección verifica que los 15 criterios de evaluación estén vinculados a las 6 competencias específicas y que los 22 saberes se distribuyan coherentemente. Exige que las situaciones de aprendizaje incluyan actividades experimentales y que la evaluación sea competencial, con rúbricas y evidencias diversas.</t>
+  </si>
+  <si>
+    <t>¿Qué recursos bibliográficos y materiales oficiales se recomiendan para impartir Física y Química en 2.º ESO en Aragón?</t>
+  </si>
+  <si>
+    <t>Se sugiere usar libros de texto adaptados al currículo aragonés que cubran los 22 saberes. Se recomiendan simuladores virtuales (PhET) y material de laboratorio básico. La web del Departamento de Educación de Aragón ofrece orientaciones y ejemplos de situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 2.º ESO. Identifica cómo se desglosan las 6 Competencias Específicas y su vinculación con los descriptores operativos del Perfil de Salida.</t>
-[...2 lines deleted...]
-    <t>Ve directo a la tabla de conexiones entre criterios y competencias; en Física y Química, la CE2 (indagación) y la CE3 (resolución de problemas) suelen ser el núcleo del 70% de la nota.</t>
+    <t>Busca el decreto autonómico que desarrolla el currículo de ESO para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos para Física y Química de 2º ESO. Revisa también las orientaciones metodológicas y los estándares de aprendizaje si los hubiera.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y marca con colores los apartados que afectan directamente a tu materia. Presta atención a la relación entre bloques y CE.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 6 Competencias Específicas y los 44 criterios de evaluación. Es fundamental entender que el criterio es lo que evalúas, no el contenido.</t>
-[...2 lines deleted...]
-    <t>Agrupa los 44 criterios por afinidad temática; verás que muchos se repiten en diferentes bloques de saberes, lo que te permite evaluarlos varias veces al año.</t>
+    <t>Extrae las 6 competencias específicas y los 44 criterios de evaluación. Clasifícalos por los 3 bloques (A: Métodos, B: Materia, C: Interacciones). Relaciona cada criterio con sus saberes básicos (66 en total).</t>
+  </si>
+  <si>
+    <t>Usa una tabla de triple entrada: CE, criterio, saberes asociados. Esto te ahorrará tiempo al diseñar las situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 44 criterios a un instrumento (examen, informe de laboratorio, proyecto, cuaderno). No todos los criterios requieren un examen escrito.</t>
-[...2 lines deleted...]
-    <t>Para los criterios relacionados con el laboratorio (Bloque 1), usa rúbricas de observación directa; intentar evaluar la destreza manual con un examen teórico es el error más común del principiante.</t>
+    <t>Identifica los criterios de evaluación esenciales para cada trimestre. Asigna instrumentos de evaluación (pruebas escritas, informes de laboratorio, proyectos, observación directa) según la naturaleza del criterio. Por ejemplo, criterios de experimentación requieren rúbrica de laboratorio.</t>
+  </si>
+  <si>
+    <t>No asocies más de 3 criterios a un mismo instrumento para evitar sobrecarga. Para Física y Química, usa al menos dos instrumentos distintos por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 66 saberes básicos en los 3 bloques curriculares. Ajusta la carga según las 3 horas semanales disponibles.</t>
-[...2 lines deleted...]
-    <t>No dejes la formulación química para el final del segundo trimestre; empiézala de forma transversal en el primero para que los alumnos tengan tiempo de asimilarla por repetición.</t>
+    <t>Divide los 66 saberes básicos en tres bloques temporales (trimestres) de manera equilibrada. Secuencia lógica: 1er trimestre: métodos científicos y propiedades de la materia; 2º: cambios químicos y reacciones; 3º: fuerzas, movimiento y energía.</t>
+  </si>
+  <si>
+    <t>Los saberes de 'Métodos de trabajo' (bloque A) deben abrir el curso y estar presentes transversalmente todo el año. No los concentres solo en el primer trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>En 2.º ESO funciona muy bien la SDA de 'El detective de sustancias' para el bloque de materia; motiva más que resolver 50 ejercicios de densidades en el cuaderno.</t>
+    <t>Elabora una Situación de Aprendizaje (SDA) por trimestre que integre varias competencias específicas y saberes. Define tareas prácticas, producto final y criterios de evaluación asociados. Ejemplo 1er trimestre: '¿Cómo separar mezclas?', con informe de laboratorio.</t>
+  </si>
+  <si>
+    <t>Elige un contexto cercano al alumnado (agua, aire, reciclaje) para aumentar la motivación. Cada SDA debe movilizar al menos 2 CE y 4 criterios.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada una de las 6 Competencias Específicas. Asegúrate de que la suma sea 100% y sea coherente con el tiempo dedicado.</t>
-[...2 lines deleted...]
-    <t>Evita dar el mismo peso a todas las CE; la CE1 (comunicación científica) y la CE6 (sostenibilidad) suelen tener menos peso que la CE3 (resolución de problemas) en este nivel.</t>
+    <t>Acuerda con tu departamento los porcentajes de cada instrumento de evaluación y la calificación final. Asegura que la suma de criterios asociados a cada competencia específica tenga un peso equilibrado (por ejemplo, 40% CE, 30% criterios de experimentación, 30% otros).</t>
+  </si>
+  <si>
+    <t>No sobreponderar los exámenes; da al menos un 30% a actividades prácticas. Recuerda que la LOMLOE exige que la evaluación sea competencial, no memorística.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no superados en cada trimestre.</t>
-[...2 lines deleted...]
-    <t>Prepara un 'kit de mínimos' con los 15 criterios esenciales de los 44 totales; será tu salvavidas para las adaptaciones curriculares no significativas.</t>
+    <t>Define medidas de refuerzo y ampliación para alumnos con necesidades específicas. Establece un plan de recuperación para evaluaciones suspensas (pruebas específicas, trabajos adicionales, rúbricas de mejora). Incluye adaptaciones curriculares no significativas en la programación.</t>
+  </si>
+  <si>
+    <t>Para recuperación, evita repetir el mismo examen; diseña tareas que demuestren la adquisición de la competencia. Por ejemplo, un nuevo informe de laboratorio si falló en el anterior.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Identificar, comprender y explicar los fenómenos fisicoquímicos cotidianos más relevantes a partir de los principios, teorías y leyes científicas adecuadas, expresándolos, de maner</t>
   </si>
   <si>
     <t>Resolver los problemas fisicoquímicos planteados utilizando las leyes y teorías científicas adecuadas, razonando los procedimientos utilizados para encontrar las soluciones y expre</t>
   </si>
   <si>
     <t>Reconocer y describir en el entorno inmediato situaciones problemáticas reales de índole científica y emprender iniciativas en las que la ciencia, y en particular la física y la qu</t>
   </si>
@@ -2358,1666 +2374,1672 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>211</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="4" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="8" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="7" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="7" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="7" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="7" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="7" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="7" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="7" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="7" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="8" t="s">
         <v>181</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="7">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="7">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="7">
         <v>4</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="7">
         <v>6</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>436</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="4" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="7">
         <v>1.1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="D3" s="9">
         <v>8.33</v>
       </c>
       <c r="E3" s="9">
         <v>8.33</v>
       </c>
       <c r="F3" s="7"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="7">
         <v>1.2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D4" s="9">
         <v>8.33</v>
       </c>
       <c r="E4" s="9">
         <v>8.33</v>
       </c>
       <c r="F4" s="7"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="7">
         <v>1.3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="D5" s="9">
         <v>8.33</v>
       </c>
       <c r="E5" s="9">
         <v>8.33</v>
       </c>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="7">
         <v>2.1</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="D6" s="9"/>
+        <v>467</v>
+      </c>
+      <c r="D6" s="9">
+        <v>6.67</v>
+      </c>
       <c r="E6" s="9">
         <v>6.67</v>
       </c>
       <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="7">
         <v>2.2</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="D7" s="9"/>
+        <v>468</v>
+      </c>
+      <c r="D7" s="9">
+        <v>6.67</v>
+      </c>
       <c r="E7" s="9">
         <v>6.67</v>
       </c>
       <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="7">
         <v>2.3</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="D8" s="9"/>
+        <v>469</v>
+      </c>
+      <c r="D8" s="9">
+        <v>6.67</v>
+      </c>
       <c r="E8" s="9">
         <v>6.67</v>
       </c>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="7">
         <v>3.1</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="D9" s="9">
         <v>6.67</v>
       </c>
       <c r="E9" s="9">
         <v>6.67</v>
       </c>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="7">
         <v>3.2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="D10" s="9">
         <v>6.67</v>
       </c>
       <c r="E10" s="9">
         <v>6.67</v>
       </c>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="7">
         <v>3.3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="D11" s="9">
         <v>6.67</v>
       </c>
       <c r="E11" s="9">
         <v>6.67</v>
       </c>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="7">
         <v>4.1</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="D12" s="9">
         <v>7.5</v>
       </c>
       <c r="E12" s="9">
         <v>7.5</v>
       </c>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="7">
         <v>4.2</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="D13" s="9">
         <v>7.5</v>
       </c>
       <c r="E13" s="9">
         <v>7.5</v>
       </c>
       <c r="F13" s="7"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="7">
         <v>5.1</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D14" s="9">
         <v>7.5</v>
       </c>
       <c r="E14" s="9">
         <v>7.5</v>
       </c>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="7">
         <v>5.2</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="D15" s="9">
         <v>7.5</v>
       </c>
       <c r="E15" s="9">
         <v>7.5</v>
       </c>
       <c r="F15" s="7"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="7">
         <v>6.1</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="D16" s="9">
         <v>7.5</v>
       </c>
       <c r="E16" s="9">
         <v>7.5</v>
       </c>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="7">
         <v>6.2</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="D17" s="9">
         <v>7.5</v>
       </c>
       <c r="E17" s="9">
         <v>7.5</v>
       </c>
       <c r="F17" s="7"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="7" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9">
         <f>SUM(E3:E17)</f>
         <v>110.010000000000005</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:S31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="8" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B1" s="8" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C1" s="8">
         <v>1.1</v>
       </c>
       <c r="D1" s="8">
         <v>1.2</v>
       </c>
       <c r="E1" s="8">
         <v>1.3</v>
       </c>
       <c r="F1" s="8">
         <v>2.1</v>
       </c>
       <c r="G1" s="8">
         <v>2.2</v>
       </c>
       <c r="H1" s="8">
         <v>2.3</v>
       </c>
       <c r="I1" s="8">
         <v>3.1</v>
       </c>
       <c r="J1" s="8">
         <v>3.2</v>
       </c>
       <c r="K1" s="8">
         <v>3.3</v>
       </c>
       <c r="L1" s="8">
         <v>4.1</v>
       </c>
       <c r="M1" s="8">
         <v>4.2</v>
       </c>
       <c r="N1" s="8">
         <v>5.1</v>
       </c>
       <c r="O1" s="8">
         <v>5.2</v>
       </c>
       <c r="P1" s="8">
         <v>6.1</v>
       </c>
       <c r="Q1" s="8">
         <v>6.2</v>
       </c>
       <c r="R1" s="8" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="S1" s="8" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="7" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7" t="str">
         <f>IFERROR(AVERAGE(C2:Q2),"")</f>
         <v/>
       </c>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="7" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7" t="str">
         <f>IFERROR(AVERAGE(C3:Q3),"")</f>
         <v/>
       </c>
       <c r="S3" s="7"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="7" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7" t="str">
         <f>IFERROR(AVERAGE(C4:Q4),"")</f>
         <v/>
       </c>
       <c r="S4" s="7"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="7" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7" t="str">
         <f>IFERROR(AVERAGE(C5:Q5),"")</f>
         <v/>
       </c>
       <c r="S5" s="7"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="7" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7" t="str">
         <f>IFERROR(AVERAGE(C6:Q6),"")</f>
         <v/>
       </c>
       <c r="S6" s="7"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="7" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7" t="str">
         <f>IFERROR(AVERAGE(C7:Q7),"")</f>
         <v/>
       </c>
       <c r="S7" s="7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="7" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7" t="str">
         <f>IFERROR(AVERAGE(C8:Q8),"")</f>
         <v/>
       </c>
       <c r="S8" s="7"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="7" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7" t="str">
         <f>IFERROR(AVERAGE(C9:Q9),"")</f>
         <v/>
       </c>
       <c r="S9" s="7"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="7" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7" t="str">
         <f>IFERROR(AVERAGE(C10:Q10),"")</f>
         <v/>
       </c>
       <c r="S10" s="7"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="7" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7" t="str">
         <f>IFERROR(AVERAGE(C11:Q11),"")</f>
         <v/>
       </c>
       <c r="S11" s="7"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="7" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7" t="str">
         <f>IFERROR(AVERAGE(C12:Q12),"")</f>
         <v/>
       </c>
       <c r="S12" s="7"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="7" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7" t="str">
         <f>IFERROR(AVERAGE(C13:Q13),"")</f>
         <v/>
       </c>
       <c r="S13" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="7" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7" t="str">
         <f>IFERROR(AVERAGE(C14:Q14),"")</f>
         <v/>
       </c>
       <c r="S14" s="7"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="7" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7" t="str">
         <f>IFERROR(AVERAGE(C15:Q15),"")</f>
         <v/>
       </c>
       <c r="S15" s="7"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="7" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7" t="str">
         <f>IFERROR(AVERAGE(C16:Q16),"")</f>
         <v/>
       </c>
       <c r="S16" s="7"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="7" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7" t="str">
         <f>IFERROR(AVERAGE(C17:Q17),"")</f>
         <v/>
       </c>
       <c r="S17" s="7"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="7" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7" t="str">
         <f>IFERROR(AVERAGE(C18:Q18),"")</f>
         <v/>
       </c>
       <c r="S18" s="7"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="7" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7" t="str">
         <f>IFERROR(AVERAGE(C19:Q19),"")</f>
         <v/>
       </c>
       <c r="S19" s="7"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="7" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7" t="str">
         <f>IFERROR(AVERAGE(C20:Q20),"")</f>
         <v/>
       </c>
       <c r="S20" s="7"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="7" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7" t="str">
         <f>IFERROR(AVERAGE(C21:Q21),"")</f>
         <v/>
       </c>
       <c r="S21" s="7"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="7" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7" t="str">
         <f>IFERROR(AVERAGE(C22:Q22),"")</f>
         <v/>
       </c>
       <c r="S22" s="7"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="7" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7" t="str">
         <f>IFERROR(AVERAGE(C23:Q23),"")</f>
         <v/>
       </c>
       <c r="S23" s="7"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="7" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7" t="str">
         <f>IFERROR(AVERAGE(C24:Q24),"")</f>
         <v/>
       </c>
       <c r="S24" s="7"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="7" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7" t="str">
         <f>IFERROR(AVERAGE(C25:Q25),"")</f>
         <v/>
       </c>
       <c r="S25" s="7"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="7" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7" t="str">
         <f>IFERROR(AVERAGE(C26:Q26),"")</f>
         <v/>
       </c>
       <c r="S26" s="7"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="7" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7" t="str">
         <f>IFERROR(AVERAGE(C27:Q27),"")</f>
         <v/>
       </c>
       <c r="S27" s="7"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="7" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7" t="str">
         <f>IFERROR(AVERAGE(C28:Q28),"")</f>
         <v/>
       </c>
       <c r="S28" s="7"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="7" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7" t="str">
         <f>IFERROR(AVERAGE(C29:Q29),"")</f>
         <v/>
       </c>
       <c r="S29" s="7"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7" t="str">
         <f>IFERROR(AVERAGE(C30:Q30),"")</f>
         <v/>
       </c>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7" t="str">
         <f>IFERROR(AVERAGE(C31:Q31),"")</f>
         <v/>
       </c>
       <c r="S31" s="7"/>
     </row>
   </sheetData>
   <dataValidations count="450">
@@ -6731,55 +6753,55 @@
       </c>
       <c r="C23" s="7">
         <v>1</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>209</v>
       </c>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
@@ -6859,51 +6881,51 @@
         <v>226</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7">
         <v>4</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>228</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>229</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="B7" s="7">
         <v>20</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D7" s="7">
         <v>1</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>219</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>220</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7">
@@ -6933,57 +6955,57 @@
         <v>226</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7">
         <v>4</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>228</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>229</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="7" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B11" s="7">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>143</v>
+        <v>218</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>219</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>220</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>222</v>
       </c>
       <c r="F12" s="7" t="s">
@@ -7007,51 +7029,51 @@
         <v>226</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>228</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>229</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="7" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="B15" s="7">
         <v>15</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D15" s="7">
         <v>1</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>219</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>220</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7">
@@ -7081,837 +7103,911 @@
         <v>226</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="7"/>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7">
         <v>4</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>228</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>229</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="7" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="B19" s="7">
         <v>15</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>243</v>
+        <v>143</v>
       </c>
       <c r="D19" s="7">
         <v>1</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>219</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>220</v>
       </c>
       <c r="G19" s="7" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7">
         <v>2</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>222</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>223</v>
       </c>
       <c r="G20" s="7" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7">
         <v>3</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>225</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>226</v>
       </c>
       <c r="G21" s="7" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>228</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>229</v>
       </c>
       <c r="G22" s="7" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>247</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7">
+        <v>2</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7">
+        <v>3</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7">
+        <v>4</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
     <col min="7" max="7" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="4" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="8" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="F2" s="8" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="7">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C3" s="7">
         <v>35</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="G3" s="7" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="7"/>
       <c r="B4" s="7" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C4" s="7"/>
       <c r="D4" s="7" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C5" s="7">
         <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="G5" s="7" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7"/>
       <c r="B6" s="7" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C7" s="7">
         <v>35</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="G7" s="7" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="7"/>
       <c r="B8" s="7" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="4" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="11" t="s">
         <v>181</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C8" s="11" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="E8" s="11" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="7">
         <v>1</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="7">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="7">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="7">
         <v>4</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="7">
         <v>5</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="10" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="10" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="10" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="10" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="11" t="s">
         <v>181</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="7">
         <v>1</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="7">
         <v>2</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="7">
         <v>3</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>297</v>
+        <v>324</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="7">
         <v>4</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="7">
         <v>5</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="10" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="10" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="10" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="10" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="10" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="11" t="s">
         <v>181</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C34" s="11" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="E34" s="11" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="7">
         <v>1</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="7">
         <v>2</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="7">
         <v>3</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="7">
         <v>4</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="7">
         <v>5</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B33:E33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -7920,320 +8016,320 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="4" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="8" t="s">
         <v>211</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="C2" s="8" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="7" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D3" s="7" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="7" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D7" s="7" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="7" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="7" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="7" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="7" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="7" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="7" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="7" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="7" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>