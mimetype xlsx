--- v1 (2026-07-05)
+++ v2 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores · secuenciación trimestral · SDAs sugeridas · comparativa CCAA · FAQs CCAA</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>05/07/2026 09:35</t>
+    <t>01/09/2026 13:25</t>
   </si>
   <si>
     <t>Resumen ejecutivo (CCAA vs BOE)</t>
   </si>
   <si>
     <t>Aragón no ha publicado decreto propio para Física y Química de 2.º ESO; aplica íntegramente el currículo estatal.</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Aragón vs BOE — Física y Química</t>
   </si>
   <si>
     <t>Resumen ejecutivo</t>
   </si>
   <si>
     <t>Mantiene del BOE</t>
   </si>
   <si>
     <t>Se mantienen íntegros los criterios de evaluación y saberes básicos del Real Decreto 217/2022 para Física y Química de 2.º ESO.</t>
   </si>