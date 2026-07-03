--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Illes Balears</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:26</t>
+    <t>03/07/2026 19:46</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -385,306 +385,138 @@
   <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
-    <t>Metodologies pròpies de la recerca científica: el mètode científic. Identificació i formulació de qüestions, elaboració d'hipòtesi i la seva comprovació experimental</t>
-[...254 lines deleted...]
-    <t>Factors que influeixen en la velocitat de les reaccions químiques: comprensió de la teoria de col·lisions per explicar la reordenació dels àtoms i realització de prediccions en els processos químics i quotidians més importants</t>
+    <t>Metodologies pròpies de la recerca científica: el mètode científic. Identificació i formulació de qüestions, elaboració d’hipòtesi i la seva comprovació experimental.</t>
+  </si>
+  <si>
+    <t>Treball experimental i projectes de recerca aplicats a la indagació, la deducció, la cerca d’evidències i el raonament logicomatemàtic per obtenir solucions a problemes proposats.</t>
+  </si>
+  <si>
+    <t>Entorns i recursos d’aprenentatge científic. Material de laboratori, substàncies i instruments de mesura i eines tecnològiques. Aplicació al laboratori, en entorns reals o virtuals.</t>
+  </si>
+  <si>
+    <t>Normes d’ús dels espais de ciència per protegir la salut pròpia i dels altres, la seguretat a internet i el respecte pel medi ambient.</t>
+  </si>
+  <si>
+    <t>Llenguatge científic: Unitats del Sistema Internacional i els seus símbols. Eines matemàtiques bàsiques. Canvis d’unitats, utilització de factors de conversió.</t>
+  </si>
+  <si>
+    <t>Eines matemàtiques en diferents situacions i ús de la calculadora científica.</t>
+  </si>
+  <si>
+    <t>Interpretació i producció d’informes de laboratori o d’investigació en diferents formats que incloguin conclusions sobre la importància de la ciència per a la millora de la societat.</t>
+  </si>
+  <si>
+    <t>Valoració de la ciència: importància de la cultura científica i el paper dels científics i de les científiques en els grans avenços de la física i la química per a la millora de la societat.</t>
+  </si>
+  <si>
+    <t>Teoria cineticomolecular: aplicació a observacions sobre la matèria per explicar-ne les propietats, els estats d’agregació, els canvis d’estat i les mescles homogènies i heterogènies.</t>
+  </si>
+  <si>
+    <t>Experiments relacionats amb els sistemes materials: propietats, composició i classificació.</t>
+  </si>
+  <si>
+    <t>L’energia: formulació de qüestions i hipòtesi sobre l’energia, propietats i manifestacions que la descriuen com la causa de tots els processos de canvi.</t>
+  </si>
+  <si>
+    <t>Ús domèstic i industrial de l’energia: disseny i comprovació mitjançant experiments d’hipòtesis relacionades amb les formes d’energia i transformacions entre elles.</t>
+  </si>
+  <si>
+    <t>L’energia. Les diferents fonts i valoració de les energies renovables sobre les no renovables com a millora en la sostenibilitat i el medi ambient. Elaboració fonamentada d’hipòtesis sobre el medi ambient i la sostenibilitat.</t>
+  </si>
+  <si>
+    <t>Efectes de la calor sobre la matèria: anàlisi dels efectes i aplicació en situacions quotidianes.</t>
+  </si>
+  <si>
+    <t>Electricitat: causes, electricitat estàtica, circuits elèctrics i obtenció d’energia elèctrica. Valoració de la necessitat d’estalvi energètic i la conservació sostenible del medi ambient.</t>
+  </si>
+  <si>
+    <t>Cinemàtica: moviments senzills formulant hipòtesis sobre valors futurs. Càlculs numèrics de velocitat i acceleració. Interpretació i producció de gràfics i resolució de problemes matemàtics quotidians.</t>
+  </si>
+  <si>
+    <t>Les forces com a causa del moviment (lleis de Newton) o de les deformacions (llei de Hooke). Resolució de problemes quotidians i d’altres aplicats a la seguretat viària de manera matemàtica o experimental. Predicció dels seus efectes damunt els cossos.</t>
+  </si>
+  <si>
+    <t>Aplicació de les lleis de Newton: observació de situacions quotidianes o de laboratori, que permeten entendre com es comporten els sistemes materials davant l’acció de les forces i predir-ne els efectes en situacions quotidianes i de seguretat viària.</t>
+  </si>
+  <si>
+    <t>Fenòmens gravitatoris, elèctrics i magnètics a partir d’experiments senzills i la seva relació amb les forces de la naturalesa.</t>
+  </si>
+  <si>
+    <t>Els sistemes materials: anàlisi dels diferents tipus de canvis (físics o químics) que experimenta la matèria i la relació amb les causes que els produeixen.</t>
+  </si>
+  <si>
+    <t>Entendre i explicar fenòmens físics i químics quotidians de manera clara i utilitzant els principis, les teories i les lleis científiques adequades.</t>
+  </si>
+  <si>
+    <t>Utilitzar varietats de suports com gràfics, vídeos o presentacions, entre d’altres, i mitjans de comunicació per argumentar amb rigor els fenòmens fisicoquímics. CA 1.2 Resoldre els problemes fisicoquímics que es plantegin mitjançant les lleis i teories científiques adequades, raonant els procediments utilitzats per trobar les solucions i expressant els resultats amb correcció i precisió.</t>
+  </si>
+  <si>
+    <t>Aplicar les lleis i teories pròpies per resoldre problemes fisicoquímics raonant els procediments emprats.</t>
+  </si>
+  <si>
+    <t>Expressar els resultats amb correcció i amb les unitats adequades. CA 1.3 Reconèixer i descriure situacions problemàtiques reals de caire científic i emprendre iniciatives col·laboratives en les quals la ciència, i en particular la física i la química, poden contribuir a la seva solució, analitzant-ne críticament el seu impacte en la societat i en el medi ambient.</t>
+  </si>
+  <si>
+    <t>Reconèixer i descriure problemes reals fisicoquímics i resoldre’ls de forma col·laborativa valorant les solucions que la física i la química poden aportar.</t>
+  </si>
+  <si>
+    <t>Entendre l’impacte socioeconòmic i mediambiental de la ciència, i en particular de la física i la química, en la vida quotidiana i saber argumentar-ne la importància mitjançant una anàlisi crítica. CE 2 Expressar les observacions realitzades pels alumnes en forma de preguntes, formulant hipòtesis per explicar-les i demostrant aquestes hipòtesis a través de l’experimentació científica, la indagació i la cerca d’evidències, per desenvolupar els raonaments propis del pensament científic i millorar les destreses en l’ús de les metodologies científiques. CA 2.1 Emprar les metodologies pròpies de la ciència en la identificació i descripció de fenòmens científics a partir de situacions tant observades en el món natural com plantejades a través d’enunciats amb informació textual, gràfica o numèrica.</t>
+  </si>
+  <si>
+    <t>Aplicar les etapes del mètode científic per analitzar, identificar i descriure processos fisicoquímics.</t>
+  </si>
+  <si>
+    <t>Interpretar la informació obtinguda tant per observació directa del món natural com la presentada en diferents formats: gràfics, taules, texts,… CA 2.2 Predir, per a les qüestions plantejades, respostes que es puguin comprovar amb les eines i coneixements adquirits, tant de manera experimental com deductiva, aplicant el raonament logicomatemàtic en el procés de validació.</t>
+  </si>
+  <si>
+    <t>Formular hipòtesis basades en observacions prèvies i coneixements adquirits.</t>
+  </si>
+  <si>
+    <t>Aplicar el raonament logicomatemàtic per a la comprovació experimental o deductiva de les hipòtesis plantejades.</t>
   </si>
   <si>
     <t>Rúbrica orientativa 1-4</t>
   </si>
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>Qué mirar al corregir</t>
   </si>
   <si>
     <t>Acción docente recomendada</t>
   </si>
   <si>
     <t>Inicial</t>
   </si>
   <si>
     <t>Respuesta incompleta o con errores de base.</t>
   </si>
   <si>
     <t>Refuerzo guiado y nueva evidencia corta.</t>
   </si>
@@ -1459,51 +1291,51 @@
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
-        <v>172</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>18</v>
       </c>
@@ -1539,724 +1371,724 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A17:B20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>224</v>
+        <v>168</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>226</v>
+        <v>170</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>227</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>228</v>
+        <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>229</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>230</v>
+        <v>174</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>231</v>
+        <v>175</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>232</v>
+        <v>176</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>233</v>
+        <v>177</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>234</v>
+        <v>178</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>235</v>
+        <v>179</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>3.33</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>236</v>
+        <v>180</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>3.33</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>237</v>
+        <v>181</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>3.33</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>238</v>
+        <v>182</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>3.33</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>239</v>
+        <v>183</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>3.33</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>240</v>
+        <v>184</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>3.33</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>241</v>
+        <v>185</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>3.33</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>242</v>
+        <v>186</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>3.33</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>243</v>
+        <v>187</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>3.33</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>244</v>
+        <v>188</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>3.33</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>245</v>
+        <v>189</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>3.33</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>246</v>
+        <v>190</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>3.33</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>247</v>
+        <v>191</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>3.33</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>248</v>
+        <v>192</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>3.33</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>249</v>
+        <v>193</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>3.33</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
         <v>1.1</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>235</v>
+        <v>179</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>3.33</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
         <v>1.2</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>236</v>
+        <v>180</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>3.33</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
         <v>1.3</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>237</v>
+        <v>181</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>3.33</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
         <v>2.1</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>238</v>
+        <v>182</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>3.33</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5">
         <v>2.2</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>239</v>
+        <v>183</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>3.33</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5">
         <v>2.3</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>240</v>
+        <v>184</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>3.33</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
         <v>3.1</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>241</v>
+        <v>185</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>3.33</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5">
         <v>3.2</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>242</v>
+        <v>186</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>3.33</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5">
         <v>3.3</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>243</v>
+        <v>187</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>3.33</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
         <v>4.1</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>244</v>
+        <v>188</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>3.33</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
         <v>4.2</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>245</v>
+        <v>189</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>3.33</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
         <v>5.1</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>250</v>
+        <v>194</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>3.33</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
         <v>5.2</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>247</v>
+        <v>191</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>3.33</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
         <v>6.1</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>248</v>
+        <v>192</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <v>3.33</v>
       </c>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="5">
         <v>6.2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>249</v>
+        <v>193</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7">
         <v>3.33</v>
       </c>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="5" t="s">
-        <v>251</v>
+        <v>195</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7">
         <f>SUM(E3:E32)</f>
         <v>99.89999999999996</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>252</v>
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AH31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" s="6" t="s">
-        <v>253</v>
+        <v>197</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>254</v>
+        <v>198</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>68</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>74</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>76</v>
       </c>
@@ -2305,1248 +2137,1248 @@
       <c r="Y1" s="6">
         <v>3.2</v>
       </c>
       <c r="Z1" s="6">
         <v>3.3</v>
       </c>
       <c r="AA1" s="6">
         <v>4.1</v>
       </c>
       <c r="AB1" s="6">
         <v>4.2</v>
       </c>
       <c r="AC1" s="6">
         <v>5.1</v>
       </c>
       <c r="AD1" s="6">
         <v>5.2</v>
       </c>
       <c r="AE1" s="6">
         <v>6.1</v>
       </c>
       <c r="AF1" s="6">
         <v>6.2</v>
       </c>
       <c r="AG1" s="6" t="s">
-        <v>255</v>
+        <v>199</v>
       </c>
       <c r="AH1" s="6" t="s">
-        <v>234</v>
+        <v>178</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" s="5" t="s">
-        <v>256</v>
+        <v>200</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AF2),"")</f>
         <v/>
       </c>
       <c r="AH2" s="5"/>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" s="5" t="s">
-        <v>257</v>
+        <v>201</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AF3),"")</f>
         <v/>
       </c>
       <c r="AH3" s="5"/>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" s="5" t="s">
-        <v>258</v>
+        <v>202</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5"/>
       <c r="AF4" s="5"/>
       <c r="AG4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AF4),"")</f>
         <v/>
       </c>
       <c r="AH4" s="5"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" s="5" t="s">
-        <v>259</v>
+        <v>203</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AF5),"")</f>
         <v/>
       </c>
       <c r="AH5" s="5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" s="5" t="s">
-        <v>260</v>
+        <v>204</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AF6),"")</f>
         <v/>
       </c>
       <c r="AH6" s="5"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" s="5" t="s">
-        <v>261</v>
+        <v>205</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AF7),"")</f>
         <v/>
       </c>
       <c r="AH7" s="5"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" s="5" t="s">
-        <v>262</v>
+        <v>206</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="5"/>
       <c r="AG8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AF8),"")</f>
         <v/>
       </c>
       <c r="AH8" s="5"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" s="5" t="s">
-        <v>263</v>
+        <v>207</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AF9),"")</f>
         <v/>
       </c>
       <c r="AH9" s="5"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" s="5" t="s">
-        <v>264</v>
+        <v>208</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AF10),"")</f>
         <v/>
       </c>
       <c r="AH10" s="5"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" s="5" t="s">
-        <v>265</v>
+        <v>209</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
       <c r="AG11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AF11),"")</f>
         <v/>
       </c>
       <c r="AH11" s="5"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" s="5" t="s">
-        <v>266</v>
+        <v>210</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
       <c r="AG12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AF12),"")</f>
         <v/>
       </c>
       <c r="AH12" s="5"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" s="5" t="s">
-        <v>267</v>
+        <v>211</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AF13),"")</f>
         <v/>
       </c>
       <c r="AH13" s="5"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" s="5" t="s">
-        <v>268</v>
+        <v>212</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5"/>
       <c r="AF14" s="5"/>
       <c r="AG14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AF14),"")</f>
         <v/>
       </c>
       <c r="AH14" s="5"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" s="5" t="s">
-        <v>269</v>
+        <v>213</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AF15),"")</f>
         <v/>
       </c>
       <c r="AH15" s="5"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" s="5" t="s">
-        <v>270</v>
+        <v>214</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
       <c r="AG16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AF16),"")</f>
         <v/>
       </c>
       <c r="AH16" s="5"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" s="5" t="s">
-        <v>271</v>
+        <v>215</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AF17),"")</f>
         <v/>
       </c>
       <c r="AH17" s="5"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" s="5" t="s">
-        <v>272</v>
+        <v>216</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5"/>
       <c r="AF18" s="5"/>
       <c r="AG18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AF18),"")</f>
         <v/>
       </c>
       <c r="AH18" s="5"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="5" t="s">
-        <v>273</v>
+        <v>217</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AF19),"")</f>
         <v/>
       </c>
       <c r="AH19" s="5"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="5" t="s">
-        <v>274</v>
+        <v>218</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5"/>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AF20),"")</f>
         <v/>
       </c>
       <c r="AH20" s="5"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" s="5" t="s">
-        <v>275</v>
+        <v>219</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
       <c r="AG21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AF21),"")</f>
         <v/>
       </c>
       <c r="AH21" s="5"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="5" t="s">
-        <v>276</v>
+        <v>220</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
       <c r="AG22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AF22),"")</f>
         <v/>
       </c>
       <c r="AH22" s="5"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" s="5" t="s">
-        <v>277</v>
+        <v>221</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
       <c r="AG23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AF23),"")</f>
         <v/>
       </c>
       <c r="AH23" s="5"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" s="5" t="s">
-        <v>278</v>
+        <v>222</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
       <c r="AF24" s="5"/>
       <c r="AG24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AF24),"")</f>
         <v/>
       </c>
       <c r="AH24" s="5"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" s="5" t="s">
-        <v>279</v>
+        <v>223</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AF25),"")</f>
         <v/>
       </c>
       <c r="AH25" s="5"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" s="5" t="s">
-        <v>280</v>
+        <v>224</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AF26),"")</f>
         <v/>
       </c>
       <c r="AH26" s="5"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" s="5" t="s">
-        <v>281</v>
+        <v>225</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
       <c r="AG27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AF27),"")</f>
         <v/>
       </c>
       <c r="AH27" s="5"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="5" t="s">
-        <v>282</v>
+        <v>226</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
       <c r="AG28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AF28),"")</f>
         <v/>
       </c>
       <c r="AH28" s="5"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" s="5" t="s">
-        <v>283</v>
+        <v>227</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AF29),"")</f>
         <v/>
       </c>
       <c r="AH29" s="5"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" s="5" t="s">
-        <v>284</v>
+        <v>228</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AF30),"")</f>
         <v/>
       </c>
       <c r="AH30" s="5"/>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" s="5" t="s">
-        <v>285</v>
+        <v>229</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>
@@ -7356,55 +7188,55 @@
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5" t="s">
         <v>63</v>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="7">
         <v>3.33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I173"/>
+  <dimension ref="A1:I61"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I173"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>107</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>108</v>
       </c>
@@ -7565,165 +7397,165 @@
         <v>35</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>122</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C10" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>123</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C11" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C12" s="5">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>125</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C13" s="5">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>126</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="5">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C15" s="5">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C16" s="5">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>129</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C17" s="5">
         <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
@@ -7774,3144 +7606,1016 @@
         <v>35</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C20" s="5">
         <v>4</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C21" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C22" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>135</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C23" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C24" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C26" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C27" s="5">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>140</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C28" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C29" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>143</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C31" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>144</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C32" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>145</v>
+        <v>115</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C33" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>146</v>
+        <v>116</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C34" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>147</v>
+        <v>117</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C35" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>148</v>
+        <v>118</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C36" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>149</v>
+        <v>119</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C38" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>151</v>
+        <v>121</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C39" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>153</v>
+        <v>123</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C41" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>155</v>
+        <v>125</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C44" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C45" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C46" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>159</v>
+        <v>129</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C47" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C48" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C49" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>162</v>
+        <v>132</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C50" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>163</v>
+        <v>133</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C51" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>164</v>
+        <v>134</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C52" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>165</v>
+        <v>135</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="5"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C53" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C54" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C55" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>168</v>
+        <v>138</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C56" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C57" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C58" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>171</v>
+        <v>141</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C59" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C60" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>114</v>
       </c>
       <c r="C61" s="5">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
-    </row>
-[...2126 lines deleted...]
-      <c r="I173" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>201</v>
+        <v>145</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>202</v>
+        <v>146</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>203</v>
+        <v>147</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>204</v>
+        <v>148</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>205</v>
+        <v>149</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>206</v>
+        <v>150</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>207</v>
+        <v>151</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>208</v>
+        <v>152</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>209</v>
+        <v>153</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>210</v>
+        <v>154</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>211</v>
+        <v>155</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>212</v>
+        <v>156</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>213</v>
+        <v>157</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>214</v>
+        <v>158</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>215</v>
+        <v>159</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>216</v>
+        <v>160</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>217</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>218</v>
+        <v>162</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>219</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>220</v>
+        <v>164</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>222</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>