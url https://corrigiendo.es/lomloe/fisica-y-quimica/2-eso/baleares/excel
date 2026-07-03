--- v1 (2026-07-03)
+++ v2 (2026-07-03)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 19:46</t>
+    <t>03/07/2026 20:57</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>