--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>Sin enriquecimiento todavía</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>03/07/2026 20:57</t>
+    <t>01/09/2026 13:27</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>