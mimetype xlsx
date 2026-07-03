--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Extremadura</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 18:54</t>
+    <t>03/07/2026 21:00</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -289,144 +289,429 @@
   <si>
     <t>El alumnado analiza en grupos cómo ha evolucionado el modelo atómico o el uso de los plásticos, debatiendo sus beneficios y riesgos sociales.</t>
   </si>
   <si>
     <t>Competencia</t>
   </si>
   <si>
     <t>Verbo de desempeño</t>
   </si>
   <si>
     <t>Evidencia observable</t>
   </si>
   <si>
     <t>Instrumento sugerido</t>
   </si>
   <si>
     <t>Contexto en el aula</t>
   </si>
   <si>
     <t>Errata típica a evitar</t>
   </si>
   <si>
     <t>Peso sugerido %</t>
   </si>
   <si>
+    <t>Identificar, comprender y explicar los fenómenos fisicoquímicos cotidianos más relevantes, a partir de los principios, teorías y leyes científicas adecuadas y expresarlos empleando la argumentación, utilizando diversidad de soportes y medios de comunicación.</t>
+  </si>
+  <si>
+    <t>Explicar fenómenos del entorno mediante leyes científicas, comunicando los resultados de forma argumentada a través de diferentes formatos y soportes digitales o analógicos.</t>
+  </si>
+  <si>
+    <t>Explicar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una exposición o informe técnico donde justifica científicamente un fenómeno cotidiano, como los cambios de estado o la dilatación térmica.</t>
+  </si>
+  <si>
+    <t>Rubrica produccion</t>
+  </si>
+  <si>
+    <t>Análisis grupal de situaciones reales como la cocina, el clima o el transporte para identificar los principios físicos o químicos subyacentes.</t>
+  </si>
+  <si>
+    <t>Evaluar la memorización de enunciados de leyes en lugar de la capacidad de aplicarlas para justificar un fenómeno observado.</t>
+  </si>
+  <si>
+    <t>Resolver los problemas fisicoquímicos que se le plantean utilizando las leyes y teorías científicas adecuadas, razonando los procedimientos utilizados para encontrar la solución o soluciones y expresando adecuadamente los resultados.</t>
+  </si>
+  <si>
+    <t>Resolver problemas científicos aplicando leyes y teorías, justificando los pasos seguidos y expresando los resultados con las unidades de medida correctas.</t>
+  </si>
+  <si>
+    <t>Resolver</t>
+  </si>
+  <si>
+    <t>El alumnado entrega una colección de problemas o una prueba escrita donde se detallan los pasos lógicos, las fórmulas empleadas y el resultado final con unidades.</t>
+  </si>
+  <si>
+    <t>Examen escrito</t>
+  </si>
+  <si>
+    <t>Sesiones de práctica en el aula sobre magnitudes, densidad, temperatura o movimientos, donde se plantean situaciones problemáticas del entorno cotidiano.</t>
+  </si>
+  <si>
+    <t>Calificar exclusivamente el valor numérico final del ejercicio, ignorando el planteamiento, el desarrollo del procedimiento y la correcta expresión de las unidades.</t>
+  </si>
+  <si>
+    <t>Reconocer y describir en el entorno inmediato situaciones problemáticas reales de índole científica y emprender iniciativas en las que la ciencia, y en particular la física y la química, puede contribuir a su solución, analizando críticamente su impacto en la sociedad.</t>
+  </si>
+  <si>
+    <t>Identificar problemas reales del entorno que requieran soluciones científicas, proponiendo iniciativas basadas en la física y la química y analizando su impacto social.</t>
+  </si>
+  <si>
+    <t>Analizar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe o proyecto donde detecta un problema local, como la contaminación o el consumo energético, y propone soluciones científicas evaluando sus beneficios.</t>
+  </si>
+  <si>
+    <t>Análisis de casos prácticos del entorno cercano, como la gestión de residuos o el ruido, para proponer mejoras basadas en principios fisicoquímicos.</t>
+  </si>
+  <si>
+    <t>Evaluar la capacidad de identificar problemas reales mediante ejercicios teóricos de libro de texto en lugar de observar la interacción directa con el entorno inmediato.</t>
+  </si>
+  <si>
+    <t>Formular hipótesis y preguntas sobre observaciones realizadas en el entorno, susceptibles de ser resueltas mediante el método científico.</t>
+  </si>
+  <si>
+    <t>Aplicar el método científico para investigar fenómenos naturales mediante preguntas, hipótesis y experimentación, distinguiendo claramente entre explicaciones basadas en evidencias y afirmaciones pseudocientíficas.</t>
+  </si>
+  <si>
+    <t>Aplicar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de investigación o proyecto de indagación donde formula preguntas testables, diseña un experimento básico y justifica por qué ciertos enunciados no son científicos.</t>
+  </si>
+  <si>
+    <t>Sesión de laboratorio o taller de pensamiento crítico donde se analizan noticias o anuncios publicitarios para verificar su validez científica mediante el razonamiento lógico.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la ejecución técnica del experimento en el laboratorio, ignorando la capacidad del alumno para detectar y argumentar la invalidez de una teoría pseudocientífica.</t>
+  </si>
+  <si>
+    <t>Emplear las metodologías propias de la ciencia para identificar y describir fenómenos a partir de cuestiones a las que se pueda dar respuesta a través de la indagación, la deducción, el trabajo experimental y el razonamiento lógico matemático, diferenciándolas de aquellas metodologías pseudocientíficas que no admiten comprobación experimental.</t>
+  </si>
+  <si>
+    <t>Diseñar y seleccionar estrategias de investigación o experimentos adecuados para validar o rechazar hipótesis científicas basadas en preguntas sobre fenómenos naturales.</t>
+  </si>
+  <si>
+    <t>Diseñar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un guion de prácticas o plan de indagación donde detalla los pasos, materiales y variables para contrastar una hipótesis específica.</t>
+  </si>
+  <si>
+    <t>En el laboratorio o aula, ante un fenómeno físico-químico, el alumnado propone un procedimiento experimental lógico para comprobar sus suposiciones iniciales.</t>
+  </si>
+  <si>
+    <t>Confundir la realización mecánica de una práctica de laboratorio dirigida con la capacidad del alumno para diseñar su propia estrategia de comprobación.</t>
+  </si>
+  <si>
+    <t>Seleccionar, para las cuestiones tratadas, la mejor manera de comprobar o refutar las hipótesis formuladas, diseñando estrategias de indagación y búsqueda de evidencias que permitan obtener conclusiones y respuestas ajustadas a la naturaleza de la pregunta formulada.</t>
+  </si>
+  <si>
+    <t>Diseñar experimentos y proponer hipótesis fundamentadas en leyes científicas para resolver problemas o comprobar fenómenos observados en el entorno cotidiano o de laboratorio.</t>
+  </si>
+  <si>
+    <t>El alumnado entrega un informe de prácticas o proyecto de indagación donde formula una hipótesis coherente y detalla los pasos de un procedimiento experimental.</t>
+  </si>
+  <si>
+    <t>Durante sesiones de laboratorio o proyectos de investigación dirigida sobre cambios físicos y químicos, planteando soluciones a problemas reales mediante el método científico.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente la memorización de leyes científicas en lugar de su uso práctico para diseñar un experimento que las valide.</t>
+  </si>
+  <si>
+    <t>Aplicar las leyes y teorías científicas conocidas para formular cuestiones e hipótesis de manera informada y coherente con el conocimiento científico existente y diseñar los procedimientos experimentales o deductivos necesarios para resolverlas o comprobarlas.</t>
+  </si>
+  <si>
+    <t>Problema, práctica o informe experimental</t>
+  </si>
+  <si>
+    <t>Emplear datos en diferentes formatos para interpretar y comunicar información relativa a un proceso fisicoquímico concreto, estableciendo relaciones entre ellos y extrayendo en cada caso lo más relevante para la resolución de un problema.</t>
+  </si>
+  <si>
+    <t>Interpretar y comunicar información de procesos fisicoquímicos analizando datos en diversos formatos, como tablas o gráficas, para extraer conclusiones y resolver problemas científicos.</t>
+  </si>
+  <si>
+    <t>Interpretar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega actividades de resolución de problemas donde integra información proveniente de gráficas, tablas y enunciados técnicos sobre fenómenos físicos o químicos.</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas sobre cinemática o termodinámica donde se requiere el paso de lenguaje tabular a gráfico y viceversa.</t>
+  </si>
+  <si>
+    <t>Evaluar la capacidad de cálculo matemático ignorando si la interpretación de la escala o las unidades en la gráfica original es correcta.</t>
+  </si>
+  <si>
+    <t>Utilizar adecuadamente las reglas básicas de la física y la química, incluyendo el uso de unidades de medida, las herramientas matemáticas y las reglas de nomenclatura, para facilitar una comunicación efectiva con toda la comunidad científica.</t>
+  </si>
+  <si>
+    <t>Aplicar correctamente las normas de nomenclatura IUPAC, el sistema internacional de unidades y herramientas matemáticas básicas para resolver problemas y comunicar resultados científicos con rigor.</t>
+  </si>
+  <si>
+    <t>Utilizar</t>
+  </si>
+  <si>
+    <t>El alumnado entrega pruebas escritas y actividades de clase donde realiza conversiones de unidades, nombra sustancias químicas y resuelve operaciones matemáticas aplicadas a fenómenos físicos.</t>
+  </si>
+  <si>
+    <t>Sesiones de resolución de problemas numéricos y ejercicios de formulación química binaria utilizando factores de conversión y reglas de la IUPAC.</t>
+  </si>
+  <si>
+    <t>Confundir el símbolo de la unidad con la abreviatura de la magnitud o no expresar los resultados finales en el Sistema Internacional.</t>
+  </si>
+  <si>
+    <t>Poner en práctica las normas de uso de los espacios específicos de la ciencia, como el laboratorio de física y química, como medio de asegurar la salud propia y colectiva, la conservación sostenible del medioambiente y el cuidado de las instalaciones.</t>
+  </si>
+  <si>
+    <t>Aplicar las normas de seguridad, higiene y cuidado del material en el laboratorio para realizar un trabajo experimental seguro, responsable y sostenible.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza las prácticas de laboratorio siguiendo los protocolos de seguridad, utiliza correctamente los equipos de protección y gestiona adecuadamente los residuos y el material.</t>
+  </si>
+  <si>
+    <t>Observacion sistematica</t>
+  </si>
+  <si>
+    <t>Sesiones de experimentación en el laboratorio donde se requiere la manipulación de sustancias químicas, material de vidrio y equipos de medida.</t>
+  </si>
+  <si>
+    <t>Calificar el criterio basándose únicamente en un examen escrito sobre pictogramas de seguridad sin evaluar el desempeño real del alumno en el laboratorio.</t>
+  </si>
+  <si>
+    <t>Utilizar recursos variados, tradicionales y digitales para el aprendizaje autónomo y para mejorar la interacción con otros miembros de la comunidad educativa, con respeto hacia docentes y estudiantes, analizando críticamente las aportaciones de todos, a través del trabajo individual y de equipo.</t>
+  </si>
+  <si>
+    <t>Emplear herramientas digitales y bibliográficas para investigar contenidos científicos de forma autónoma, colaborando con respeto y evaluando críticamente las aportaciones del grupo.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un trabajo de investigación colaborativo o una presentación digital donde se integran fuentes diversas y se registra la participación crítica de cada miembro.</t>
+  </si>
+  <si>
+    <t>Búsqueda de información sobre modelos atómicos o elementos químicos en equipos, usando entornos virtuales de aprendizaje y compartiendo hallazgos de forma respetuosa.</t>
+  </si>
+  <si>
+    <t>Evaluar la destreza tecnológica en el uso de la aplicación (estética) olvidando valorar la veracidad científica de las fuentes consultadas.</t>
+  </si>
+  <si>
+    <t>Trabajar de forma adecuada y versátil con medios variados, tradicionales y digitales, en la consulta de información seleccionando con criterio las fuentes más fiables y desechando las menos adecuadas para la mejora del aprendizaje propio y colectivo.</t>
+  </si>
+  <si>
+    <t>Seleccionar información científica de fuentes fiables, tanto digitales como analógicas, para elaborar contenidos propios que favorezcan el aprendizaje individual y del grupo.</t>
+  </si>
+  <si>
+    <t>Investigar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un trabajo de investigación o producto digital sobre un tema científico, incluyendo un listado de fuentes consultadas y justificando su fiabilidad.</t>
+  </si>
+  <si>
+    <t>Búsqueda dirigida en el aula de informática sobre las propiedades de la materia o modelos atómicos, discriminando entre fuentes académicas y divulgativas.</t>
+  </si>
+  <si>
+    <t>Calificar la destreza tecnológica o el diseño visual del documento olvidando evaluar la veracidad científica y la calidad de las fuentes bibliográficas seleccionadas.</t>
+  </si>
+  <si>
+    <t>Iniciarse en la creación de materiales y la comunicación efectiva en diferentes entornos de aprendizaje valorando la creatividad, el desarrollo personal y el aprendizaje individual y social.</t>
+  </si>
+  <si>
+    <t>Reconocer y valorar la contribución de mujeres y grupos diversos a la ciencia, utilizando entornos digitales para promover la igualdad y el respeto en el trabajo colaborativo.</t>
+  </si>
+  <si>
+    <t>Valorar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza una presentación digital o un mural colaborativo sobre el papel de la mujer en la historia de la física y la química, destacando su impacto científico.</t>
+  </si>
+  <si>
+    <t>Investigación guiada en internet sobre científicas relevantes y debate grupal sobre los obstáculos superados, utilizando herramientas de trabajo cooperativo en la nube.</t>
+  </si>
+  <si>
+    <t>Evaluar este criterio mediante un examen escrito de contenidos teóricos en lugar de observar la actitud y el trabajo colaborativo en entornos digitales.</t>
+  </si>
+  <si>
+    <t>Establecer interacciones constructivas y coeducativas a través de actividades de cooperación, como forma de construir un medio de trabajo eficiente en la ciencia con capacidad de crítica constructiva y que se ajuste a los principios éticos propios de la disciplina.</t>
+  </si>
+  <si>
+    <t>Participar en equipos de trabajo para resolver problemas científicos de forma ética y cooperativa, fomentando la igualdad y la eficiencia en el laboratorio o aula.</t>
+  </si>
+  <si>
+    <t>Participar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza tareas grupales de investigación o experimentación, asumiendo roles específicos y respetando las normas de convivencia y coeducación establecidas en el equipo.</t>
+  </si>
+  <si>
+    <t>Prácticas de laboratorio en grupos reducidos o proyectos de investigación sobre el impacto de la ciencia en el medio ambiente.</t>
+  </si>
+  <si>
+    <t>Calificar el informe de laboratorio grupal sin verificar mediante observación directa si ha existido un reparto equitativo de tareas y una colaboración real.</t>
+  </si>
+  <si>
+    <t>Emprender, de forma guiada y de acuerdo con la metodología adecuada, proyectos científicos que involucren al alumnado en la mejora de la sociedad y que creen valor para el individuo, para los demás y para la conservación sostenible del medioambiente.</t>
+  </si>
+  <si>
+    <t>Desarrollar proyectos científicos guiados que aporten soluciones a problemas sociales o ambientales, aplicando el método científico para generar un impacto positivo en su entorno.</t>
+  </si>
+  <si>
+    <t>Desarrollar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un proyecto grupal, como un informe, prototipo o campaña, que propone una solución científica a un problema real de su comunidad o centro.</t>
+  </si>
+  <si>
+    <t>Trabajo cooperativo para diseñar soluciones a retos reales, como la gestión de residuos, el ahorro energético o la promoción de hábitos saludables.</t>
+  </si>
+  <si>
+    <t>Evaluar el criterio mediante un examen teórico sobre el método científico en lugar de valorar el desarrollo y la utilidad social del proyecto realizado.</t>
+  </si>
+  <si>
+    <t>Reconocer y valorar a través del análisis histórico de los hombres y mujeres de ciencia y los avances científicos, que la ciencia es un proceso en construcción y las repercusiones mutuas de la ciencia actual con la tecnología, la sociedad y el medioambiente.</t>
+  </si>
+  <si>
+    <t>Analizar la evolución histórica de la ciencia y sus descubrimientos, destacando la contribución de hombres y mujeres y el impacto social, tecnológico y ambiental resultante.</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación digital sobre un hito científico, identificando a sus autores y explicando las consecuencias tecnológicas y sociales de dicho avance.</t>
+  </si>
+  <si>
+    <t>Investigación guiada en el aula sobre descubrimientos clave relacionándolos con aplicaciones actuales y el impacto en la calidad de vida y el entorno.</t>
+  </si>
+  <si>
+    <t>Evaluar únicamente datos biográficos o fechas históricas de forma memorística sin vincular el descubrimiento con su impacto tecnológico o social actual.</t>
+  </si>
+  <si>
+    <t>Detectar en el entorno las necesidades tecnológicas, ambientales, económicas y sociales más importantes que demanda la sociedad para entender la capacidad de la ciencia para darles solución sostenible a través de la implicación de todos los ciudadanos.</t>
+  </si>
+  <si>
+    <t>Identificar necesidades tecnológicas y ambientales del entorno, analizando cómo la ciencia ofrece soluciones sostenibles y el papel fundamental de la participación ciudadana en este proceso.</t>
+  </si>
+  <si>
+    <t>Identificar</t>
+  </si>
+  <si>
+    <t>El alumnado realiza un informe o presentación digital donde señala una necesidad social o ambiental cercana y describe la solución científica aplicada para resolverla.</t>
+  </si>
+  <si>
+    <t>Investigación grupal sobre un problema de sostenibilidad local, analizando el papel de la química o la física en su resolución y la implicación social.</t>
+  </si>
+  <si>
+    <t>Evaluar el criterio mediante una pregunta teórica de examen sobre hitos históricos en lugar de vincularlo a problemas reales y actuales del entorno.</t>
+  </si>
+  <si>
     <t>Bloque</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Utilización de métodos propios de la investigación científica y el trabajo colaborativo para la identificación y formulación de cuestiones, la elaboración de hipótesis y la comprobación experimental de las mismas.</t>
   </si>
   <si>
     <t>Realización de trabajos experimentales y emprendimiento de proyectos de investigación para la resolución de problemas y en el desarrollo de las investigaciones mediante el uso de la experimentación, la indagación, la deducción, la búsqueda de evidencias y el razonamiento lógico-matemático.</t>
   </si>
   <si>
     <t>Realización de inferencias válidas sobre la base de las observaciones y obtención de conclusiones pertinentes y generales a partir del trabajo experimental que vayan más allá de las condiciones experimentales para aplicarlas a nuevos escenarios.</t>
   </si>
   <si>
     <t>Empleo de diversos entornos y recursos de aprendizaje científico, como el laboratorio o los entornos virtuales, utilizando de forma correcta los materiales, sustancias y herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Normas de uso de cada espacio, asegurando y protegiendo así la conservación de la salud propia y comunitaria, la seguridad en las redes y el respeto hacia el medioambiente.</t>
   </si>
   <si>
-    <t>co, incluyendo el manejo adecuado</t>
-[...5 lines deleted...]
-    <t>zaje.</t>
+    <t>Uso del lenguaje científico, incluyendo el manejo adecuado de unidades del Sistema Internacional de Unidades y sus símbolos y herramientas matemáticas básicas, para conseguir una comunicación argumentada con diferentes entornos científicos y de aprendizaje.</t>
   </si>
   <si>
     <t>Interpretación y producción de información científica en diferentes formatos y a partir de diferentes medios para desarrollar un criterio propio basado en lo que el pensamiento científico aporta a la mejora de la sociedad para hacerla más justa, equitativa e igualitaria.</t>
   </si>
   <si>
     <t>Valoración de la cultura científica y del papel de científicos y científicas en los principales hitos históricos y actuales de la física y la química para el avance y la mejora de la sociedad.</t>
   </si>
   <si>
     <t>Aplicación de la teoría cinético-molecular a observaciones sobre la materia para explicar sus propiedades, los estados de agregación, los cambios de estado, la formación de mezclas y los métodos de separación de las mismas.</t>
   </si>
   <si>
     <t>Realización de experimentos en el laboratorio relacionados con los sistemas materiales con objeto de describir sus propiedades, su composición y su clasificación.</t>
   </si>
   <si>
     <t>Análisis del desarrollo histórico de los modelos atómicos de la física clásica, aplicación de los conocimientos sobre la estructura atómica de la materia para entender la formación de iones, la existencia y formación de isótopos y sus propiedades, así como la ordenación de los elementos en la tabla periódica.</t>
   </si>
   <si>
     <t>Valoración de las aplicaciones más comunes de los principales compuestos químicos, estudio de su formación distinguiendo los tipos de enlaces químicos y sus propiedades físicas y químicas.</t>
   </si>
   <si>
     <t>Aplicación de los conceptos de masa atómica y masa molecular.</t>
   </si>
   <si>
     <t>Participación de un lenguaje científico común y universal a través de la formulación de compuestos inorgánicos y la nomenclatura de sustancias simples, iones monoatómicos y compuestos binarios mediante las reglas de nomenclatura de la IUPAC.</t>
   </si>
   <si>
     <t>Formulación de cuestiones e hipótesis sobre la energía, sus manifestaciones y sus propiedades para describirla como la causa de todos los procesos de cambio.</t>
   </si>
   <si>
     <t>Diseño y comprobación experimental de hipótesis relacionadas con el uso doméstico e industrial de la energía en sus distintas formas y con las transformaciones entre ellas.</t>
   </si>
   <si>
     <t>Elaboración fundamentada de hipótesis sobre el medioambiente y su sostenibilidad a partir de las diferencias entre fuentes de energía renovables y no renovables.</t>
   </si>
   <si>
-    <t>to el trabajo, el calor o las transformaciones entre ambos.</t>
+    <t>Reconocimiento de los distintos procesos de transferencia de energía en los que están implicados fuerzas, diferencias de temperatura o cambios de estado, como base de la resolución de problemas cotidianos en los que se ponga de manifiesto el trabajo, el calor o las transformaciones entre ambos.</t>
   </si>
   <si>
     <t>Análisis y aplicación en situaciones cotidianas de los efectos del calor sobre la materia: dilatación, cambio de temperatura y cambios de estado en situaciones cotidianas.</t>
   </si>
   <si>
     <t>Identificación de la luz y el sonido como ondas que transfieren energía.</t>
   </si>
   <si>
     <t>Consideración de la naturaleza eléctrica de la materia, de la electrización de los cuerpos, del fundamento de los circuitos eléctricos, incluyendo la aplicación la ley de Ohm, y de las diferentes formas de obtención de energía eléctrica para concienciar sobre la necesidad del ahorro energético y la conservación sostenible del medioambiente.</t>
   </si>
   <si>
-    <t>ción, mediante la experimentación y el razonamiento lógico-matemático, de las principales magnitudes, ecuaciones y gráficas que describen el movimiento, principalmente rectilíneo, de un cuerpo, relacionándolas con situaciones cotidianas y con la mejora de la calidad de vida.</t>
+    <t>Predicción y comprobación, mediante la experimentación y el razonamiento lógico-matemático, de las principales magnitudes, ecuaciones y gráficas que describen el movimiento, principalmente rectilíneo, de un cuerpo, relacionándolas con situaciones cotidianas y con la mejora de la calidad de vida.</t>
   </si>
   <si>
     <t>Relación de los efectos de las fuerzas con los cambios que producen en los sistemas sobre los que actúan, tanto como agentes del cambio en el estado de movimiento o en el de reposo de un cuerpo, como en la producción de deformaciones, aplicando la ley de Hooke.</t>
   </si>
   <si>
     <t>Aplicación de las leyes de Newton a observaciones en el entorno y en el laboratorio, para entender cómo se comportan los sistemas materiales ante la acción de las fuerzas y predecir los efectos de estas en situaciones cotidianas y de seguridad vial.</t>
   </si>
   <si>
     <t>Estudio de fenómenos gravitatorios, eléctricos y magnéticos mediante la realización de experimentos sencillos que evidencian la relación con las fuerzas de la naturaleza.</t>
   </si>
   <si>
     <t>Reconocimiento de los diferentes tipos de cambios físicos y químicos que experimentan los sistemas materiales para relacionarlos con las causas que los producen y con las consecuencias que conllevan.</t>
   </si>
   <si>
     <t>Interpretación de las reacciones químicas a nivel macroscópico y microscópico para explicar las relaciones de la química con el medioambiente, tales como el efecto invernadero o la lluvia ácida, la tecnología y la sociedad.</t>
   </si>
   <si>
     <t>Aplicación de la ley de conservación de la masa y de la ley de las proporciones definidas, para utilizarlas como evidencias experimentales que permitan validar el modelo atómico-molecular de la materia.</t>
   </si>
   <si>
     <t>Análisis de los factores que afectan a las reacciones químicas para predecir su evolución de forma cualitativa y entender su importancia en la resolución de problemas actuales por parte de la ciencia.</t>
   </si>
   <si>
     <t>Estudio de las soluciones que ofrecen los avances en los procesos físicos y químicos para el desarrollo sostenible de nuestra sociedad y el grado de implicación de esta en la resolución de problemas medioambientales.</t>
   </si>
@@ -476,67 +761,80 @@
   <si>
     <t>Describe fenómenos fisicoquímicos comunes relacionándolos de forma superficial con teorías científicas. Resuelve problemas de baja complejidad siguiendo pasos pautados, aunque presenta errores en el razonamiento o en la conexión con la realidad cercana.
 → Describe el proceso de ebullición del agua mencionando la temperatura, pero tiene dificultades para explicarlo mediante la teoría cinética-molecular de forma coherente.</t>
   </si>
   <si>
     <t>Adquirido</t>
   </si>
   <si>
     <t>70-89%</t>
   </si>
   <si>
     <t>Comprende y explica con rigor los fenómenos del entorno aplicando las leyes y teorías científicas adecuadas. Resuelve problemas fisicoquímicos de forma autónoma, razonando los procedimientos y proponiendo acciones concretas para mejorar la calidad de vida en su entorno inmediato.
 → Calcula correctamente la densidad de distintos materiales para explicar por qué unos flotan y otros se hunden, proponiendo un uso adecuado de materiales según su flotabilidad.</t>
   </si>
   <si>
     <t>Avanzado</t>
   </si>
   <si>
     <t>90-100%</t>
   </si>
   <si>
     <t>Analiza y relaciona fenómenos complejos integrando múltiples leyes científicas con precisión. Resuelve problemas en contextos nuevos o interdisciplinares, justificando críticamente el impacto de las soluciones en la sociedad y liderando iniciativas colaborativas para la mejora de la realidad cercana.
 → Diseña un informe técnico que justifica el uso de energías renovables en el hogar basándose en las leyes de conservación de la energía y propone un plan de ahorro energético para el centro.</t>
   </si>
   <si>
+    <t>Repite observaciones o preguntas dadas sin reformularlas. No formula hipótesis ni realiza experimentos para comprobarlas, limitándose a seguir instrucciones sin comprender el proceso.
+→ En la práctica de separación de mezclas, copia la pregunta de la pizarra ("¿Podemos separar arena y sal?") y sigue los pasos del guion sin modificar, sin plantear ninguna hipótesis propia.</t>
+  </si>
+  <si>
+    <t>Formula preguntas y hipótesis sencillas con ayuda del docente o de pautas. Realiza experimentos guiados, pero necesita apoyo para seleccionar el procedimiento y para interpretar los resultados en relación con la hipótesis.
+→ En una práctica sobre densidad, propone con ayuda la hipótesis: "Si añadimos sal al agua, el huevo flotará más". Sigue el diseño experimental dado, pero al obtener datos, no relaciona la cantidad de sal con la flotación sin preguntas del profesor.</t>
+  </si>
+  <si>
+    <t>Selecciona preguntas relevantes y formula hipótesis coherentes con observaciones previas. Diseña y realiza experimentos de manera autónoma, registra datos y los analiza para confirmar o refutar la hipótesis, extrayendo conclusiones básicas.
+→ Observa que un imán atrae diferentes objetos y pregunta: "¿Todos los metales son atraídos por un imán?". Hipótesis: "Solo los metales que contienen hierro serán atraídos". Diseña un experimento probando varios objetos (clips, monedas, aluminio), registra resultados y concluye que el aluminio no es atraído.</t>
+  </si>
+  <si>
+    <t>Identifica fenómenos novedosos y formula preguntas que integran varios conceptos. Propone hipótesis originales, diseña experimentos controlando variables, analiza datos críticamente, y transfiere la metodología a contextos diferentes, comunicando sus conclusiones con argumentos.
+→ Investiga por qué el hielo flota en agua pero no en aceite. Formula la hipótesis: "La densidad del hielo es menor que la del agua pero mayor que la del aceite". Diseña un experimento midiendo masas y volúmenes, calcula densidades, y además propone y ejecuta un experimento con un objeto de densidad intermedia. Comunica resultados en un informe incluyendo predicciones y posibles errores.</t>
+  </si>
+  <si>
     <t>Muestra dificultades severas para identificar las unidades de medida básicas y las normas elementales de seguridad en el laboratorio. Requiere supervisión constante y ayuda directa para interpretar datos sencillos o aplicar reglas básicas de formulación IUPAC, cometiendo errores frecuentes en el lenguaje matemático elemental.
 → Confunde magnitudes básicas (masa y volumen) en un ejercicio y no identifica los pictogramas de peligro en los reactivos del laboratorio.</t>
   </si>
   <si>
     <t>Aplica de forma guiada las reglas de la IUPAC y las normas de seguridad en el laboratorio. Realiza cambios de unidades sencillos y utiliza el lenguaje matemático con apoyo de plantillas o ejemplos previos. Produce información científica básica, aunque presenta imprecisiones en el uso de formatos o en la selección de fuentes.
 → Nombra compuestos binarios sencillos siguiendo un modelo dado, pero comete errores al realizar conversiones de unidades de densidad o al organizar datos en una tabla.</t>
   </si>
   <si>
     <t>Maneja con soltura y autonomía el lenguaje de la IUPAC, las herramientas matemáticas y el sistema internacional de unidades. Cumple con rigor las normas de seguridad en el laboratorio y es capaz de interpretar y producir informes de resultados utilizando diferentes formatos (tablas, gráficas) de manera clara y fiable.
 → Realiza una práctica de laboratorio siguiendo el protocolo de seguridad, registra las medidas con sus unidades correctas y elabora una gráfica de calentamiento del agua sin errores de escala.</t>
   </si>
   <si>
     <t>Integra y justifica el uso del lenguaje científico y las normas de seguridad como pilares de la investigación. Evalúa críticamente la fiabilidad de diversas fuentes de información, produce datos complejos con precisión técnica y reconoce la importancia de la comunicación universal en ciencia, transfiriendo estos conocimientos a contextos interdisciplinares.
 → Redacta un informe de investigación comparando datos de distintas fuentes bibliográficas, utilizando notación científica correctamente y argumentando por qué la estandarización de la IUPAC facilita la colaboración internacional.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Observacion sistematica</t>
   </si>
   <si>
     <t>Muestra dificultades significativas para acceder a plataformas digitales y requiere supervisión constante para realizar búsquedas básicas de información científica, sin aplicar criterios de seguridad ni verificar la veracidad de las fuentes.
 → Accede a una página web sobre el sistema periódico solo tras recibir el enlace directo y requiere ayuda técnica para visualizar el contenido.</t>
   </si>
   <si>
     <t>Utiliza recursos digitales y tradicionales de forma funcional pero guiada, realizando consultas de información básica y participando de manera limitada en la creación de materiales sencillos o en el trabajo colaborativo.
 → Realiza una búsqueda simple sobre los estados de la materia en una única fuente sugerida y elabora una diapositiva básica con texto copiado.</t>
   </si>
   <si>
     <t>Emplea de forma eficiente y segura diversas plataformas para buscar información contrastada, crear materiales de aprendizaje claros (informes, presentaciones) y colaborar activamente en entornos virtuales, respetando las normas de comunicación.
 → Elabora una presentación digital sobre el modelo atómico de Bohr utilizando tres fuentes fiables, integrando imágenes propias y compartiendo el documento con su equipo de trabajo.</t>
   </si>
   <si>
     <t>Selecciona y utiliza con criterio crítico y versatilidad herramientas digitales avanzadas, optimizando la creación de contenidos originales que integran conocimientos científicos y demostrando liderazgo en la comunicación y el aprendizaje social.
 → Crea un vídeo explicativo o una simulación interactiva sobre cambios físicos y químicos, gestionando de forma autónoma el flujo de trabajo del grupo y evaluando la fiabilidad de fuentes contradictorias.</t>
   </si>
   <si>
     <t>Muestra dificultades para integrarse en el trabajo grupal, participando de forma pasiva y requiriendo supervisión constante para identificar la relevancia de la ciencia en el entorno o realizar tareas básicas del proyecto.
 → El alumno no participa en la toma de datos del laboratorio y se limita a observar sin realizar anotaciones ni colaborar con sus compañeros en el montaje del experimento.</t>
   </si>
   <si>
     <t>Participa en actividades colaborativas de forma guiada, estableciendo interacciones básicas con sus iguales y reconociendo, con ayuda del docente, algunas aplicaciones de la ciencia en la salud o el medio ambiente.
 → El alumno cumple con las tareas asignadas por el grupo para crear un mural sobre el ciclo del agua, pero necesita indicaciones constantes para relacionar el tema con la contaminación ambiental.</t>
   </si>
@@ -714,207 +1012,252 @@
   <si>
     <t xml:space="preserve">
 • Proyecto 'Ciencia en mi Barrio': Los alumnos seleccionan un problema técnico o ambiental cercano (gestión de residuos, contaminación lumínica) y proponen soluciones basadas en leyes físicas, conectando el currículo con su realidad inmediata.
 • Implementación de un 'Diario de Dudas y Hallazgos' donde el alumnado pueda elegir investigar libremente un avance científico semanal que les genere curiosidad, fomentando la autonomía y la relevancia personal del aprendizaje.
 • Dinámica de 'Ciencia Ciudadana' en la que los alumnos participen en la recogida de datos reales (ej. calidad del aire o del agua local) para entender que la construcción del conocimiento científico requiere la colaboración de toda la sociedad.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
     <t>STEM1, STEM2, STEM4</t>
   </si>
   <si>
     <t>CCL1, CPSAA4</t>
   </si>
   <si>
-    <t>Se centra en la aplicación de leyes y teorías científicas para interpretar fenómenos y resolver problemas del entorno, vinculándose directamente con la competencia STEM.</t>
-[...44 lines deleted...]
-    <t>Valora la ciencia como una construcción social y colectiva, analizando su impacto en la sociedad y el medio ambiente para un desarrollo sostenible.</t>
+    <t>Comprender y relacionar fenómenos fisicoquímicos, explicarlos mediante leyes y teorías científicas, y resolver problemas implica razonamiento científico (STEM1), análisis de causas (STEM2) y resolución de problemas (STEM4). Además, la explicación verbal requiere comunicación lingüística (CCL1) y la autorregulación en el proceso de resolución (CPSAA4).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CPSAA3, CD1</t>
+  </si>
+  <si>
+    <t>Expresar observaciones en preguntas (CCL1), formular hipótesis y experimentar (STEM3), y demostrar mediante indagación (STEM4). El trabajo colaborativo (CPSAA3) y la posible utilización de recursos digitales (CD1) son secundarios.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM4, STEM5</t>
+  </si>
+  <si>
+    <t>CD4, CPSAA2</t>
+  </si>
+  <si>
+    <t>Manejar reglas de lenguaje científico, matemáticas y unidades (STEM1), aplicación de normas de laboratorio (STEM5) y resolución de cálculos (STEM4). El uso de plataformas digitales para simulación (CD4) y la gestión de la seguridad (CPSAA2) son secundarios.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CD5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCEC4</t>
+  </si>
+  <si>
+    <t>Utilizar plataformas digitales de forma crítica y eficiente (CD1), buscar y gestionar información (CD3), y crear contenidos digitales (CD5). Fomenta el desarrollo personal (CPSAA1) y la creatividad (CCEC4).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CC3</t>
+  </si>
+  <si>
+    <t>CE2, STEM4</t>
+  </si>
+  <si>
+    <t>Trabajo colaborativo y crecimiento entre iguales (CPSAA3), ética y eficiencia en comunidad científica (CPSAA5), y comprensión del impacto social (CC3). Emprendimiento (CE2) y resolución conjunta de problemas (STEM4) son secundarios.</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM2</t>
+  </si>
+  <si>
+    <t>Comprender la ciencia como construcción colectiva en evolución (CC1), interacción con la sociedad (CC4) y valoración crítica (CPSAA4). Dimensión cultural (CCEC1) y análisis de cambios históricos (STEM2) son secundarios.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 2.º ESO. Identifica cómo se desglosan las 6 Competencias Específicas y su vinculación con los descriptores operativos del Perfil de Salida.</t>
-[...2 lines deleted...]
-    <t>Ve directo a la tabla de conexiones entre criterios y competencias; en Física y Química, la CE2 (indagación) y la CE3 (resolución de problemas) suelen ser el núcleo del 70% de la nota.</t>
+    <t>Busca el decreto autonómico que desarrolla el currículo de ESO para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos para Física y Química de 2º ESO. Revisa también las orientaciones metodológicas y los estándares de aprendizaje si los hubiera.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y marca con colores los apartados que afectan directamente a tu materia. Presta atención a la relación entre bloques y CE.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 6 Competencias Específicas y los 44 criterios de evaluación. Es fundamental entender que el criterio es lo que evalúas, no el contenido.</t>
-[...2 lines deleted...]
-    <t>Agrupa los 44 criterios por afinidad temática; verás que muchos se repiten en diferentes bloques de saberes, lo que te permite evaluarlos varias veces al año.</t>
+    <t>Extrae las 6 competencias específicas y los 44 criterios de evaluación. Clasifícalos por los 3 bloques (A: Métodos, B: Materia, C: Interacciones). Relaciona cada criterio con sus saberes básicos (66 en total).</t>
+  </si>
+  <si>
+    <t>Usa una tabla de triple entrada: CE, criterio, saberes asociados. Esto te ahorrará tiempo al diseñar las situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 44 criterios a un instrumento (examen, informe de laboratorio, proyecto, cuaderno). No todos los criterios requieren un examen escrito.</t>
-[...2 lines deleted...]
-    <t>Para los criterios relacionados con el laboratorio (Bloque 1), usa rúbricas de observación directa; intentar evaluar la destreza manual con un examen teórico es el error más común del principiante.</t>
+    <t>Identifica los criterios de evaluación esenciales para cada trimestre. Asigna instrumentos de evaluación (pruebas escritas, informes de laboratorio, proyectos, observación directa) según la naturaleza del criterio. Por ejemplo, criterios de experimentación requieren rúbrica de laboratorio.</t>
+  </si>
+  <si>
+    <t>No asocies más de 3 criterios a un mismo instrumento para evitar sobrecarga. Para Física y Química, usa al menos dos instrumentos distintos por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 66 saberes básicos en los 3 bloques curriculares. Ajusta la carga según las 3 horas semanales disponibles.</t>
-[...2 lines deleted...]
-    <t>No dejes la formulación química para el final del segundo trimestre; empiézala de forma transversal en el primero para que los alumnos tengan tiempo de asimilarla por repetición.</t>
+    <t>Divide los 66 saberes básicos en tres bloques temporales (trimestres) de manera equilibrada. Secuencia lógica: 1er trimestre: métodos científicos y propiedades de la materia; 2º: cambios químicos y reacciones; 3º: fuerzas, movimiento y energía.</t>
+  </si>
+  <si>
+    <t>Los saberes de 'Métodos de trabajo' (bloque A) deben abrir el curso y estar presentes transversalmente todo el año. No los concentres solo en el primer trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>En 2.º ESO funciona muy bien la SDA de 'El detective de sustancias' para el bloque de materia; motiva más que resolver 50 ejercicios de densidades en el cuaderno.</t>
+    <t>Elabora una Situación de Aprendizaje (SDA) por trimestre que integre varias competencias específicas y saberes. Define tareas prácticas, producto final y criterios de evaluación asociados. Ejemplo 1er trimestre: '¿Cómo separar mezclas?', con informe de laboratorio.</t>
+  </si>
+  <si>
+    <t>Elige un contexto cercano al alumnado (agua, aire, reciclaje) para aumentar la motivación. Cada SDA debe movilizar al menos 2 CE y 4 criterios.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada una de las 6 Competencias Específicas. Asegúrate de que la suma sea 100% y sea coherente con el tiempo dedicado.</t>
-[...2 lines deleted...]
-    <t>Evita dar el mismo peso a todas las CE; la CE1 (comunicación científica) y la CE6 (sostenibilidad) suelen tener menos peso que la CE3 (resolución de problemas) en este nivel.</t>
+    <t>Acuerda con tu departamento los porcentajes de cada instrumento de evaluación y la calificación final. Asegura que la suma de criterios asociados a cada competencia específica tenga un peso equilibrado (por ejemplo, 40% CE, 30% criterios de experimentación, 30% otros).</t>
+  </si>
+  <si>
+    <t>No sobreponderar los exámenes; da al menos un 30% a actividades prácticas. Recuerda que la LOMLOE exige que la evaluación sea competencial, no memorística.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no superados en cada trimestre.</t>
-[...2 lines deleted...]
-    <t>Prepara un 'kit de mínimos' con los 15 criterios esenciales de los 44 totales; será tu salvavidas para las adaptaciones curriculares no significativas.</t>
+    <t>Define medidas de refuerzo y ampliación para alumnos con necesidades específicas. Establece un plan de recuperación para evaluaciones suspensas (pruebas específicas, trabajos adicionales, rúbricas de mejora). Incluye adaptaciones curriculares no significativas en la programación.</t>
+  </si>
+  <si>
+    <t>Para recuperación, evita repetir el mismo examen; diseña tareas que demuestren la adquisición de la competencia. Por ejemplo, un nuevo informe de laboratorio si falló en el anterior.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
+  </si>
+  <si>
+    <t>Identificar, comprender y explicar los fenómenos fisicoquímicos cotidianos más relevantes, a partir de los principios, teorías y leyes científicas adecuadas y expresarlos empleando</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resolver los problemas fisicoquímicos que se le plantean utilizando las leyes y teorías científicas adecuadas, razonando los procedimientos utilizados para encontrar la solución o </t>
+  </si>
+  <si>
+    <t>Reconocer y describir en el entorno inmediato situaciones problemáticas reales de índole científica y emprender iniciativas en las que la ciencia, y en particular la física y la qu</t>
+  </si>
+  <si>
+    <t>Emplear las metodologías propias de la ciencia para identificar y describir fenómenos a partir de cuestiones a las que se pueda dar respuesta a través de la indagación, la deducció</t>
+  </si>
+  <si>
+    <t>Seleccionar, para las cuestiones tratadas, la mejor manera de comprobar o refutar las hipótesis formuladas, diseñando estrategias de indagación y búsqueda de evidencias que permita</t>
+  </si>
+  <si>
+    <t>Aplicar las leyes y teorías científicas conocidas para formular cuestiones e hipótesis de manera informada y coherente con el conocimiento científico existente y diseñar los proced</t>
+  </si>
+  <si>
+    <t>Emplear datos en diferentes formatos para interpretar y comunicar información relativa a un proceso fisicoquímico concreto, estableciendo relaciones entre ellos y extrayendo en cad</t>
+  </si>
+  <si>
+    <t>Utilizar adecuadamente las reglas básicas de la física y la química, incluyendo el uso de unidades de medida, las herramientas matemáticas y las reglas de nomenclatura, para facili</t>
+  </si>
+  <si>
+    <t>Poner en práctica las normas de uso de los espacios específicos de la ciencia, como el laboratorio de física y química, como medio de asegurar la salud propia y colectiva, la conse</t>
+  </si>
+  <si>
+    <t>Utilizar recursos variados, tradicionales y digitales para el aprendizaje autónomo y para mejorar la interacción con otros miembros de la comunidad educativa, con respeto hacia doc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trabajar de forma adecuada y versátil con medios variados, tradicionales y digitales, en la consulta de información seleccionando con criterio las fuentes más fiables y desechando </t>
+  </si>
+  <si>
+    <t>Iniciarse en la creación de materiales y la comunicación efectiva en diferentes entornos de aprendizaje valorando la creatividad, el desarrollo personal y el aprendizaje individual</t>
+  </si>
+  <si>
+    <t>Establecer interacciones constructivas y coeducativas a través de actividades de cooperación, como forma de construir un medio de trabajo eficiente en la ciencia con capacidad de c</t>
+  </si>
+  <si>
+    <t>Emprender, de forma guiada y de acuerdo con la metodología adecuada, proyectos científicos que involucren al alumnado en la mejora de la sociedad y que creen valor para el individu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reconocer y valorar a través del análisis histórico de los hombres y mujeres de ciencia y los avances científicos, que la ciencia es un proceso en construcción y las repercusiones </t>
+  </si>
+  <si>
+    <t>Detectar en el entorno las necesidades tecnológicas, ambientales, económicas y sociales más importantes que demanda la sociedad para entender la capacidad de la ciencia para darles</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debe sumar 100 %</t>
   </si>
   <si>
     <t>Alumno/a</t>
   </si>
   <si>
     <t>Grupo</t>
   </si>
   <si>
     <t>Media niveles</t>
   </si>
   <si>
     <t>Alumno 01</t>
   </si>
   <si>
     <t>Alumno 02</t>
   </si>
   <si>
     <t>Alumno 03</t>
   </si>
@@ -1080,69 +1423,68 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1532,51 +1874,51 @@
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5">
-        <v>0</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>16</v>
       </c>
@@ -1626,811 +1968,3226 @@
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>194</v>
+        <v>292</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>124</v>
+        <v>219</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>195</v>
+        <v>293</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>196</v>
+        <v>294</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>197</v>
+        <v>295</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>198</v>
+        <v>296</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>199</v>
+        <v>297</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>200</v>
+        <v>298</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>201</v>
+        <v>299</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>202</v>
+        <v>300</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>203</v>
+        <v>301</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>204</v>
+        <v>302</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>205</v>
+        <v>303</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>206</v>
+        <v>304</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>207</v>
+        <v>305</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>208</v>
+        <v>306</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>209</v>
+        <v>307</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>210</v>
+        <v>308</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>211</v>
+        <v>309</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>212</v>
+        <v>310</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>213</v>
+        <v>311</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>214</v>
+        <v>312</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>215</v>
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>216</v>
+        <v>314</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="35" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
-        <v>218</v>
+        <v>316</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="6" t="s">
-        <v>84</v>
+        <v>181</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>219</v>
+        <v>317</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>220</v>
+        <v>318</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>221</v>
+        <v>319</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>222</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="5">
         <v>1</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>223</v>
+        <v>321</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>224</v>
+        <v>322</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>225</v>
+        <v>323</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>226</v>
+        <v>324</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="5">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>227</v>
+        <v>325</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>228</v>
+        <v>326</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>229</v>
+        <v>327</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>230</v>
+        <v>328</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="5">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>231</v>
+        <v>329</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>232</v>
+        <v>330</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>233</v>
+        <v>331</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>234</v>
+        <v>332</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>235</v>
+        <v>333</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>228</v>
+        <v>326</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>236</v>
+        <v>334</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>237</v>
+        <v>335</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>238</v>
+        <v>336</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>239</v>
+        <v>330</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>240</v>
+        <v>337</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>241</v>
+        <v>338</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>242</v>
+        <v>339</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>224</v>
+        <v>326</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>243</v>
+        <v>340</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>244</v>
+        <v>341</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>245</v>
+        <v>342</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>228</v>
+        <v>322</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>246</v>
+        <v>343</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>247</v>
+        <v>344</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E3"/>
+      <selection pane="bottomLeft" activeCell="D3" sqref="D3:E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>248</v>
+        <v>345</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>249</v>
+        <v>346</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>250</v>
+        <v>347</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>251</v>
+        <v>348</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>252</v>
+        <v>349</v>
       </c>
     </row>
     <row r="3" spans="1:6">
-      <c r="A3" s="5" t="s">
-[...10 lines deleted...]
-        <v>254</v>
+      <c r="A3" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="D3" s="7">
+        <v>8.33</v>
+      </c>
+      <c r="E3" s="7">
+        <v>8.33</v>
+      </c>
+      <c r="F3" s="5"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="D4" s="7">
+        <v>8.33</v>
+      </c>
+      <c r="E4" s="7">
+        <v>8.33</v>
+      </c>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="D5" s="7">
+        <v>8.33</v>
+      </c>
+      <c r="E5" s="7">
+        <v>8.33</v>
+      </c>
+      <c r="F5" s="5"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D6" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E6" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="D7" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E7" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F7" s="5"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="D8" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F8" s="5"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="D9" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E9" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F9" s="5"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="D10" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E10" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F10" s="5"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="D11" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E11" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F11" s="5"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="D12" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="E12" s="7">
+        <v>6.67</v>
+      </c>
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="D13" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E13" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F13" s="5"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="D14" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E14" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F14" s="5"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="D15" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="E15" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="D16" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E16" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="D17" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E17" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F17" s="5"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="D18" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E18" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F18" s="5"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="D19" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="E19" s="7">
+        <v>7.5</v>
+      </c>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7">
+        <f>SUM(E3:E19)</f>
+        <v>110</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D31"/>
+  <dimension ref="A1:U31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:D31"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:U31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:21">
       <c r="A1" s="6" t="s">
-        <v>255</v>
+        <v>368</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>256</v>
-[...8 lines deleted...]
-    <row r="2" spans="1:4">
+        <v>369</v>
+      </c>
+      <c r="C1" s="6">
+        <v>1.1</v>
+      </c>
+      <c r="D1" s="6">
+        <v>1.2</v>
+      </c>
+      <c r="E1" s="6">
+        <v>1.3</v>
+      </c>
+      <c r="F1" s="6">
+        <v>2.1</v>
+      </c>
+      <c r="G1" s="6">
+        <v>2.2</v>
+      </c>
+      <c r="H1" s="6">
+        <v>2.3</v>
+      </c>
+      <c r="I1" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="J1" s="6">
+        <v>3.1</v>
+      </c>
+      <c r="K1" s="6">
+        <v>3.2</v>
+      </c>
+      <c r="L1" s="6">
+        <v>3.3</v>
+      </c>
+      <c r="M1" s="6">
+        <v>4.1</v>
+      </c>
+      <c r="N1" s="6">
+        <v>4.2</v>
+      </c>
+      <c r="O1" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="P1" s="6">
+        <v>5.1</v>
+      </c>
+      <c r="Q1" s="6">
+        <v>5.2</v>
+      </c>
+      <c r="R1" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="S1" s="6">
+        <v>6.2</v>
+      </c>
+      <c r="T1" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="U1" s="6" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
       <c r="A2" s="5" t="s">
-        <v>258</v>
+        <v>371</v>
       </c>
       <c r="B2" s="5"/>
-      <c r="C2" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C2" s="5"/>
       <c r="D2" s="5"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5" t="str">
+        <f>IFERROR(AVERAGE(C2:S2),"")</f>
+        <v/>
+      </c>
+      <c r="U2" s="5"/>
+    </row>
+    <row r="3" spans="1:21">
       <c r="A3" s="5" t="s">
-        <v>259</v>
+        <v>372</v>
       </c>
       <c r="B3" s="5"/>
-      <c r="C3" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C3" s="5"/>
       <c r="D3" s="5"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5" t="str">
+        <f>IFERROR(AVERAGE(C3:S3),"")</f>
+        <v/>
+      </c>
+      <c r="U3" s="5"/>
+    </row>
+    <row r="4" spans="1:21">
       <c r="A4" s="5" t="s">
-        <v>260</v>
+        <v>373</v>
       </c>
       <c r="B4" s="5"/>
-      <c r="C4" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C4" s="5"/>
       <c r="D4" s="5"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5" t="str">
+        <f>IFERROR(AVERAGE(C4:S4),"")</f>
+        <v/>
+      </c>
+      <c r="U4" s="5"/>
+    </row>
+    <row r="5" spans="1:21">
       <c r="A5" s="5" t="s">
-        <v>261</v>
+        <v>374</v>
       </c>
       <c r="B5" s="5"/>
-      <c r="C5" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C5" s="5"/>
       <c r="D5" s="5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5" t="str">
+        <f>IFERROR(AVERAGE(C5:S5),"")</f>
+        <v/>
+      </c>
+      <c r="U5" s="5"/>
+    </row>
+    <row r="6" spans="1:21">
       <c r="A6" s="5" t="s">
-        <v>262</v>
+        <v>375</v>
       </c>
       <c r="B6" s="5"/>
-      <c r="C6" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C6" s="5"/>
       <c r="D6" s="5"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5" t="str">
+        <f>IFERROR(AVERAGE(C6:S6),"")</f>
+        <v/>
+      </c>
+      <c r="U6" s="5"/>
+    </row>
+    <row r="7" spans="1:21">
       <c r="A7" s="5" t="s">
-        <v>263</v>
+        <v>376</v>
       </c>
       <c r="B7" s="5"/>
-      <c r="C7" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C7" s="5"/>
       <c r="D7" s="5"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5" t="str">
+        <f>IFERROR(AVERAGE(C7:S7),"")</f>
+        <v/>
+      </c>
+      <c r="U7" s="5"/>
+    </row>
+    <row r="8" spans="1:21">
       <c r="A8" s="5" t="s">
-        <v>264</v>
+        <v>377</v>
       </c>
       <c r="B8" s="5"/>
-      <c r="C8" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C8" s="5"/>
       <c r="D8" s="5"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5" t="str">
+        <f>IFERROR(AVERAGE(C8:S8),"")</f>
+        <v/>
+      </c>
+      <c r="U8" s="5"/>
+    </row>
+    <row r="9" spans="1:21">
       <c r="A9" s="5" t="s">
-        <v>265</v>
+        <v>378</v>
       </c>
       <c r="B9" s="5"/>
-      <c r="C9" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C9" s="5"/>
       <c r="D9" s="5"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5" t="str">
+        <f>IFERROR(AVERAGE(C9:S9),"")</f>
+        <v/>
+      </c>
+      <c r="U9" s="5"/>
+    </row>
+    <row r="10" spans="1:21">
       <c r="A10" s="5" t="s">
-        <v>266</v>
+        <v>379</v>
       </c>
       <c r="B10" s="5"/>
-      <c r="C10" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C10" s="5"/>
       <c r="D10" s="5"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5" t="str">
+        <f>IFERROR(AVERAGE(C10:S10),"")</f>
+        <v/>
+      </c>
+      <c r="U10" s="5"/>
+    </row>
+    <row r="11" spans="1:21">
       <c r="A11" s="5" t="s">
-        <v>267</v>
+        <v>380</v>
       </c>
       <c r="B11" s="5"/>
-      <c r="C11" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C11" s="5"/>
       <c r="D11" s="5"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5" t="str">
+        <f>IFERROR(AVERAGE(C11:S11),"")</f>
+        <v/>
+      </c>
+      <c r="U11" s="5"/>
+    </row>
+    <row r="12" spans="1:21">
       <c r="A12" s="5" t="s">
-        <v>268</v>
+        <v>381</v>
       </c>
       <c r="B12" s="5"/>
-      <c r="C12" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C12" s="5"/>
       <c r="D12" s="5"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5" t="str">
+        <f>IFERROR(AVERAGE(C12:S12),"")</f>
+        <v/>
+      </c>
+      <c r="U12" s="5"/>
+    </row>
+    <row r="13" spans="1:21">
       <c r="A13" s="5" t="s">
-        <v>269</v>
+        <v>382</v>
       </c>
       <c r="B13" s="5"/>
-      <c r="C13" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C13" s="5"/>
       <c r="D13" s="5"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5" t="str">
+        <f>IFERROR(AVERAGE(C13:S13),"")</f>
+        <v/>
+      </c>
+      <c r="U13" s="5"/>
+    </row>
+    <row r="14" spans="1:21">
       <c r="A14" s="5" t="s">
-        <v>270</v>
+        <v>383</v>
       </c>
       <c r="B14" s="5"/>
-      <c r="C14" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C14" s="5"/>
       <c r="D14" s="5"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5" t="str">
+        <f>IFERROR(AVERAGE(C14:S14),"")</f>
+        <v/>
+      </c>
+      <c r="U14" s="5"/>
+    </row>
+    <row r="15" spans="1:21">
       <c r="A15" s="5" t="s">
-        <v>271</v>
+        <v>384</v>
       </c>
       <c r="B15" s="5"/>
-      <c r="C15" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C15" s="5"/>
       <c r="D15" s="5"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5" t="str">
+        <f>IFERROR(AVERAGE(C15:S15),"")</f>
+        <v/>
+      </c>
+      <c r="U15" s="5"/>
+    </row>
+    <row r="16" spans="1:21">
       <c r="A16" s="5" t="s">
-        <v>272</v>
+        <v>385</v>
       </c>
       <c r="B16" s="5"/>
-      <c r="C16" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C16" s="5"/>
       <c r="D16" s="5"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5" t="str">
+        <f>IFERROR(AVERAGE(C16:S16),"")</f>
+        <v/>
+      </c>
+      <c r="U16" s="5"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" s="5" t="s">
-        <v>273</v>
+        <v>386</v>
       </c>
       <c r="B17" s="5"/>
-      <c r="C17" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C17" s="5"/>
       <c r="D17" s="5"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5" t="str">
+        <f>IFERROR(AVERAGE(C17:S17),"")</f>
+        <v/>
+      </c>
+      <c r="U17" s="5"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" s="5" t="s">
-        <v>274</v>
+        <v>387</v>
       </c>
       <c r="B18" s="5"/>
-      <c r="C18" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C18" s="5"/>
       <c r="D18" s="5"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5" t="str">
+        <f>IFERROR(AVERAGE(C18:S18),"")</f>
+        <v/>
+      </c>
+      <c r="U18" s="5"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" s="5" t="s">
-        <v>275</v>
+        <v>388</v>
       </c>
       <c r="B19" s="5"/>
-      <c r="C19" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C19" s="5"/>
       <c r="D19" s="5"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5" t="str">
+        <f>IFERROR(AVERAGE(C19:S19),"")</f>
+        <v/>
+      </c>
+      <c r="U19" s="5"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" s="5" t="s">
-        <v>276</v>
+        <v>389</v>
       </c>
       <c r="B20" s="5"/>
-      <c r="C20" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C20" s="5"/>
       <c r="D20" s="5"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5" t="str">
+        <f>IFERROR(AVERAGE(C20:S20),"")</f>
+        <v/>
+      </c>
+      <c r="U20" s="5"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" s="5" t="s">
-        <v>277</v>
+        <v>390</v>
       </c>
       <c r="B21" s="5"/>
-      <c r="C21" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C21" s="5"/>
       <c r="D21" s="5"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5" t="str">
+        <f>IFERROR(AVERAGE(C21:S21),"")</f>
+        <v/>
+      </c>
+      <c r="U21" s="5"/>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" s="5" t="s">
-        <v>278</v>
+        <v>391</v>
       </c>
       <c r="B22" s="5"/>
-      <c r="C22" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C22" s="5"/>
       <c r="D22" s="5"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5" t="str">
+        <f>IFERROR(AVERAGE(C22:S22),"")</f>
+        <v/>
+      </c>
+      <c r="U22" s="5"/>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" s="5" t="s">
-        <v>279</v>
+        <v>392</v>
       </c>
       <c r="B23" s="5"/>
-      <c r="C23" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C23" s="5"/>
       <c r="D23" s="5"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5" t="str">
+        <f>IFERROR(AVERAGE(C23:S23),"")</f>
+        <v/>
+      </c>
+      <c r="U23" s="5"/>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" s="5" t="s">
-        <v>280</v>
+        <v>393</v>
       </c>
       <c r="B24" s="5"/>
-      <c r="C24" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C24" s="5"/>
       <c r="D24" s="5"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5" t="str">
+        <f>IFERROR(AVERAGE(C24:S24),"")</f>
+        <v/>
+      </c>
+      <c r="U24" s="5"/>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" s="5" t="s">
-        <v>281</v>
+        <v>394</v>
       </c>
       <c r="B25" s="5"/>
-      <c r="C25" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C25" s="5"/>
       <c r="D25" s="5"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5" t="str">
+        <f>IFERROR(AVERAGE(C25:S25),"")</f>
+        <v/>
+      </c>
+      <c r="U25" s="5"/>
+    </row>
+    <row r="26" spans="1:21">
       <c r="A26" s="5" t="s">
-        <v>282</v>
+        <v>395</v>
       </c>
       <c r="B26" s="5"/>
-      <c r="C26" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C26" s="5"/>
       <c r="D26" s="5"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5" t="str">
+        <f>IFERROR(AVERAGE(C26:S26),"")</f>
+        <v/>
+      </c>
+      <c r="U26" s="5"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="A27" s="5" t="s">
-        <v>283</v>
+        <v>396</v>
       </c>
       <c r="B27" s="5"/>
-      <c r="C27" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C27" s="5"/>
       <c r="D27" s="5"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5" t="str">
+        <f>IFERROR(AVERAGE(C27:S27),"")</f>
+        <v/>
+      </c>
+      <c r="U27" s="5"/>
+    </row>
+    <row r="28" spans="1:21">
       <c r="A28" s="5" t="s">
-        <v>284</v>
+        <v>397</v>
       </c>
       <c r="B28" s="5"/>
-      <c r="C28" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C28" s="5"/>
       <c r="D28" s="5"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5" t="str">
+        <f>IFERROR(AVERAGE(C28:S28),"")</f>
+        <v/>
+      </c>
+      <c r="U28" s="5"/>
+    </row>
+    <row r="29" spans="1:21">
       <c r="A29" s="5" t="s">
-        <v>285</v>
+        <v>398</v>
       </c>
       <c r="B29" s="5"/>
-      <c r="C29" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C29" s="5"/>
       <c r="D29" s="5"/>
-    </row>
-    <row r="30" spans="1:4">
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5" t="str">
+        <f>IFERROR(AVERAGE(C29:S29),"")</f>
+        <v/>
+      </c>
+      <c r="U29" s="5"/>
+    </row>
+    <row r="30" spans="1:21">
       <c r="A30" s="5" t="s">
-        <v>286</v>
+        <v>399</v>
       </c>
       <c r="B30" s="5"/>
-      <c r="C30" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C30" s="5"/>
       <c r="D30" s="5"/>
-    </row>
-    <row r="31" spans="1:4">
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5" t="str">
+        <f>IFERROR(AVERAGE(C30:S30),"")</f>
+        <v/>
+      </c>
+      <c r="U30" s="5"/>
+    </row>
+    <row r="31" spans="1:21">
       <c r="A31" s="5" t="s">
-        <v>287</v>
+        <v>400</v>
       </c>
       <c r="B31" s="5"/>
-      <c r="C31" s="5">
-[...2 lines deleted...]
-      </c>
+      <c r="C31" s="5"/>
       <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5" t="str">
+        <f>IFERROR(AVERAGE(C31:S31),"")</f>
+        <v/>
+      </c>
+      <c r="U31" s="5"/>
     </row>
   </sheetData>
+  <dataValidations count="510">
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="C31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="D31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="E31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="F31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="G31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="H31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="I31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="J31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="K31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="L31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="M31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="N31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="O31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="P31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="Q31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="R31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S2">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S3">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S4">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S5">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S6">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S7">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S8">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S9">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S10">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S11">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S12">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S13">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S14">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S15">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S16">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S17">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S18">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S19">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S20">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S21">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S22">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S23">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S24">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S25">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S26">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S27">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S28">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S29">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S30">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="0" showErrorMessage="0" sqref="S31">
+      <formula1>"1,2,3,4"</formula1>
+    </dataValidation>
+  </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:1">
@@ -2644,55 +5401,55 @@
       <c r="E7" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>74</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>75</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
-      <selection pane="bottomRight" activeCell="K2" sqref="K2:K2"/>
+      <selection pane="bottomRight" activeCell="K2" sqref="K2:K18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="50" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
     <col min="10" max="10" width="40" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="6" t="s">
@@ -2702,1517 +5459,2135 @@
         <v>29</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>77</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>80</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>81</v>
       </c>
       <c r="K1" s="6" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="K2" s="7"/>
+      <c r="A2" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="5">
+        <v>1.1</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="K2" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="J3" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="K3" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K4" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="5">
+        <v>2.1</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="K5" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="5">
+        <v>2.2</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="K6" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="K7" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="5">
+        <v>2.4</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="5">
+        <v>3.1</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="K9" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="K10" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="5">
+        <v>3.3</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="K11" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="5">
+        <v>4.1</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="K12" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="K13" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="K14" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="5">
+        <v>5.1</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="K15" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="5">
+        <v>5.2</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="K16" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="5">
+        <v>6.1</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="K17" s="7">
+        <v>5.88</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B18" s="5">
+        <v>6.2</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="K18" s="7">
+        <v>5.88</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="3" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="D2"/>
-      <selection pane="bottomRight" activeCell="A1" sqref="A1:I33"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1:I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" customWidth="true" style="0"/>
     <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="45" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="6" t="s">
-        <v>83</v>
+        <v>180</v>
       </c>
       <c r="C1" s="6" t="s">
-        <v>84</v>
+        <v>181</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>85</v>
+        <v>182</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>86</v>
+        <v>183</v>
       </c>
       <c r="G1" s="6" t="s">
-        <v>87</v>
+        <v>184</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>88</v>
+        <v>185</v>
       </c>
       <c r="I1" s="6" t="s">
-        <v>89</v>
+        <v>186</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C2" s="5">
         <v>1</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>91</v>
+        <v>188</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C3" s="5">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>92</v>
+        <v>189</v>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C4" s="5">
         <v>3</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>93</v>
+        <v>190</v>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C5" s="5">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>94</v>
+        <v>191</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C6" s="5">
         <v>5</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>95</v>
+        <v>192</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C7" s="5">
         <v>6</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>96</v>
+        <v>193</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C8" s="5">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>97</v>
+        <v>194</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C9" s="5">
         <v>8</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>98</v>
+        <v>195</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C10" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>99</v>
+        <v>196</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C11" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>100</v>
+        <v>197</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C12" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>101</v>
+        <v>198</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C13" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>102</v>
+        <v>199</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C14" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>103</v>
+        <v>200</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C15" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>104</v>
+        <v>201</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C16" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>105</v>
+        <v>202</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C17" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>106</v>
+        <v>203</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C18" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>107</v>
+        <v>204</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C19" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>108</v>
+        <v>205</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C20" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>109</v>
+        <v>206</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C21" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>110</v>
+        <v>207</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C22" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>111</v>
+        <v>208</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C23" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>112</v>
+        <v>209</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C24" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>113</v>
+        <v>210</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C25" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>114</v>
+        <v>211</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C26" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>115</v>
+        <v>212</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C27" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>116</v>
+        <v>213</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C28" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>117</v>
+        <v>214</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C29" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>118</v>
+        <v>215</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C30" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>119</v>
+        <v>216</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>90</v>
+        <v>187</v>
       </c>
       <c r="C31" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>120</v>
+        <v>217</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
-    </row>
-[...36 lines deleted...]
-      <c r="I33" s="5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G22"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="3" t="s">
-        <v>123</v>
+        <v>218</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="6" t="s">
-        <v>124</v>
+        <v>219</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>125</v>
+        <v>220</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>126</v>
+        <v>221</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>127</v>
+        <v>222</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>128</v>
+        <v>223</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>129</v>
+        <v>224</v>
       </c>
       <c r="G2" s="6" t="s">
-        <v>130</v>
+        <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5">
         <v>25</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>131</v>
+        <v>226</v>
       </c>
       <c r="D3" s="5">
         <v>1</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>132</v>
+        <v>227</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>133</v>
+        <v>228</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>134</v>
+        <v>229</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>135</v>
+        <v>230</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>136</v>
+        <v>231</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>137</v>
+        <v>232</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>138</v>
+        <v>233</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>139</v>
+        <v>234</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>140</v>
+        <v>235</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5">
         <v>4</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>141</v>
+        <v>236</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>142</v>
+        <v>237</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B7" s="5">
         <v>20</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>131</v>
+        <v>226</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>132</v>
+        <v>227</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>133</v>
+        <v>228</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>144</v>
+        <v>239</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5">
         <v>2</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>135</v>
+        <v>230</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>136</v>
+        <v>231</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>145</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5">
         <v>3</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>138</v>
+        <v>233</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>139</v>
+        <v>234</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>146</v>
+        <v>241</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5">
         <v>4</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>141</v>
+        <v>236</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>142</v>
+        <v>237</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>147</v>
+        <v>242</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="B11" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>148</v>
+        <v>226</v>
       </c>
       <c r="D11" s="5">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>132</v>
+        <v>227</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>133</v>
+        <v>228</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>149</v>
+        <v>243</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5">
         <v>2</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>135</v>
+        <v>230</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>136</v>
+        <v>231</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>150</v>
+        <v>244</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5">
         <v>3</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>138</v>
+        <v>233</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>139</v>
+        <v>234</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>151</v>
+        <v>245</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5">
         <v>4</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>141</v>
+        <v>236</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>142</v>
+        <v>237</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>152</v>
+        <v>246</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B15" s="5">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="D15" s="5">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>132</v>
+        <v>227</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>133</v>
+        <v>228</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>153</v>
+        <v>247</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>135</v>
+        <v>230</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>136</v>
+        <v>231</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>154</v>
+        <v>248</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>138</v>
+        <v>233</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>139</v>
+        <v>234</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>155</v>
+        <v>249</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>4</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>141</v>
+        <v>236</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>142</v>
+        <v>237</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>156</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B19" s="5">
         <v>15</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="D19" s="5">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>132</v>
+        <v>227</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>133</v>
+        <v>228</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>158</v>
+        <v>251</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5">
         <v>2</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>135</v>
+        <v>230</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>136</v>
+        <v>231</v>
       </c>
       <c r="G20" s="5" t="s">
-        <v>159</v>
+        <v>252</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5">
         <v>3</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>138</v>
+        <v>233</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>139</v>
+        <v>234</v>
       </c>
       <c r="G21" s="5" t="s">
-        <v>160</v>
+        <v>253</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5">
         <v>4</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>141</v>
+        <v>236</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>142</v>
+        <v>237</v>
       </c>
       <c r="G22" s="5" t="s">
-        <v>161</v>
+        <v>254</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="5">
+        <v>15</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5">
+        <v>2</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5">
+        <v>4</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>162</v>
+        <v>260</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
-        <v>164</v>
+        <v>262</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
-        <v>166</v>
+        <v>264</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
-        <v>124</v>
+        <v>219</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>167</v>
+        <v>265</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>168</v>
+        <v>266</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>169</v>
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>170</v>
+        <v>268</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>171</v>
+        <v>269</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>172</v>
+        <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>173</v>
+        <v>271</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>174</v>
+        <v>272</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>175</v>
+        <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>176</v>
+        <v>274</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>177</v>
+        <v>275</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>178</v>
+        <v>276</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>170</v>
+        <v>268</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>171</v>
+        <v>269</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>179</v>
+        <v>277</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>173</v>
+        <v>271</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>174</v>
+        <v>272</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>180</v>
+        <v>278</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>176</v>
+        <v>274</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>177</v>
+        <v>275</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>181</v>
+        <v>279</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>170</v>
+        <v>268</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>171</v>
+        <v>269</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>182</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>173</v>
+        <v>271</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>174</v>
+        <v>272</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>183</v>
+        <v>281</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>176</v>
+        <v>274</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>177</v>
+        <v>275</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>184</v>
+        <v>282</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>170</v>
+        <v>268</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>171</v>
+        <v>269</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>185</v>
+        <v>283</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>173</v>
+        <v>271</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>174</v>
+        <v>272</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>186</v>
+        <v>284</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>176</v>
+        <v>274</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>177</v>
+        <v>275</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>187</v>
+        <v>285</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>170</v>
+        <v>268</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>171</v>
+        <v>269</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>188</v>
+        <v>286</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>173</v>
+        <v>271</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>174</v>
+        <v>272</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>189</v>
+        <v>287</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>176</v>
+        <v>274</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>177</v>
+        <v>275</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>190</v>
+        <v>288</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>170</v>
+        <v>268</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>171</v>
+        <v>269</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>191</v>
+        <v>289</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>173</v>
+        <v>271</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>174</v>
+        <v>272</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>192</v>
+        <v>290</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>176</v>
+        <v>274</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>177</v>
+        <v>275</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>193</v>
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>