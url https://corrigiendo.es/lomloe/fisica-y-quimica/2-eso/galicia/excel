--- v0 (2026-05-19)
+++ v1 (2026-07-03)
@@ -38,51 +38,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resumen" sheetId="1" r:id="rId4"/>
     <sheet name="CCAA vs BOE" sheetId="2" r:id="rId5"/>
     <sheet name="Competencias" sheetId="3" r:id="rId6"/>
     <sheet name="Criterios" sheetId="4" r:id="rId7"/>
     <sheet name="Saberes" sheetId="5" r:id="rId8"/>
     <sheet name="Rúbricas por CE" sheetId="6" r:id="rId9"/>
     <sheet name="Secuenciación" sheetId="7" r:id="rId10"/>
     <sheet name="SDAs sugeridas" sheetId="8" r:id="rId11"/>
     <sheet name="DUA por CE" sheetId="9" r:id="rId12"/>
     <sheet name="Competencias clave" sheetId="10" r:id="rId13"/>
     <sheet name="FAQs CCAA" sheetId="11" r:id="rId14"/>
     <sheet name="Cómo programar" sheetId="12" r:id="rId15"/>
     <sheet name="Ponderaciones" sheetId="13" r:id="rId16"/>
     <sheet name="Cuaderno docente" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
   <si>
     <t>Corrigiendo.es</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Física y Química</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>2.º ESO</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
     <t>Galicia</t>
   </si>
   <si>
     <t>Normativa autonómica</t>
   </si>
   <si>
@@ -106,51 +106,51 @@
   <si>
     <t>Variantes/itinerarios</t>
   </si>
   <si>
     <t>Hojas incluidas</t>
   </si>
   <si>
     <t>14 hojas: resumen, comparativa, CE, criterios, saberes, rúbricas, secuenciación, SDAs, DUA, competencias clave, FAQs, HowTo, ponderaciones, cuaderno</t>
   </si>
   <si>
     <t>Enriquecimiento didáctico</t>
   </si>
   <si>
     <t>CE explicadas · criterios explicados · saberes explicados · rúbricas 1-4 · DUA · HowTo · mapeo descriptores</t>
   </si>
   <si>
     <t>Fuente</t>
   </si>
   <si>
     <t>Decreto autonómico publicado + sintetización pedagógica con IA Gemini</t>
   </si>
   <si>
     <t>Generado</t>
   </si>
   <si>
-    <t>19/05/2026 16:26</t>
+    <t>03/07/2026 19:47</t>
   </si>
   <si>
     <t>Contexto pedagógico del curso</t>
   </si>
   <si>
     <t>Curso de consolidación: el alumnado ya conoce el sistema LOMLOE pero aún se está afianzando en el razonamiento abstracto. Aparece la primera evaluación con bloque de pendientes para quien arrastra dificultades de 1.º.</t>
   </si>
   <si>
     <t>Comparativa CCAA vs BOE</t>
   </si>
   <si>
     <t>Esta comunidad usa el currículo base del BOE sin matices propios documentados, o el enriquecimiento aún no está generado.</t>
   </si>
   <si>
     <t>Variante</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Descripción oficial</t>
   </si>
   <si>
     <t>Resumen claro</t>
   </si>
@@ -400,90 +400,90 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Saber oficial</t>
   </si>
   <si>
     <t>Dimensión</t>
   </si>
   <si>
     <t>Saber previo necesario</t>
   </si>
   <si>
     <t>Conexión competencial</t>
   </si>
   <si>
     <t>Ejemplo actividad de aula</t>
   </si>
   <si>
     <t>Saberes básicos del decreto</t>
   </si>
   <si>
     <t>Metodologías propias de la investigación científica: identificación y planteamiento de cuestiones, elaboración de hipótesis y comprobación experimental de estas.</t>
   </si>
   <si>
-    <t>rrollo de investigaciones mediante la indagación, la deducción, la búsqueda de evidencias y el razonamiento lógico-matemático, haciendo inferencias válidas de las observaciones y obteniendo conclusiones.</t>
-[...2 lines deleted...]
-    <t>tancias y herramientas tecnológicas.</t>
+    <t>Trabajo experimental y proyectos de investigación: estrategias en la resolución de problemas y en el desarrollo de investigaciones mediante la indagación, la deducción, la búsqueda de evidencias y el razonamiento lógico-matemático, haciendo inferencias válidas de las observaciones y obteniendo conclusiones.</t>
+  </si>
+  <si>
+    <t>Entornos y recursos de aprendizaje científico, como el laboratorio o los entornos virtuales: materiales, sustancias y herramientas tecnológicas.</t>
   </si>
   <si>
     <t>Normas de uso de cada espacio, asegurando y protegiendo así la salud propia y comunitaria, la seguridad en las redes y el respeto hacia el medio ambiente.</t>
   </si>
   <si>
     <t>El lenguaje científico: unidades del sistema internacional y sus símbolos. Herramientas matemáticas básicas en diferentes escenarios científicos y de aprendizaje.</t>
   </si>
   <si>
-    <t>tes medios: desarrollo del criterio propio basado en lo que el pensamiento científico aporta a la mejora de la sociedad para hacerla más justa, equitativa e igualitaria.</t>
+    <t>Estrategias de interpretación y producción de información científica utilizando diferentes formatos y diferentes medios: desarrollo del criterio propio basado en lo que el pensamiento científico aporta a la mejora de la sociedad para hacerla más justa, equitativa e igualitaria.</t>
   </si>
   <si>
     <t>Valoración de la cultura científica y del papel de científicos y científicas en los principales hitos históricos y actuales de la física y de la química para el avance y la mejora de la sociedad.</t>
   </si>
   <si>
-    <t>tados de agregación, los cambios de estado y la formación de mezclas y disoluciones.</t>
+    <t>Teoría cinético-molecular: aplicación a observaciones sobre la materia explicando sus propiedades, los estados de agregación, los cambios de estado y la formación de mezclas y disoluciones.</t>
   </si>
   <si>
     <t>Experimentos relacionados con los sistemas materiales: conocimiento y descripción de sus propiedades, su composición y su clasificación.</t>
   </si>
   <si>
     <t>Nomenclatura: participación de un lenguaje científico común y universal a través de la interpretación de las fórmulas químicas de algunos compuestos binarios de importancia y el conocimiento de los símbolos de los principales elementos químicos.</t>
   </si>
   <si>
     <t>La energía: planteamiento de cuestiones e hipótesis sobre la energía, propiedades y manifestaciones que la describan como la causa de todos los procesos de cambio.</t>
   </si>
   <si>
-    <t>gía en sus distintas formas y las transformaciones entre ellas.</t>
-[...2 lines deleted...]
-    <t>cias entre fuentes de energía renovables y no renovables.</t>
+    <t>Diseño y comprobación experimental de hipótesis relacionadas con el uso doméstico e industrial de la energía en sus distintas formas y las transformaciones entre ellas.</t>
+  </si>
+  <si>
+    <t>Elaboración fundamentada de hipótesis sobre el medio ambiente y la sostenibilidad a partir de las diferencias entre fuentes de energía renovables y no renovables.</t>
   </si>
   <si>
     <t>Efectos del calor sobre la materia: análisis de los efectos y aplicación en situaciones cotidianas.</t>
   </si>
   <si>
-    <t>bables sobre valores futuros de las magnitudes implicadas y validándolas a través del cálculo numérico, de la interpretación de gráficas o del trabajo experimental.</t>
+    <t>Análisis de movimientos sencillos a partir de los conceptos de la cinemática, formulando hipótesis comprobables sobre valores futuros de las magnitudes implicadas y validándolas a través del cálculo numérico, de la interpretación de gráficas o del trabajo experimental.</t>
   </si>
   <si>
     <t>Las fuerzas como agentes de cambio: efectos de las fuerzas, tanto en el estado de movimiento o de reposo de un cuerpo como en la producción de deformaciones.</t>
   </si>
   <si>
     <t>Aplicación de las leyes de Newton: observación de situaciones cotidianas o de laboratorio que permiten entender cómo se comportan los sistemas materiales ante la acción de las fuerzas y predecir los efectos de estas en situaciones cotidianas y de seguridad viaria.</t>
   </si>
   <si>
     <t>Fenómenos gravitatorios, eléctricos y magnéticos: experimentos sencillos que evidencian la relación con las fuerzas de la naturaleza.</t>
   </si>
   <si>
     <t>Los sistemas materiales: análisis de los diferentes tipos de cambios que experimentan relacionando las causas que los producen con las consecuencias que tienen.</t>
   </si>
   <si>
     <t>Interpretación macroscópica y microscópica de las reacciones químicas: explicación de las relaciones de la química con el medio ambiente, con la tecnología y con la sociedad. 3 curso. er Materia de Física y Química</t>
   </si>
   <si>
     <t>Rúbricas IA por competencia específica</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Peso recom. %</t>
   </si>
@@ -667,192 +667,189 @@
   <si>
     <t xml:space="preserve">
 • Proyecto 'Ciencia en mi Barrio': Los alumnos seleccionan un problema técnico o ambiental cercano (gestión de residuos, contaminación lumínica) y proponen soluciones basadas en leyes físicas, conectando el currículo con su realidad inmediata.
 • Implementación de un 'Diario de Dudas y Hallazgos' donde el alumnado pueda elegir investigar libremente un avance científico semanal que les genere curiosidad, fomentando la autonomía y la relevancia personal del aprendizaje.
 • Dinámica de 'Ciencia Ciudadana' en la que los alumnos participen en la recogida de datos reales (ej. calidad del aire o del agua local) para entender que la construcción del conocimiento científico requiere la colaboración de toda la sociedad.</t>
   </si>
   <si>
     <t>Mapeo CE → descriptores del Perfil de Salida</t>
   </si>
   <si>
     <t>Descriptores principales</t>
   </si>
   <si>
     <t>Descriptores secundarios</t>
   </si>
   <si>
     <t>Justificación</t>
   </si>
   <si>
     <t>STEM1, STEM2, STEM4</t>
   </si>
   <si>
     <t>CCL1, CPSAA4</t>
   </si>
   <si>
-    <t>Se centra en la aplicación de leyes y teorías científicas para interpretar fenómenos y resolver problemas del entorno, vinculándose directamente con la competencia STEM.</t>
-[...44 lines deleted...]
-    <t>Valora la ciencia como una construcción social y colectiva, analizando su impacto en la sociedad y el medio ambiente para un desarrollo sostenible.</t>
+    <t>Comprender y relacionar fenómenos fisicoquímicos, explicarlos mediante leyes y teorías científicas, y resolver problemas implica razonamiento científico (STEM1), análisis de causas (STEM2) y resolución de problemas (STEM4). Además, la explicación verbal requiere comunicación lingüística (CCL1) y la autorregulación en el proceso de resolución (CPSAA4).</t>
+  </si>
+  <si>
+    <t>CCL1, STEM3, STEM4</t>
+  </si>
+  <si>
+    <t>CPSAA3, CD1</t>
+  </si>
+  <si>
+    <t>Expresar observaciones en preguntas (CCL1), formular hipótesis y experimentar (STEM3), y demostrar mediante indagación (STEM4). El trabajo colaborativo (CPSAA3) y la posible utilización de recursos digitales (CD1) son secundarios.</t>
+  </si>
+  <si>
+    <t>STEM1, STEM4, STEM5</t>
+  </si>
+  <si>
+    <t>CD4, CPSAA2</t>
+  </si>
+  <si>
+    <t>Manejar reglas de lenguaje científico, matemáticas y unidades (STEM1), aplicación de normas de laboratorio (STEM5) y resolución de cálculos (STEM4). El uso de plataformas digitales para simulación (CD4) y la gestión de la seguridad (CPSAA2) son secundarios.</t>
+  </si>
+  <si>
+    <t>CD1, CD3, CD5</t>
+  </si>
+  <si>
+    <t>CPSAA1, CCEC4</t>
+  </si>
+  <si>
+    <t>Utilizar plataformas digitales de forma crítica y eficiente (CD1), buscar y gestionar información (CD3), y crear contenidos digitales (CD5). Fomenta el desarrollo personal (CPSAA1) y la creatividad (CCEC4).</t>
+  </si>
+  <si>
+    <t>CPSAA3, CPSAA5, CC3</t>
+  </si>
+  <si>
+    <t>CE2, STEM4</t>
+  </si>
+  <si>
+    <t>Trabajo colaborativo y crecimiento entre iguales (CPSAA3), ética y eficiencia en comunidad científica (CPSAA5), y comprensión del impacto social (CC3). Emprendimiento (CE2) y resolución conjunta de problemas (STEM4) son secundarios.</t>
+  </si>
+  <si>
+    <t>CC1, CC4, CPSAA4</t>
+  </si>
+  <si>
+    <t>CCEC1, STEM2</t>
+  </si>
+  <si>
+    <t>Comprender la ciencia como construcción colectiva en evolución (CC1), interacción con la sociedad (CC4) y valoración crítica (CPSAA4). Dimensión cultural (CCEC1) y análisis de cambios históricos (STEM2) son secundarios.</t>
   </si>
   <si>
     <t>Preguntas frecuentes específicas</t>
   </si>
   <si>
     <t>Las FAQs específicas aún no están disponibles para esta CCAA.</t>
   </si>
   <si>
     <t>Cómo programar tu LOMLOE — guía 7 pasos</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Tiempo estimado</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Tip práctico</t>
   </si>
   <si>
     <t>Leer el decreto vigente</t>
   </si>
   <si>
     <t>1 hora</t>
   </si>
   <si>
-    <t>Localiza el currículo de tu CCAA para 2.º ESO. Identifica cómo se desglosan las 6 Competencias Específicas y su vinculación con los descriptores operativos del Perfil de Salida.</t>
-[...2 lines deleted...]
-    <t>Ve directo a la tabla de conexiones entre criterios y competencias; en Física y Química, la CE2 (indagación) y la CE3 (resolución de problemas) suelen ser el núcleo del 70% de la nota.</t>
+    <t>Busca el decreto autonómico que desarrolla el currículo de ESO para tu CCAA. Identifica las competencias específicas (CE), criterios de evaluación y saberes básicos para Física y Química de 2º ESO. Revisa también las orientaciones metodológicas y los estándares de aprendizaje si los hubiera.</t>
+  </si>
+  <si>
+    <t>Descarga el PDF y marca con colores los apartados que afectan directamente a tu materia. Presta atención a la relación entre bloques y CE.</t>
   </si>
   <si>
     <t>Listar las CE y criterios</t>
   </si>
   <si>
     <t>1.5 horas</t>
   </si>
   <si>
-    <t>Crea una matriz con las 6 Competencias Específicas y los 44 criterios de evaluación. Es fundamental entender que el criterio es lo que evalúas, no el contenido.</t>
-[...2 lines deleted...]
-    <t>Agrupa los 44 criterios por afinidad temática; verás que muchos se repiten en diferentes bloques de saberes, lo que te permite evaluarlos varias veces al año.</t>
+    <t>Extrae las 6 competencias específicas y los 44 criterios de evaluación. Clasifícalos por los 3 bloques (A: Métodos, B: Materia, C: Interacciones). Relaciona cada criterio con sus saberes básicos (66 en total).</t>
+  </si>
+  <si>
+    <t>Usa una tabla de triple entrada: CE, criterio, saberes asociados. Esto te ahorrará tiempo al diseñar las situaciones de aprendizaje.</t>
   </si>
   <si>
     <t>Priorizar criterios e instrumentos</t>
   </si>
   <si>
     <t>2 horas</t>
   </si>
   <si>
-    <t>Asocia cada uno de los 44 criterios a un instrumento (examen, informe de laboratorio, proyecto, cuaderno). No todos los criterios requieren un examen escrito.</t>
-[...2 lines deleted...]
-    <t>Para los criterios relacionados con el laboratorio (Bloque 1), usa rúbricas de observación directa; intentar evaluar la destreza manual con un examen teórico es el error más común del principiante.</t>
+    <t>Identifica los criterios de evaluación esenciales para cada trimestre. Asigna instrumentos de evaluación (pruebas escritas, informes de laboratorio, proyectos, observación directa) según la naturaleza del criterio. Por ejemplo, criterios de experimentación requieren rúbrica de laboratorio.</t>
+  </si>
+  <si>
+    <t>No asocies más de 3 criterios a un mismo instrumento para evitar sobrecarga. Para Física y Química, usa al menos dos instrumentos distintos por trimestre.</t>
   </si>
   <si>
     <t>Distribuir saberes por trimestre</t>
   </si>
   <si>
-    <t>Reparte los 66 saberes básicos en los 3 bloques curriculares. Ajusta la carga según las 3 horas semanales disponibles.</t>
-[...2 lines deleted...]
-    <t>No dejes la formulación química para el final del segundo trimestre; empiézala de forma transversal en el primero para que los alumnos tengan tiempo de asimilarla por repetición.</t>
+    <t>Divide los 66 saberes básicos en tres bloques temporales (trimestres) de manera equilibrada. Secuencia lógica: 1er trimestre: métodos científicos y propiedades de la materia; 2º: cambios químicos y reacciones; 3º: fuerzas, movimiento y energía.</t>
+  </si>
+  <si>
+    <t>Los saberes de 'Métodos de trabajo' (bloque A) deben abrir el curso y estar presentes transversalmente todo el año. No los concentres solo en el primer trimestre.</t>
   </si>
   <si>
     <t>Diseñar una SDA tipo por trimestre</t>
   </si>
   <si>
-    <t>3 horas</t>
-[...5 lines deleted...]
-    <t>En 2.º ESO funciona muy bien la SDA de 'El detective de sustancias' para el bloque de materia; motiva más que resolver 50 ejercicios de densidades en el cuaderno.</t>
+    <t>Elabora una Situación de Aprendizaje (SDA) por trimestre que integre varias competencias específicas y saberes. Define tareas prácticas, producto final y criterios de evaluación asociados. Ejemplo 1er trimestre: '¿Cómo separar mezclas?', con informe de laboratorio.</t>
+  </si>
+  <si>
+    <t>Elige un contexto cercano al alumnado (agua, aire, reciclaje) para aumentar la motivación. Cada SDA debe movilizar al menos 2 CE y 4 criterios.</t>
   </si>
   <si>
     <t>Establecer ponderaciones del departamento</t>
   </si>
   <si>
-    <t>Asigna un peso porcentual a cada una de las 6 Competencias Específicas. Asegúrate de que la suma sea 100% y sea coherente con el tiempo dedicado.</t>
-[...2 lines deleted...]
-    <t>Evita dar el mismo peso a todas las CE; la CE1 (comunicación científica) y la CE6 (sostenibilidad) suelen tener menos peso que la CE3 (resolución de problemas) en este nivel.</t>
+    <t>Acuerda con tu departamento los porcentajes de cada instrumento de evaluación y la calificación final. Asegura que la suma de criterios asociados a cada competencia específica tenga un peso equilibrado (por ejemplo, 40% CE, 30% criterios de experimentación, 30% otros).</t>
+  </si>
+  <si>
+    <t>No sobreponderar los exámenes; da al menos un 30% a actividades prácticas. Recuerda que la LOMLOE exige que la evaluación sea competencial, no memorística.</t>
   </si>
   <si>
     <t>Documentar atención a la diversidad y recuperación</t>
   </si>
   <si>
-    <t>Define medidas DUA (Diseño Universal para el Aprendizaje) y cómo recuperarás los criterios no superados en cada trimestre.</t>
-[...2 lines deleted...]
-    <t>Prepara un 'kit de mínimos' con los 15 criterios esenciales de los 44 totales; será tu salvavidas para las adaptaciones curriculares no significativas.</t>
+    <t>Define medidas de refuerzo y ampliación para alumnos con necesidades específicas. Establece un plan de recuperación para evaluaciones suspensas (pruebas específicas, trabajos adicionales, rúbricas de mejora). Incluye adaptaciones curriculares no significativas en la programación.</t>
+  </si>
+  <si>
+    <t>Para recuperación, evita repetir el mismo examen; diseña tareas que demuestren la adquisición de la competencia. Por ejemplo, un nuevo informe de laboratorio si falló en el anterior.</t>
   </si>
   <si>
     <t>Calculadora de ponderaciones — edita los pesos y mantén el total en 100 %</t>
   </si>
   <si>
     <t>Descripción breve</t>
   </si>
   <si>
     <t>Peso sugerido IA %</t>
   </si>
   <si>
     <t>Peso editable %</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>Seleccionar, de acuerdo con la naturaleza de las cuestiones que se traten, la mejor manera de comprobar o refutar las hipótesis formuladas, diseñando estrategias de indagación y bú</t>
   </si>
   <si>
     <t>Aplicar las leyes y teorías científicas conocidas al formular cuestiones e hipótesis, siendo coherente con el conocimiento científico existente y diseñando los procedimientos exper</t>
   </si>
   <si>
     <t>Utilizar adecuadamente las reglas básicas de la física y de la química, incluido el uso de unidades de medida, los símbolos químicos de las sustancias más importantes, así como las</t>
   </si>
@@ -1922,670 +1919,670 @@
     <row r="6" spans="1:5">
       <c r="A6" s="5">
         <v>4</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>226</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>219</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>227</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>5</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>229</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="E7" s="5" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>6</v>
       </c>
       <c r="B8" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="5" t="s">
+      <c r="E8" s="5" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>7</v>
       </c>
       <c r="B9" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="5" t="s">
+      <c r="E9" s="5" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" activePane="bottomLeft" state="frozen" topLeftCell="A3"/>
       <selection pane="bottomLeft" activeCell="D3" sqref="D3:E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="35" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C2" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>240</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="E2" s="6" t="s">
         <v>241</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="F2" s="6" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D3" s="7"/>
       <c r="E3" s="7">
         <v>3.57</v>
       </c>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D4" s="7"/>
       <c r="E4" s="7">
         <v>3.57</v>
       </c>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="7">
         <v>3.57</v>
       </c>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7">
         <v>3.57</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="7">
         <v>3.57</v>
       </c>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="7">
         <v>3.57</v>
       </c>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="7">
         <v>3.57</v>
       </c>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7">
         <v>3.57</v>
       </c>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7">
         <v>3.57</v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7">
         <v>3.57</v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7">
         <v>3.57</v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7">
         <v>3.57</v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7">
         <v>3.57</v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="7">
         <v>3.57</v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7">
         <v>3.57</v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="7">
         <v>3.57</v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="7">
         <v>3.57</v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D20" s="7"/>
       <c r="E20" s="7">
         <v>3.57</v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7">
         <v>3.57</v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="5" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D22" s="7"/>
       <c r="E22" s="7">
         <v>3.57</v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="7">
         <v>3.57</v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D24" s="7"/>
       <c r="E24" s="7">
         <v>3.57</v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="7">
         <v>3.57</v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="7">
         <v>3.57</v>
       </c>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="7">
         <v>3.57</v>
       </c>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D28" s="7"/>
       <c r="E28" s="7">
         <v>3.57</v>
       </c>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="5" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D29" s="7"/>
       <c r="E29" s="7">
         <v>3.57</v>
       </c>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>109</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D30" s="7"/>
       <c r="E30" s="7">
         <v>3.57</v>
       </c>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7">
         <f>SUM(E3:E30)</f>
         <v>99.95999999999992</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" activePane="bottomRight" state="frozen" topLeftCell="C2"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1:AF31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="B1" s="6" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E1" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>61</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>63</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>65</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>67</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>69</v>
       </c>
@@ -2628,1190 +2625,1190 @@
       <c r="W1" s="6" t="s">
         <v>95</v>
       </c>
       <c r="X1" s="6" t="s">
         <v>97</v>
       </c>
       <c r="Y1" s="6" t="s">
         <v>99</v>
       </c>
       <c r="Z1" s="6" t="s">
         <v>101</v>
       </c>
       <c r="AA1" s="6" t="s">
         <v>103</v>
       </c>
       <c r="AB1" s="6" t="s">
         <v>105</v>
       </c>
       <c r="AC1" s="6" t="s">
         <v>107</v>
       </c>
       <c r="AD1" s="6" t="s">
         <v>109</v>
       </c>
       <c r="AE1" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="AF1" s="6" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" s="5" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5" t="str">
         <f>IFERROR(AVERAGE(C2:AD2),"")</f>
         <v/>
       </c>
       <c r="AF2" s="5"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" s="5" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5" t="str">
         <f>IFERROR(AVERAGE(C3:AD3),"")</f>
         <v/>
       </c>
       <c r="AF3" s="5"/>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" s="5" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
       <c r="AC4" s="5"/>
       <c r="AD4" s="5"/>
       <c r="AE4" s="5" t="str">
         <f>IFERROR(AVERAGE(C4:AD4),"")</f>
         <v/>
       </c>
       <c r="AF4" s="5"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" s="5" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5" t="str">
         <f>IFERROR(AVERAGE(C5:AD5),"")</f>
         <v/>
       </c>
       <c r="AF5" s="5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" s="5" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5" t="str">
         <f>IFERROR(AVERAGE(C6:AD6),"")</f>
         <v/>
       </c>
       <c r="AF6" s="5"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="5"/>
       <c r="K7" s="5"/>
       <c r="L7" s="5"/>
       <c r="M7" s="5"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5" t="str">
         <f>IFERROR(AVERAGE(C7:AD7),"")</f>
         <v/>
       </c>
       <c r="AF7" s="5"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" s="5" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
       <c r="AE8" s="5" t="str">
         <f>IFERROR(AVERAGE(C8:AD8),"")</f>
         <v/>
       </c>
       <c r="AF8" s="5"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" s="5" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5" t="str">
         <f>IFERROR(AVERAGE(C9:AD9),"")</f>
         <v/>
       </c>
       <c r="AF9" s="5"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" s="5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5" t="str">
         <f>IFERROR(AVERAGE(C10:AD10),"")</f>
         <v/>
       </c>
       <c r="AF10" s="5"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5" t="str">
         <f>IFERROR(AVERAGE(C11:AD11),"")</f>
         <v/>
       </c>
       <c r="AF11" s="5"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" s="5" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5" t="str">
         <f>IFERROR(AVERAGE(C12:AD12),"")</f>
         <v/>
       </c>
       <c r="AF12" s="5"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" s="5" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5" t="str">
         <f>IFERROR(AVERAGE(C13:AD13),"")</f>
         <v/>
       </c>
       <c r="AF13" s="5"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" s="5" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
       <c r="AE14" s="5" t="str">
         <f>IFERROR(AVERAGE(C14:AD14),"")</f>
         <v/>
       </c>
       <c r="AF14" s="5"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" s="5" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5" t="str">
         <f>IFERROR(AVERAGE(C15:AD15),"")</f>
         <v/>
       </c>
       <c r="AF15" s="5"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" s="5" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5" t="str">
         <f>IFERROR(AVERAGE(C16:AD16),"")</f>
         <v/>
       </c>
       <c r="AF16" s="5"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" s="5" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5" t="str">
         <f>IFERROR(AVERAGE(C17:AD17),"")</f>
         <v/>
       </c>
       <c r="AF17" s="5"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" s="5" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
       <c r="AE18" s="5" t="str">
         <f>IFERROR(AVERAGE(C18:AD18),"")</f>
         <v/>
       </c>
       <c r="AF18" s="5"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" s="5" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5" t="str">
         <f>IFERROR(AVERAGE(C19:AD19),"")</f>
         <v/>
       </c>
       <c r="AF19" s="5"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" s="5" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="5" t="str">
         <f>IFERROR(AVERAGE(C20:AD20),"")</f>
         <v/>
       </c>
       <c r="AF20" s="5"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" s="5" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5" t="str">
         <f>IFERROR(AVERAGE(C21:AD21),"")</f>
         <v/>
       </c>
       <c r="AF21" s="5"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" s="5" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5" t="str">
         <f>IFERROR(AVERAGE(C22:AD22),"")</f>
         <v/>
       </c>
       <c r="AF22" s="5"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" s="5" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5" t="str">
         <f>IFERROR(AVERAGE(C23:AD23),"")</f>
         <v/>
       </c>
       <c r="AF23" s="5"/>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" s="5" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5"/>
       <c r="U24" s="5"/>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
       <c r="Y24" s="5"/>
       <c r="Z24" s="5"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="5"/>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5" t="str">
         <f>IFERROR(AVERAGE(C24:AD24),"")</f>
         <v/>
       </c>
       <c r="AF24" s="5"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" s="5" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5" t="str">
         <f>IFERROR(AVERAGE(C25:AD25),"")</f>
         <v/>
       </c>
       <c r="AF25" s="5"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" s="5" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5" t="str">
         <f>IFERROR(AVERAGE(C26:AD26),"")</f>
         <v/>
       </c>
       <c r="AF26" s="5"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" s="5" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5" t="str">
         <f>IFERROR(AVERAGE(C27:AD27),"")</f>
         <v/>
       </c>
       <c r="AF27" s="5"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" s="5" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="5"/>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
       <c r="T28" s="5"/>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
       <c r="Z28" s="5"/>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5" t="str">
         <f>IFERROR(AVERAGE(C28:AD28),"")</f>
         <v/>
       </c>
       <c r="AF28" s="5"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" s="5" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
       <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5" t="str">
         <f>IFERROR(AVERAGE(C29:AD29),"")</f>
         <v/>
       </c>
       <c r="AF29" s="5"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" s="5" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
       <c r="AA30" s="5"/>
       <c r="AB30" s="5"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5" t="str">
         <f>IFERROR(AVERAGE(C30:AD30),"")</f>
         <v/>
       </c>
       <c r="AF30" s="5"/>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" s="5" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
       <c r="S31" s="5"/>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
       <c r="Y31" s="5"/>